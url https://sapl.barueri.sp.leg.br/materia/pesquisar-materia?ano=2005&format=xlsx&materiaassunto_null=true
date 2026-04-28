--- v0 (2026-02-05)
+++ v1 (2026-04-28)
@@ -54,12504 +54,12504 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>2218</t>
   </si>
   <si>
     <t>2005</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
     <t>MVPL</t>
   </si>
   <si>
     <t>Mensagem de Veto a Projeto de Lei</t>
   </si>
   <si>
     <t>Rubens Furlan</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/2218/pleo0025_2005_msvt0003_2005.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/2218/pleo0025_2005_msvt0003_2005.pdf</t>
   </si>
   <si>
     <t>Mensagem de Veto ao Autógrafo de Lei n. 25/2005, referente ao Projeto de Lei n. 25/2005, que dispõe sobre: A criação do programa de atendimento e fornecimento gratuito de prótese dentária no município de Barueri.</t>
   </si>
   <si>
     <t>760</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>PLEO</t>
   </si>
   <si>
     <t>Projeto de Lei</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/760/plei0001_2005.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/760/plei0001_2005.pdf</t>
   </si>
   <si>
     <t>O Regulamento Disciplinar da Guarda Civil Municipal de Barueri.</t>
   </si>
   <si>
     <t>2164</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/2164/pleo0002_2005.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/2164/pleo0002_2005.pdf</t>
   </si>
   <si>
     <t>Reformula o abono de que trata a lei n° 546, de 25 de novembro de 1985, e estabelece critérios para a sua concessão.</t>
   </si>
   <si>
     <t>1825</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/1825/ple0003_2005.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/1825/ple0003_2005.pdf</t>
   </si>
   <si>
     <t>O adicional por tempo de serviço dos Servidores Municipais. Alterada pela Lei n° 1706/2008</t>
   </si>
   <si>
     <t>2169</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/2169/pleo0004_2005.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/2169/pleo0004_2005.pdf</t>
   </si>
   <si>
     <t>Estabelece critérios para a concessão de gratificação a título de escolaridade.</t>
   </si>
   <si>
     <t>2170</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/2170/pleo0005_2005.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/2170/pleo0005_2005.pdf</t>
   </si>
   <si>
     <t>Retifica o Art. 4°, da lei n° 1489, de 21 de janeiro de 2005.</t>
   </si>
   <si>
     <t>2171</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/2171/pleo0006_2005.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/2171/pleo0006_2005.pdf</t>
   </si>
   <si>
     <t>A concessão de subvenção às Associações de Pais e Mestres das Escolas Municipais.</t>
   </si>
   <si>
     <t>2172</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/2172/pleo0007_2005.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/2172/pleo0007_2005.pdf</t>
   </si>
   <si>
     <t>Revoga a lei n° 1485, de 16 de dezembro de 2004.</t>
   </si>
   <si>
     <t>2173</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/2173/pleo0008_2005.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/2173/pleo0008_2005.pdf</t>
   </si>
   <si>
     <t>Revoga a Lei n° 952, de 13 de agosto de 1996.</t>
   </si>
   <si>
     <t>2174</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/2174/pleo0009_2005.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/2174/pleo0009_2005.pdf</t>
   </si>
   <si>
     <t>Altera disposições da Lei n° 1491, de 04 de março de 2005.</t>
   </si>
   <si>
     <t>2175</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/2175/pleo0010_2005.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/2175/pleo0010_2005.pdf</t>
   </si>
   <si>
     <t>O Regime Disciplinar dos Servidores Públicos Municipais e dá outras providências.</t>
   </si>
   <si>
     <t>2176</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/2176/pleo0011_2005.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/2176/pleo0011_2005.pdf</t>
   </si>
   <si>
     <t>Altera denominação da via pública que especifica.</t>
   </si>
   <si>
     <t>2177</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/2177/pleo0012_2005.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/2177/pleo0012_2005.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a Celebrar Convênio com a SEIVA - Associação Sócio Educacional Integrado Vida e Ação.</t>
   </si>
   <si>
     <t>2178</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
     <t>Bidu</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/2178/pleo0013_2005.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/2178/pleo0013_2005.pdf</t>
   </si>
   <si>
     <t>Dá denominação oficial à Rua que especifica.</t>
   </si>
   <si>
     <t>2179</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
     <t>Antônio Gomes dos Santos, Eduardo Augusto Corona Gatti, Gaba</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/2179/pleo0014_2005.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/2179/pleo0014_2005.pdf</t>
   </si>
   <si>
     <t>Altera denominação Oficial da Rua que especifica.</t>
   </si>
   <si>
     <t>2180</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/2180/pleo0015_2005.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/2180/pleo0015_2005.pdf</t>
   </si>
   <si>
     <t>Alterações e Revogação das Leis que especifica.</t>
   </si>
   <si>
     <t>2181</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
     <t>Comissão Executiva - CEXE</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/2181/pleo0016_2005.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/2181/pleo0016_2005.pdf</t>
   </si>
   <si>
     <t>O Adicional por tempo de serviço dos Servidores da Câmara Municipal.</t>
   </si>
   <si>
     <t>2182</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/2182/pleo0017_2005.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/2182/pleo0017_2005.pdf</t>
   </si>
   <si>
     <t>O Abono de que trata a Lei n° 548, de 12 de dezembro de 1985, e estabelece critérios para sua concessão.</t>
   </si>
   <si>
     <t>2183</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/2183/pleo0018_2005.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/2183/pleo0018_2005.pdf</t>
   </si>
   <si>
     <t>Dá denominação oficial ao Viaduto que especifica.</t>
   </si>
   <si>
     <t>2184</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/2184/pleo0019_2005.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/2184/pleo0019_2005.pdf</t>
   </si>
   <si>
     <t>As Diretrizes Orçamentárias para o Exercício Financeiro de 2006.</t>
   </si>
   <si>
     <t>2188</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/2188/pleo0020_2005.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/2188/pleo0020_2005.pdf</t>
   </si>
   <si>
     <t>Desafetação e Posterior Permuta de imóveis.</t>
   </si>
   <si>
     <t>2197</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/2197/pleo0021_2005.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/2197/pleo0021_2005.pdf</t>
   </si>
   <si>
     <t>A Instalação da Linha Telefônica SOS VERDE".</t>
   </si>
   <si>
     <t>2211</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/2211/pleo0022_2005.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/2211/pleo0022_2005.pdf</t>
   </si>
   <si>
     <t>Dá denominação oficial às vias públicas que especifica.</t>
   </si>
   <si>
     <t>2212</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/2212/pleo0023_2005.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/2212/pleo0023_2005.pdf</t>
   </si>
   <si>
     <t>Altera disposições da Lei n° 1501, de 02 de maio de 2005.</t>
   </si>
   <si>
     <t>2214</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/2214/pleo0024_2005.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/2214/pleo0024_2005.pdf</t>
   </si>
   <si>
     <t>Acumulação de férias.</t>
   </si>
   <si>
     <t>2216</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
     <t>Zé Baiano</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/2216/pleo0025_2005.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/2216/pleo0025_2005.pdf</t>
   </si>
   <si>
     <t>A criação do programa de atendimento e fornecimento gratuito de prótese dentária no município de Barueri.</t>
   </si>
   <si>
     <t>2219</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
     <t>Gaba</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/2219/pleo0026_2005.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/2219/pleo0026_2005.pdf</t>
   </si>
   <si>
     <t>Institui o Dia da Guarda Civil Municipal.</t>
   </si>
   <si>
     <t>2220</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/2220/pleo0027_2005.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/2220/pleo0027_2005.pdf</t>
   </si>
   <si>
     <t>Altera o prazo que alude o Artigo 2°, da Lei n° 1.462, de 04 de novembro de 2004.</t>
   </si>
   <si>
     <t>2222</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/2222/pleo0028_2005.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/2222/pleo0028_2005.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a celebrar convênio com as entidades e para os fins que especifica.</t>
   </si>
   <si>
     <t>2230</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/2230/pleo0029_2005.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/2230/pleo0029_2005.pdf</t>
   </si>
   <si>
     <t>O cancelamento dos débitos que especifica.</t>
   </si>
   <si>
     <t>2231</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/2231/pleo0031_2005.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/2231/pleo0031_2005.pdf</t>
   </si>
   <si>
     <t>Autoriza a execução pela prefeitura dos serviços de que trata a lei n° 434, de 06 de abril de 1983.</t>
   </si>
   <si>
     <t>721</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/721/plei0032_2005.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/721/plei0032_2005.pdf</t>
   </si>
   <si>
     <t>Horário das agências bancárias no município de Barueri. (limita a tempo de espera nas filas dos bancos)</t>
   </si>
   <si>
     <t>2233</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/2233/pleo0033_2005.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/2233/pleo0033_2005.pdf</t>
   </si>
   <si>
     <t>A criação de condecoração por tempo de serviço, junto à Guarda Civil Municipal.</t>
   </si>
   <si>
     <t>2235</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/2235/pleo0034_2005.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/2235/pleo0034_2005.pdf</t>
   </si>
   <si>
     <t>Estabelece normas complementares para a concessão do abono-merecimento.</t>
   </si>
   <si>
     <t>2236</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/2236/pleo0035_2005.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/2236/pleo0035_2005.pdf</t>
   </si>
   <si>
     <t>Estabelece a obrigatoriedade de contratação dos moradores de Barueri, pela empresas sediadas no município.</t>
   </si>
   <si>
     <t>2237</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/2237/pleo0036_2005.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/2237/pleo0036_2005.pdf</t>
   </si>
   <si>
     <t>Fornecimento gratuito pelos motéis e estabelecimentos similares de preservativos masculinos aos frequentadores e dá outras providências.</t>
   </si>
   <si>
     <t>2246</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/2246/pleo0037_2005.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/2246/pleo0037_2005.pdf</t>
   </si>
   <si>
     <t>A instituição de Projetos de inclusão social pela moradia.</t>
   </si>
   <si>
     <t>2248</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/2248/pleo0038_2005.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/2248/pleo0038_2005.pdf</t>
   </si>
   <si>
     <t>2272</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
     <t>Sergio Baganha</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/2272/pleo0039_2005.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/2272/pleo0039_2005.pdf</t>
   </si>
   <si>
     <t>Dá denominação oficial à Biblioteca Municipal do Jardim Helena.</t>
   </si>
   <si>
     <t>2276</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
     <t>Eduardo Augusto Corona Gatti</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/2276/pleo0040_2005.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/2276/pleo0040_2005.pdf</t>
   </si>
   <si>
     <t>Institui o Dia Municipal da Cultura e da Paz e adota a Bandeira da Paz no município de Barueri.</t>
   </si>
   <si>
     <t>2294</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/2294/pleo0041_2005.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/2294/pleo0041_2005.pdf</t>
   </si>
   <si>
     <t>2296</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/2296/pleo0042_2005.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/2296/pleo0042_2005.pdf</t>
   </si>
   <si>
     <t>Dá denominação oficial ao próprio públicos que especifica.</t>
   </si>
   <si>
     <t>2298</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/2298/pleo0043_2005.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/2298/pleo0043_2005.pdf</t>
   </si>
   <si>
     <t>Denominação oficial ao campo de futebol do Jardim Paulista.</t>
   </si>
   <si>
     <t>2305</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/2305/pleo0044_2005.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/2305/pleo0044_2005.pdf</t>
   </si>
   <si>
     <t>Dá nova redação ao parágrafo único do artigo 4°, da Lei n° 1.233, de 17 de agosto de 2001.</t>
   </si>
   <si>
     <t>722</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/722/plei0045_2005.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/722/plei0045_2005.pdf</t>
   </si>
   <si>
     <t>Instalação de bebedouros nas agências bancárias no município de Barueri.</t>
   </si>
   <si>
     <t>2317</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/2317/pleo0046_2005.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/2317/pleo0046_2005.pdf</t>
   </si>
   <si>
     <t>Autoriza o Executivo Municipal a celebrar Convênio com o Estado de São Paulo para o fim que especifica</t>
   </si>
   <si>
     <t>2318</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/2318/pleo0047_2005.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/2318/pleo0047_2005.pdf</t>
   </si>
   <si>
     <t>Altera disposição da lei n° 1.502, de 02 de maio de 2005.</t>
   </si>
   <si>
     <t>1873</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/1873/pleo0048_2005.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/1873/pleo0048_2005.pdf</t>
   </si>
   <si>
     <t>Dá denominação oficial à via pública que especifica. (Rua Curitiba)</t>
   </si>
   <si>
     <t>2330</t>
   </si>
   <si>
     <t>49</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/2330/pleo0049_2005.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/2330/pleo0049_2005.pdf</t>
   </si>
   <si>
     <t>Prioridade de embarque nos terminais de ônibus para idosos e gestantes.</t>
   </si>
   <si>
     <t>2331</t>
   </si>
   <si>
     <t>50</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/2331/pleo0050_2005.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/2331/pleo0050_2005.pdf</t>
   </si>
   <si>
     <t>A instituição do Programa Saúde do Trabalhador Público Municipal e dá outras providências.</t>
   </si>
   <si>
     <t>2332</t>
   </si>
   <si>
     <t>51</t>
   </si>
   <si>
     <t>Pastor Tony</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/2332/pleo0051_2005.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/2332/pleo0051_2005.pdf</t>
   </si>
   <si>
     <t>Dá denominação oficial à Praça que especifica.</t>
   </si>
   <si>
     <t>2333</t>
   </si>
   <si>
     <t>52</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/2333/pleo0052_2005.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/2333/pleo0052_2005.pdf</t>
   </si>
   <si>
     <t>Obrigatoriedade das Entidades e Instituições que recebem recursos da Prefeitura de encaminharem balancetes mensais à Câmara Municipal e dá outras providências.</t>
   </si>
   <si>
     <t>2335</t>
   </si>
   <si>
     <t>53</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/2335/pleo0053_2005.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/2335/pleo0053_2005.pdf</t>
   </si>
   <si>
     <t>Adaptação de assentos para pessoas obesas, nos veículos que operam as linhas municipais e dá outras providências.</t>
   </si>
   <si>
     <t>2338</t>
   </si>
   <si>
     <t>54</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/2338/pleo0054_2005.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/2338/pleo0054_2005.pdf</t>
   </si>
   <si>
     <t>Revoga em parte disposições da Lei n° 1527, de 15 de agosto de 2005.</t>
   </si>
   <si>
     <t>2339</t>
   </si>
   <si>
     <t>55</t>
   </si>
   <si>
     <t>Eduardo Augusto Corona Gatti, Gaba, Pastor Tony</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/2339/pleo0055_2005.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/2339/pleo0055_2005.pdf</t>
   </si>
   <si>
     <t>Dá denominação oficial à área de lazer que especifica.</t>
   </si>
   <si>
     <t>2341</t>
   </si>
   <si>
     <t>56</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/2341/pleo0056_2005.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/2341/pleo0056_2005.pdf</t>
   </si>
   <si>
     <t>Anistia de Construções Clandestinas ou Irregulares.</t>
   </si>
   <si>
     <t>2343</t>
   </si>
   <si>
     <t>57</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/2343/pleo0057_2005.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/2343/pleo0057_2005.pdf</t>
   </si>
   <si>
     <t>A prorrogação do prazo da concessão de uso de que trata a Lei n° 166, de 11 de agosto de 1975, e dá outras providências.</t>
   </si>
   <si>
     <t>2344</t>
   </si>
   <si>
     <t>58</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/2344/pleo0058_2005.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/2344/pleo0058_2005.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a receber em doação do Estado de São Paulo as benfeitorias existentes no CSU.</t>
   </si>
   <si>
     <t>2345</t>
   </si>
   <si>
     <t>59</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/2345/pleo0059_2005.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/2345/pleo0059_2005.pdf</t>
   </si>
   <si>
     <t>Obrigatoriedade das empresas de locação de máquinas e jogos de computador, conhecidos como cyber - café, lan house e congêneres, manter em seus estabelecimentos o cadastro dos usuários, nas condições que especifica.</t>
   </si>
   <si>
     <t>2346</t>
   </si>
   <si>
     <t>60</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/2346/pleo0060_2005_.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/2346/pleo0060_2005_.pdf</t>
   </si>
   <si>
     <t>Orientação quanto ao uso do DPVAT (Seguro Obrigatório de Danos causados por Veículos Automotores de Vias Terrestres).</t>
   </si>
   <si>
     <t>1827</t>
   </si>
   <si>
     <t>61</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/1827/pleo0061_2005.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/1827/pleo0061_2005.pdf</t>
   </si>
   <si>
     <t>Proíbe a abertura de empresas de locação de máquinas e jogos de computador, conhecidos como cyber - café, lan hause e congêneres, a menos de 100 metros de escolas públicas ou privadas e de faculdades, no âmbito do município de Barueri e dá outras providências. Alterada pela Lei n° 1638/2007 e 1679/2007.</t>
   </si>
   <si>
     <t>2347</t>
   </si>
   <si>
     <t>62</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/2347/pleo0062_2005.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/2347/pleo0062_2005.pdf</t>
   </si>
   <si>
     <t>Dá denominação oficial à área de Lazer que especifica.</t>
   </si>
   <si>
     <t>2348</t>
   </si>
   <si>
     <t>63</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/2348/pleo0063_2005.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/2348/pleo0063_2005.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a Celebrar convênios com as entidades que especifica.</t>
   </si>
   <si>
     <t>2349</t>
   </si>
   <si>
     <t>64</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/2349/pleo0064_2005.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/2349/pleo0064_2005.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a celebrar Convênio com a Seiva - Associação Sócio Educacional Integrando Vida e Ação.</t>
   </si>
   <si>
     <t>2353</t>
   </si>
   <si>
     <t>65</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/2353/pleo0065_2005.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/2353/pleo0065_2005.pdf</t>
   </si>
   <si>
     <t>Obrigatoriedade de fornecimento de Receita médica escrita a tinta, por extenso e de modo legível.</t>
   </si>
   <si>
     <t>1274</t>
   </si>
   <si>
     <t>66</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/1274/pleo0066_2005.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/1274/pleo0066_2005.pdf</t>
   </si>
   <si>
     <t>Altera o Plano de carreira e remuneração do magistério público municipal, aprovado pela Lei n° 1091, de 17 de dezembro de 1998. ( ficaram revogadas as Lei 1091, 1167, 1263, 1401)</t>
   </si>
   <si>
     <t>2356</t>
   </si>
   <si>
     <t>67</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/2356/pleo0067.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/2356/pleo0067.pdf</t>
   </si>
   <si>
     <t>Estima a Receita e Fixa a despesa do Município de Barueri para o Exercício Financeiro de 2006.</t>
   </si>
   <si>
     <t>1337</t>
   </si>
   <si>
     <t>68</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/1337/plei0068_2005.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/1337/plei0068_2005.pdf</t>
   </si>
   <si>
     <t>O Plano Plurianual do Município para o Período de 2006 a 2009. Alterada pela lei n° 1724/2008.</t>
   </si>
   <si>
     <t>2361</t>
   </si>
   <si>
     <t>69</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/2361/pleo0069_2005.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/2361/pleo0069_2005.pdf</t>
   </si>
   <si>
     <t>Altera e revisa o Anexo das Metas Fiscais, integrante da Lei de Diretrizes Orçamentárias para o Exercício de 2006.</t>
   </si>
   <si>
     <t>2363</t>
   </si>
   <si>
     <t>70</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/2363/pleo0070_2005.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/2363/pleo0070_2005.pdf</t>
   </si>
   <si>
     <t>Assentos para pessoas obesas em estabelecimentos comerciais e estabelecimentos que proporcionam lazer e entretenimento.</t>
   </si>
   <si>
     <t>2364</t>
   </si>
   <si>
     <t>71</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/2364/pleo0071_2005.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/2364/pleo0071_2005.pdf</t>
   </si>
   <si>
     <t>Alteração de denominação da via pública que especifica.</t>
   </si>
   <si>
     <t>2365</t>
   </si>
   <si>
     <t>72</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/2365/pleo0072_2005.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/2365/pleo0072_2005.pdf</t>
   </si>
   <si>
     <t>Institui o Marco Zero na Cidade de Barueri.</t>
   </si>
   <si>
     <t>2368</t>
   </si>
   <si>
     <t>73</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/</t>
+    <t>http://sapl.barueri.sp.leg.br/media/</t>
   </si>
   <si>
     <t>Proibição de Parques de Diversões e Rodeios, no município de Barueri.</t>
   </si>
   <si>
     <t>2375</t>
   </si>
   <si>
     <t>74</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/2375/pleo0074_2005.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/2375/pleo0074_2005.pdf</t>
   </si>
   <si>
     <t>Desafetação e Posterior Permuta de Imóveis.</t>
   </si>
   <si>
     <t>2381</t>
   </si>
   <si>
     <t>75</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/2381/pleo0075_2005.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/2381/pleo0075_2005.pdf</t>
   </si>
   <si>
     <t>Autoriza o Município a Celebrar convênio com Estado de São Paulo, para o fim que especifica.</t>
   </si>
   <si>
     <t>2384</t>
   </si>
   <si>
     <t>76</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/2384/pleo0076_2005.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/2384/pleo0076_2005.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a celebrar convênio com o Tribunal de Justiça do Estado de São Paulo para o fim que especifica.</t>
   </si>
   <si>
     <t>2385</t>
   </si>
   <si>
     <t>77</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/2385/pleo0077_2005.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/2385/pleo0077_2005.pdf</t>
   </si>
   <si>
     <t>Autoriza o Executivo Municipal a adquirir por compra, áreas de terrenos do Patrimônio da União, integrantes da Fazenda Militar de Barueri, jurisdicionada ao Exército brasileiro.</t>
   </si>
   <si>
     <t>2386</t>
   </si>
   <si>
     <t>78</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/2386/pleo0078_2005.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/2386/pleo0078_2005.pdf</t>
   </si>
   <si>
     <t>Institui a Semana de Prevenção ao Câncer de Mama.</t>
   </si>
   <si>
     <t>2410</t>
   </si>
   <si>
     <t>79</t>
   </si>
   <si>
     <t>Toninho Furlan</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/2410/pleo0079_2005.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/2410/pleo0079_2005.pdf</t>
   </si>
   <si>
     <t>Armazenamento Transporte e Comercialização de GLP - Gás Liquefeito de Petróleo no Município de Barueri.</t>
   </si>
   <si>
     <t>2412</t>
   </si>
   <si>
     <t>80</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/2412/pleo0080_2005.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/2412/pleo0080_2005.pdf</t>
   </si>
   <si>
     <t>Licença sem vencimentos ou remuneração ao Servidor Público Municipal Regido pela CLT.</t>
   </si>
   <si>
     <t>2413</t>
   </si>
   <si>
     <t>81</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/2413/pleo0081_2005.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/2413/pleo0081_2005.pdf</t>
   </si>
   <si>
     <t>Institui o vale transporte para os servidores públicos municipais.</t>
   </si>
   <si>
     <t>2418</t>
   </si>
   <si>
     <t>82</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/2418/pleo0082_2005.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/2418/pleo0082_2005.pdf</t>
   </si>
   <si>
     <t>Revoga a Lei n° 1.416, de 1° de março de 2004.</t>
   </si>
   <si>
     <t>1253</t>
   </si>
   <si>
     <t>83</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/1253/plei0083_2005.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/1253/plei0083_2005.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a doar o lote que especifica à Ordem dos Advogados o Brasil - 117ª Subsecção de Barueri.</t>
   </si>
   <si>
     <t>1981</t>
   </si>
   <si>
     <t>84</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/1981/pleo0084_2005.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/1981/pleo0084_2005.pdf</t>
   </si>
   <si>
     <t>Revoga o Inciso I, do Artigo 1° da Lei n° 1333, de 06 de dezembro de 2002 e dá outras providências. (convênio com o GRB)</t>
   </si>
   <si>
     <t>1841</t>
   </si>
   <si>
     <t>85</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/1841/pleo0085_2005.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/1841/pleo0085_2005.pdf</t>
   </si>
   <si>
     <t>O Estacionamento rotatório de veículos em vias e logradouros públicos do município. Alterada pela Lei n° 1645/2007.</t>
   </si>
   <si>
     <t>2421</t>
   </si>
   <si>
     <t>86</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/2421/pleo0086_2005.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/2421/pleo0086_2005.pdf</t>
   </si>
   <si>
     <t>Autoriza o Executivo Municipal a celebrar convênio com a ACIB - Associação Comercial e Industrial de Barueri, para o fim que especifica.</t>
   </si>
   <si>
     <t>2422</t>
   </si>
   <si>
     <t>88</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/2422/pleo0088_2005.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/2422/pleo0088_2005.pdf</t>
   </si>
   <si>
     <t>Autoriza o Executivo Municipal a celebrar convênios com a União, para o fim que especifica.</t>
   </si>
   <si>
     <t>2423</t>
   </si>
   <si>
     <t>89</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/2423/pleo0089_2005.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/2423/pleo0089_2005.pdf</t>
   </si>
   <si>
     <t>A reserva de vagas destinadas às pessoas portadoras de deficiências, nos concursos públicos da Administração Municipal.</t>
   </si>
   <si>
     <t>1430</t>
   </si>
   <si>
     <t>90</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/1430/pleo0090_2005.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/1430/pleo0090_2005.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a doar os lotes que especifica à ACIB - Associação Comercial e Industrial de Barueri.</t>
   </si>
   <si>
     <t>550</t>
   </si>
   <si>
     <t>91</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/550/plei0091_2005.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/550/plei0091_2005.pdf</t>
   </si>
   <si>
     <t>Concessão Administrativa de uso do imóvel que especifica, para instalação de Campus Universitário. (Instalação da PUC)</t>
   </si>
   <si>
     <t>1110</t>
   </si>
   <si>
     <t>PLCP</t>
   </si>
   <si>
     <t>Projeto de Lei Complementar</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/1110/plcp0001_2005.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/1110/plcp0001_2005.pdf</t>
   </si>
   <si>
     <t>A Reestruturação dos Órgãos da Administração Pública do Município de Barueri. (Reestruturação das Secretarias Municipais)</t>
   </si>
   <si>
     <t>2428</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/2428/plcp0002_2005.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/2428/plcp0002_2005.pdf</t>
   </si>
   <si>
     <t>Prorroga o prazo a que alude o Art. 4°, §1°, da Lei Complementar n° 150, de 10 de dezembro de 2004.</t>
   </si>
   <si>
     <t>2430</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/2430/plcp0003_2005.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/2430/plcp0003_2005.pdf</t>
   </si>
   <si>
     <t>Altera Lei Complementar n° 118, de 21 de novembro de 2002.</t>
   </si>
   <si>
     <t>2433</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/2433/plcp0004_2005.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/2433/plcp0004_2005.pdf</t>
   </si>
   <si>
     <t>Dá nova redação ao §3°, do Artigo 28, da Lei Complementar n° 087, de 8 de dezembro de 2000.</t>
   </si>
   <si>
     <t>2437</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/2437/plcp0005_2005.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/2437/plcp0005_2005.pdf</t>
   </si>
   <si>
     <t>Dá nova redação ao § 3° do Artigo 2° da Lei Complementar 102, de 29 de novembro de 2001.</t>
   </si>
   <si>
     <t>1098</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/1098/plcp0006_2005.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/1098/plcp0006_2005.pdf</t>
   </si>
   <si>
     <t>Altera a Estrutura da Administração Direta do Município de Barueri e dá outras providências.</t>
   </si>
   <si>
     <t>2439</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/2439/plcp0007_2005.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/2439/plcp0007_2005.pdf</t>
   </si>
   <si>
     <t>Autoriza o Executivo Municipal a tornar obrigatória a execução de reservatório para águas coletadas por coberturas e pavimentos nos lotes edificados ou não, que tenham área impermeabilizada superior a 500 metros.</t>
   </si>
   <si>
     <t>2441</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/2441/plcp0008_2005.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/2441/plcp0008_2005.pdf</t>
   </si>
   <si>
     <t>A extinção de cargo que menciona.</t>
   </si>
   <si>
     <t>2442</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/2442/plcp0009_2005.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/2442/plcp0009_2005.pdf</t>
   </si>
   <si>
     <t>Institui a Unidade Fiscal do Município e dá outras providências.</t>
   </si>
   <si>
     <t>1810</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/1810/plcp0010_2005.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/1810/plcp0010_2005.pdf</t>
   </si>
   <si>
     <t>A Reestruturação Administrativa da Câmara Municipal de Barueri, Reorganiza seu quadro de funcionários e dá outras providências. Promulgada pelo Presidente da Câmara Antonio Donizeti Inácio.</t>
   </si>
   <si>
     <t>2443</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/2443/plcp0011_2005.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/2443/plcp0011_2005.pdf</t>
   </si>
   <si>
     <t>A criação de cargos e empregos públicos e dá outras providências.</t>
   </si>
   <si>
     <t>2448</t>
   </si>
   <si>
     <t>PDLE</t>
   </si>
   <si>
     <t>Projeto de Decreto Legislativo</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/2448/pdle0001_2005.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/2448/pdle0001_2005.pdf</t>
   </si>
   <si>
     <t>Institui o Selo Ambiental da Câmara Municipal de Barueri.</t>
   </si>
   <si>
     <t>2450</t>
   </si>
   <si>
     <t>Jô</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/2450/pdle0002_2005.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/2450/pdle0002_2005.pdf</t>
   </si>
   <si>
     <t>A concessão de Título de Cidadão Benemérito do Município de Barueri, ao Sr. Alcides Munhoz. Recebeu o Título em 26 de março de 2005.</t>
   </si>
   <si>
     <t>2452</t>
   </si>
   <si>
     <t>CFIOR - COMISSÃO DE FINANÇAS E ORÇAMENTO</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/2452/pdle0003_2005.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/2452/pdle0003_2005.pdf</t>
   </si>
   <si>
     <t>A aprovação do Parecer Prévio emitido pelo Egrégio Tribunal de Contas do Estado de São Paulo, que opinou favoravelmente pela aprovação das contas da Prefeitura.</t>
   </si>
   <si>
     <t>2454</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/2454/pdle0004_2005.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/2454/pdle0004_2005.pdf</t>
   </si>
   <si>
     <t>A concessão do Título de Cidadã Benemérita de Barueri à Senhora Silvia Helena Barreiro Arantes.</t>
   </si>
   <si>
     <t>2455</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/2455/pdle0005_2005.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/2455/pdle0005_2005.pdf</t>
   </si>
   <si>
     <t>Autorização ao Prefeito para ausentar-se do país.</t>
   </si>
   <si>
     <t>1684</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/1684/pdle0006_2005.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/1684/pdle0006_2005.pdf</t>
   </si>
   <si>
     <t>Criação do "Prêmio Gênesis" Excelência em Serviços de Segurança Pública. (Homenagem aos Policiais Civis, Militares e Guardas Municipais)</t>
   </si>
   <si>
     <t>2460</t>
   </si>
   <si>
     <t>PRSL</t>
   </si>
   <si>
     <t>Projeto de Resolução</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/2460/prsl0001_2005.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/2460/prsl0001_2005.pdf</t>
   </si>
   <si>
     <t>Indicação de Vereadores para compor o Conselho de Representantes junto à Associação dos Vereadores da Região Oeste da Grande São Paulo.</t>
   </si>
   <si>
     <t>2461</t>
   </si>
   <si>
     <t>Antônio Gomes dos Santos, Bidu, Chico Vilela, Eduardo Augusto Corona Gatti, Gaba, Jô, Jorge Fujihara, José de Melo, Luciano de Souza Menezes, Pastor Tony, Sergio Baganha, Toninho Furlan, Zé Baiano</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/2461/prsl0002_2005.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/2461/prsl0002_2005.pdf</t>
   </si>
   <si>
     <t>A criação da Comissão de Assuntos Relevantes.</t>
   </si>
   <si>
     <t>2462</t>
   </si>
   <si>
     <t>Mesa Diretora - MDIR</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/2462/prsl0003_2005.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/2462/prsl0003_2005.pdf</t>
   </si>
   <si>
     <t>Altera disposições da Resolução n° 09/01, de 18 de setembro de 2001, que aprovou o Regimento Interno do Programa Câmara Mirim, da Câmara Municipal de Barueri, e dá outras providências.</t>
   </si>
   <si>
     <t>2464</t>
   </si>
   <si>
     <t>Antônio Gomes dos Santos, Chico Vilela, Eduardo Augusto Corona Gatti, Gaba, Jô, Jorge Fujihara, Sergio Baganha, Zé Baiano</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/2464/prsl0004_2005.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/2464/prsl0004_2005.pdf</t>
   </si>
   <si>
     <t>Altera o Artigo 49 da Resolução n° 02/95.</t>
   </si>
   <si>
     <t>2465</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/2465/prsl0005_2005.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/2465/prsl0005_2005.pdf</t>
   </si>
   <si>
     <t>Aprova o Regulamento para premiações dos Projetos concorrentes ao Selo Ambiental da Câmara Municipal de Barueri.</t>
   </si>
   <si>
     <t>2467</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/2467/prsl0006_2005.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/2467/prsl0006_2005.pdf</t>
   </si>
   <si>
     <t>Altera disposições do Artigo 49 da Resolução n° 02/95.</t>
   </si>
   <si>
     <t>2466</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/2466/prsl0007_2005.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/2466/prsl0007_2005.pdf</t>
   </si>
   <si>
     <t>Alteração da identificação dos veículos de uso dos Vereadores.</t>
   </si>
   <si>
     <t>2468</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/2468/prsl0008_2005.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/2468/prsl0008_2005.pdf</t>
   </si>
   <si>
     <t>Uso obrigatório de uniforme aos funcionários da Câmara Municipal de Barueri.</t>
   </si>
   <si>
     <t>2469</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/2469/prsl0009_2005.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/2469/prsl0009_2005.pdf</t>
   </si>
   <si>
     <t>Altera dispositivos da Resolução 008 de 08 de novembro de 2005.</t>
   </si>
   <si>
     <t>2470</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/2470/prsl0010_2005.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/2470/prsl0010_2005.pdf</t>
   </si>
   <si>
     <t>Criação da Comissão de Representação.</t>
   </si>
   <si>
     <t>1806</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/1806/prsl0012_2005.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/1806/prsl0012_2005.pdf</t>
   </si>
   <si>
     <t>A Reestruturação Administrativa da Câmara Municipal de Barueri.</t>
   </si>
   <si>
     <t>2337</t>
   </si>
   <si>
     <t>SPLO</t>
   </si>
   <si>
     <t>Substitutivo a Projeto de Lei</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/2337/pleo0053_2005_splo0001_2005.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/2337/pleo0053_2005_splo0001_2005.pdf</t>
   </si>
   <si>
     <t>Substitutivo ao Projeto de Lei n. 53/2005 de 29 de agosto de 2005 que dispõe sobre: "Adaptação de assentos para pessoas obesas, nos veículos que operam as linhas municipais e dá outras providências".</t>
   </si>
   <si>
     <t>2165</t>
   </si>
   <si>
     <t>EPLO</t>
   </si>
   <si>
     <t>Emenda a Projeto de Lei</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/2165/pleo0002_2005_eplo0001_2005.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/2165/pleo0002_2005_eplo0001_2005.pdf</t>
   </si>
   <si>
     <t>Supressiva ao Projeto de Lei n° 2/2005 - de autoria do Chefe do Executivo Municipal, que dispõe sobre: "Reformula o abono de que trata a lei n° 546, de 25 de novembro de 1985, e estabelece critérios para a sua concessão."</t>
   </si>
   <si>
     <t>2166</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/2166/pleo0002_2005_eplo0002_2005.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/2166/pleo0002_2005_eplo0002_2005.pdf</t>
   </si>
   <si>
     <t>Aditiva ao Projeto de Lei n° 2/2005 - de autoria do Chefe do Executivo Municipal, que dispõe sobre: "Reformula o abono de que trata a lei n° 546, de 25 de novembro de 1985, e estabelece critérios para a sua concessão".</t>
   </si>
   <si>
     <t>2167</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/2167/pleo0002_2005_eplo0003_2005.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/2167/pleo0002_2005_eplo0003_2005.pdf</t>
   </si>
   <si>
     <t>Modificativa ao Projeto de Lei n° 2/2005 - de autoria do Chefe do Executivo Municipal, que dispõe sobre: "Reformula o abono de que trata a lei n° 546, de 25 de novembro de 1985, e estabelece critérios para a sua concessão".</t>
   </si>
   <si>
     <t>2168</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/2168/pleo0002_2005_eplo0004_2005.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/2168/pleo0002_2005_eplo0004_2005.pdf</t>
   </si>
   <si>
     <t>2307</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/2307/pleo0044_2005_eplo0006_2005.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/2307/pleo0044_2005_eplo0006_2005.pdf</t>
   </si>
   <si>
     <t>Modificativa ao Projeto de Lei n°. 44/2005 - de autoria do Chefe do Executivo, que dispõe sobre "Dá nova redação ao parágrafo único do artigo 4°, da Lei n° 1.233, de 17 de agosto de 2001.".</t>
   </si>
   <si>
     <t>2366</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/2366/pleo0072_2005_eplo0007_2005.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/2366/pleo0072_2005_eplo0007_2005.pdf</t>
   </si>
   <si>
     <t>Emenda Aditiva ao Projeto de Lei n. 72/2005 de autoria do Vereador Leordino Martins que dispõe sobre: Institui o Marco Zero na Cidade de Barueri.</t>
   </si>
   <si>
     <t>2371</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/2371/pleo0073_2005_eplo0008_2005.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/2371/pleo0073_2005_eplo0008_2005.pdf</t>
   </si>
   <si>
     <t>Emenda Supressiva ao Projeto de Lei n. 73/2005 - de autoria do Vereador José Francisco de Lima, que dispõe sobre: "Proibição de Parques de Diversões e Rodeios, no município de Barueri".</t>
   </si>
   <si>
     <t>27594</t>
   </si>
   <si>
     <t>REQT</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
     <t>Antônio Gomes dos Santos, Chico Vilela, Eduardo Augusto Corona Gatti, Pastor Tony, Sergio Baganha</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/27594/reqt0001_2005.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/27594/reqt0001_2005.pdf</t>
   </si>
   <si>
     <t>Requeiro seja registrada as candidaturas de: Antonio Donizeti Inácio (Pastor Tony) para concorrer ao cargo de Presidente. Antonio Gomes dos Santos para concorrer ao cargo de Vice- Presidente Sérgio Baganha para concorrer ao cargo de 1º Secretário, Eduardo Augusto Corona Gatti para concorrer ao cargo de 2º Secretário e Francisco dos Reis Vilela para concorrer ao cargo de Tesoureiro da Mesa Diretora desta Casa de Leis para o biênio 2005/2006.</t>
   </si>
   <si>
     <t>27595</t>
   </si>
   <si>
     <t>Chico Vilela</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/27595/reqt0002_2005.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/27595/reqt0002_2005.pdf</t>
   </si>
   <si>
     <t>Requeiro ao Sr. Chefe do Executivo, se digne S.Exa., oficiar à Eletropaulo quanto a possibilidade de efetuar a remoção de um poste, localizado em uma viela sem saída da Rua Aquário nº 175 - Jardim São Silvestre- Neste Município.</t>
   </si>
   <si>
     <t>27596</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/27596/reqt0003_2005.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/27596/reqt0003_2005.pdf</t>
   </si>
   <si>
     <t>Requeiro através desta, solicitar ao Senhor Chefe do Executivo se digne V.Exa., interceder junto ao setor competente, quanto a possibilidade de rebaixar a guia sito a Av. Municipal n° 527 no Bairro do Jardim Silveira, neste município.</t>
   </si>
   <si>
     <t>27597</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/27597/reqt0004_2005.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/27597/reqt0004_2005.pdf</t>
   </si>
   <si>
     <t>Requeiro ao Sr. Chefe do Executivo, se digne S.Exa., oficiar à Eletropaulo quanto a possibilidade de efetuar a troca da lâmpada no poste BAR 20/54 localizado, na Rua Major Alvaro Fontes, frente ao n° 310 - Engenho Novo - neste Município.</t>
   </si>
   <si>
     <t>27598</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/27598/reqt0005_2005.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/27598/reqt0005_2005.pdf</t>
   </si>
   <si>
     <t>Requeiro seja oficiado ao Senhor Chefe do Executivo, se digne S.Exa., para que o mesmo interceda junto à BB Turismo, a possibilidade a extensão de mais (quatro) pontos de ônibus da linha Barueri - Higienópolis - neste município.</t>
   </si>
   <si>
     <t>27604</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/27604/reqt0006_2005.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/27604/reqt0006_2005.pdf</t>
   </si>
   <si>
     <t>Requeiro seja oficiado ao Senhor Chefe do Executivo, se digne S.Exa., determine ao setor competente para que este proceda o reparo na iluminação da quadra de Esporte localizado á Rua Onorico no Bairro do Vale do Sol, neste município, bem como proceda também sua manutenção.</t>
   </si>
   <si>
     <t>27605</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/27605/reqt0007_2005.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/27605/reqt0007_2005.pdf</t>
   </si>
   <si>
     <t>Requeiro seja oficiado ao Chefe do Executivo, se digne S.Exa., quanto a possibilidade de colocar um portão para fechamento da Viela que atravessa da Rua Ásia para a Rua Eça de Queiroz, no Bairro do Jardim Tupã, neste município.</t>
   </si>
   <si>
     <t>27606</t>
   </si>
   <si>
     <t>Antônio Gomes dos Santos</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/27606/reqt0008_2005.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/27606/reqt0008_2005.pdf</t>
   </si>
   <si>
     <t>Requeiro seja retirado de tramitação a Moção n° 008/2005, de minha autoria, que " dispõe sobre votos de congratulações ao Sr. Luiz Gonzaga dos Santos''.</t>
   </si>
   <si>
     <t>27951</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/27951/reqt0009_2005.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/27951/reqt0009_2005.pdf</t>
   </si>
   <si>
     <t>Requeiro ao Senhor Chefe do Executivo a necessidade de oficiar à Sabesp a fim de solicitar prolongamento da rede de água domiciliar na Av. Paraguassú, 49 - Jardim Alberto, neste município.</t>
   </si>
   <si>
     <t>27952</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/27952/reqt0010_2005.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/27952/reqt0010_2005.pdf</t>
   </si>
   <si>
     <t>Requeiro ao Senhor Chefe do Executivo se digne S.Exa., interceder junto ao setor competente de construir o muro nas laterais do prédio situado a Rua Fernando de Noronha Bloco 2 no Bairro do Jardim Maria Cristina, neste município.</t>
   </si>
   <si>
     <t>27953</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/27953/reqt0011_2005.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/27953/reqt0011_2005.pdf</t>
   </si>
   <si>
     <t>Requeiro ao Senhor Chefe do Executivo, se digne S.Exa., determine ao setor competente na manutenção e limpeza da área pertencente à prefeitura localizada a Estrada Velha de Itapevi altura do n° 2834 no Bairro do Jardim Paulista neste município.</t>
   </si>
   <si>
     <t>27954</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/27954/reqt0012_2005.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/27954/reqt0012_2005.pdf</t>
   </si>
   <si>
     <t>Requeiro ao Senhor Chefe do Executivo, se digne S.Exa., seja oficiado junto ao setor competente da construção de uma Boca de lobo á Rua Cubatão altura do n° 33 no Bairro do Jardim Esperança, neste município.</t>
   </si>
   <si>
     <t>27956</t>
   </si>
   <si>
     <t>José de Melo</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/27956/reqt0013_2005.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/27956/reqt0013_2005.pdf</t>
   </si>
   <si>
     <t>Requeiro, seja oficiado ao Exmo. Governador Dr. Geraldo Alckmin, interceder junto a Secretaria de Segurança, a fim de instalar a Delegacia de Defesa da Mulher, em Barueri.</t>
   </si>
   <si>
     <t>27958</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/27958/reqt0014_2005.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/27958/reqt0014_2005.pdf</t>
   </si>
   <si>
     <t>Requeiro ao Senhor Chefe do Executivo, se digne S.Exa., determine junto ao setor competente na ampliação e reforma do Sacolão Municipal do Jardim Silveira.</t>
   </si>
   <si>
     <t>27960</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/27960/reqt0015_2005.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/27960/reqt0015_2005.pdf</t>
   </si>
   <si>
     <t>Requeiro ao Sr. Chefe do Executivo, se digne S.Exa., no sentido de interceder junto ao setor competente a fim de reiterar a Indicação de n° 145/2002, de autoria deste Vereador, onde pede para estudar a possibilidade de viabilizar a construção de uma Maternal na região do Bairro Engenho Novo - neste município.</t>
   </si>
   <si>
     <t>27961</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/27961/reqt0016_2005.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/27961/reqt0016_2005.pdf</t>
   </si>
   <si>
     <t>Requeiro, seja oficiado ao Senhor Chefe do Executivo, a fim de que se digne S.Exa., interceder junto a companhia Telefônica, para que a mesma venha a instalar no Ganha Tempo e no Terminal Rodoferroviário Guarberto Tolaini, telefones para surdos.</t>
   </si>
   <si>
     <t>27963</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/27963/reqt0017_2005.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/27963/reqt0017_2005.pdf</t>
   </si>
   <si>
     <t>Requeiro seja oficiado ao Senhor Chefe do Executivo, se digne S.Exa., determine ao setor competente para que este proceda o reparo e manutenção na Iluminação da viela localizada a Rua Guimarães Rosa n° 252 n o Bairro do Jardim Tupã, neste município.</t>
   </si>
   <si>
     <t>27964</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/27964/reqt0018_2005.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/27964/reqt0018_2005.pdf</t>
   </si>
   <si>
     <t>Requeiro ao Senhor Chefe do Executivo, se digne S.Exa., determine junto ao setor competente para limpeza do terreno localizado a Av. Guilherme Rohn, altura do n° 400 até a Estação Antonio João no Bairro Jardim Timbauí - Aldeia - neste município.</t>
   </si>
   <si>
     <t>27966</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/27966/reqt0019_2005.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/27966/reqt0019_2005.pdf</t>
   </si>
   <si>
     <t>Requeiro ao Senhor Chefe do Executivo, se digne S.Exa., determinar junto a Eletropaulo a remoção do Poste BAR, 1613 - 1396, localizado a Rua Piratininga, em frente Bloco 22 no Bairro do Jardim Paulista - neste município.</t>
   </si>
   <si>
     <t>27967</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/27967/reqt0020_2005.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/27967/reqt0020_2005.pdf</t>
   </si>
   <si>
     <t>Requeiro ao Senhor Chefe do Executivo, oficiar ao setor competente, de colocar um semáforo entre a Rua Adonilson Alves Ferreira com a Al. Leningrado, no sentido Recanto Phynea - neste município.</t>
   </si>
   <si>
     <t>27971</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/27971/reqt0021_2005.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/27971/reqt0021_2005.pdf</t>
   </si>
   <si>
     <t>Requeiro , seja oficiado ao Sr. Chefe do Ex. a fim de que se Digne S.Exa., convocar os Senhores Secretários Municipais bem como representantes da FIEB, GCM e SAMEB, para prestarem esclarecimento sobre matéria de sua competência com fundamentos no Inciso XV do artigo 20 da Lei Orgânica Município de Barueri e nos termos do Inciso IX do artigo 163 no Regimento Interno, em datas a serem designadas em escala própria com periodicidade semanal por esta presidência.</t>
   </si>
   <si>
     <t>27972</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/27972/reqt0022_2005.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/27972/reqt0022_2005.pdf</t>
   </si>
   <si>
     <t>Requeiro seja oficiado o Governador de São Paulo o Senhor Geraldo Alckmin, no sentido de estudar à possibilidade de incluir na grade curricular do Ensino Médio aulas de meio ambiente.</t>
   </si>
   <si>
     <t>27973</t>
   </si>
   <si>
     <t>Jorge Fujihara</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/27973/reqt0023_2005.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/27973/reqt0023_2005.pdf</t>
   </si>
   <si>
     <t>Requeiro seja oficiado ao Sr. Josué Fraga, Engenheiro da SABESP, quanto à necessidade de providenciar reparos na Rede de água da Rua Antonio Carlos n° 74 - Vila Ceres neste município, uma vez que há vazamento constante ocasionando transtornos à população.</t>
   </si>
   <si>
     <t>27975</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/27975/reqt0024_2005.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/27975/reqt0024_2005.pdf</t>
   </si>
   <si>
     <t>Requeiro, seja oficiado ao Senhor Chefe do Executivo a fim que se digne V.Sa., interceder junto a Eletropaulo Metropolitana Eletricidade de São Paulo S/A, para que a mesma venha a substituir as lâmpadas existentes nos postes de iluminação pública na Vila São Silvestre.</t>
   </si>
   <si>
     <t>27976</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/27976/reqt0025_2005.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/27976/reqt0025_2005.pdf</t>
   </si>
   <si>
     <t>Requeiro ao Senhor Chefe do Executivo, oficiar junto ao setor competente para o aumento de frações de segundos, no semáforo localizado no ponte sobre a Rodovia Castelo Branco, onde começa a Estrada dos Romeiros, neste município.</t>
   </si>
   <si>
     <t>27978</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/27978/reqt0026_2005.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/27978/reqt0026_2005.pdf</t>
   </si>
   <si>
     <t>Requeiro ao Senhor Chefe do Executivo, oficiar junto ao setor competente para que passe em dias alterados a coleta de lixo na Rua Paraguassu no Bairro do Jardim Alberto, neste município.</t>
   </si>
   <si>
     <t>27979</t>
   </si>
   <si>
     <t>Luciano de Souza Menezes</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/27979/reqt0027_2005.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/27979/reqt0027_2005.pdf</t>
   </si>
   <si>
     <t>Requeiro ao Senhor Chefe do Executivo, a necessidade de oficiar à Sabesp a fim de solicitar prolongamento da rede de água domiciliar na Rua Cambuci n° 26 - Chácara Marco, neste município.</t>
   </si>
   <si>
     <t>27981</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/27981/reqt0028_2005.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/27981/reqt0028_2005.pdf</t>
   </si>
   <si>
     <t>Requeiro, seja oficiado ao Senhor Chefe do Executivo, afim que se digne V.Sa., a notificar o DEMUTRAN - Departamento Municipal de Trânsito para colocar placa de Trânsito na Rua Marechal Deodoro esquina com a Rua Piraju na Vila São Silvestre. A placa a ser colocada será '' Rua sem saída"</t>
   </si>
   <si>
     <t>27982</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/27982/reqt0029_2005.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/27982/reqt0029_2005.pdf</t>
   </si>
   <si>
     <t>Requeiro, que seja notificada a Eletropaulo, para solicitar a presença de seu gerente para prestar esclarecimentos a esta casa de Leis sobre o funcionamento, e serviços prestados na Unidade Barueri aos Munícipes.</t>
   </si>
   <si>
     <t>27983</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/27983/reqt0030_2005.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/27983/reqt0030_2005.pdf</t>
   </si>
   <si>
     <t>Requeiro ao Senhor Chefe do Executivo, da possibilidade na manutenção e reparo na iluminação na viela D. localizada a Av. Brigadeiro Manoel Rodrigues Jordão altura do n° 976 no Bairro do Jardim Silveira - neste município.</t>
   </si>
   <si>
     <t>27984</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/27984/reqt0031_2005.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/27984/reqt0031_2005.pdf</t>
   </si>
   <si>
     <t>Requeiro ao Senhor Chefe do Executivo, oficiar junto ao setor competente da possibilidade de colocar placa de Proibido o trafego de caminhões sito a Rua Dr. Francis Dormett, no Bairro do Jardim Silveira - neste município.</t>
   </si>
   <si>
     <t>27986</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/27986/reqt0032_2005.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/27986/reqt0032_2005.pdf</t>
   </si>
   <si>
     <t>Requeiro ao Senhor Chefe do Executivo, interceder junto ao setor competente da possibilidade na manutenção e limpeza da boca de lobo, sito a Rua Viela 3 Rua Dr. Adonai, Bairro Engenho Novo, neste município.</t>
   </si>
   <si>
     <t>27987</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/27987/reqt0033_2005.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/27987/reqt0033_2005.pdf</t>
   </si>
   <si>
     <t>Requeiro ao Senhor Chefe do Executivo, oficiar junto ao setor competente para manutenção e limpeza das boca de lobo existente a Rua Buenos Aires no Bairro do Engenho Novo - neste município.</t>
   </si>
   <si>
     <t>27988</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/27988/reqt0034_2005.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/27988/reqt0034_2005.pdf</t>
   </si>
   <si>
     <t>Requeiro, ao Chefe do Executivo que se digne S.Exa., solicitar a Eletropaulo Metropolitana que efetue a colocação de uma (1) Haste para iluminação em poste existente na Rua Marechal Deodoro, em frente aos n°s. 869 e 873 na Vila São Silvestre.</t>
   </si>
   <si>
     <t>27989</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/27989/reqt0035_2005.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/27989/reqt0035_2005.pdf</t>
   </si>
   <si>
     <t>Requeiro, ao Chefe do Executivo que digne S.Exa., notificar a Secretaria de Serviços Municipais a fim de efetuar retirada de terra em terreno situado à Estrada dos Crisântemos entre os números 50 e 70 no Jardim Flórida.</t>
   </si>
   <si>
     <t>27990</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/27990/reqt0036_2005.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/27990/reqt0036_2005.pdf</t>
   </si>
   <si>
     <t>Requeiro ao Senhor Chefe do Executivo, oficiar junto ao setor competente da possibilidade no recapeamento da Av. Brigadeiro Manoel Rodrigues Jordão, no Bairro do Jardim Silveira - neste município.</t>
   </si>
   <si>
     <t>27991</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/27991/reqt0037_2005.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/27991/reqt0037_2005.pdf</t>
   </si>
   <si>
     <t>Requeiro ao Senhor Chefe do Executivo, se digne S.Exa., seja oficiado junto ao setor competente da possibilidade no fechamento da Viela da Av. Washington Luiz altura do n° 990 com a Via Taboão no Bairro do Jardim Silveira - neste Município.</t>
   </si>
   <si>
     <t>27992</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/27992/reqt0038_2005.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/27992/reqt0038_2005.pdf</t>
   </si>
   <si>
     <t>Requeiro ao Senhor Chefe do Executivo, se digne S.Exa., seja oficiado junto ao setor competente no fechamento da Viela localizada a Rua José Valter Bacinelo altura do n° 01 com a Rua Vital Brasil no Bairro do Jardim Tupã - neste Município.</t>
   </si>
   <si>
     <t>27993</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/27993/reqt0039_2005.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/27993/reqt0039_2005.pdf</t>
   </si>
   <si>
     <t>Requeiro nos termos regimentais, o meu desligamento do cargo de Membro da Comissão de Transportes e Comissão de Fiscalização das Entidades do Terceiro Setor Subvencionadas pelo Município.</t>
   </si>
   <si>
     <t>27994</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/27994/reqt0040_2005.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/27994/reqt0040_2005.pdf</t>
   </si>
   <si>
     <t>Requeiro, Ouvido o Plenário, seja oficiado ao Excelentíssimo Governador do Estado de São Paulo, Senhor Geraldo Alckmin no sentido de informar a esta Casa de Leis, quais os motivos que levaram a não assinatura, até o presente momento, do Decreto sobre a instalação da Delegacia da Mulher no Município de Barueri, uma vez que nossa cidade já está preparada para receber essa delegacia, com prédio pronto e funcionários Que do deliberado , dê-se ciência ao Excelentíssimo Senhor Rubens Furlan, Prefeito de Barueri, bem como ao Secretário de Segurança Pública de São Paulo Senhor Saulo de Castro Abreu Filho.</t>
   </si>
   <si>
     <t>27995</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/27995/reqt0041_2005.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/27995/reqt0041_2005.pdf</t>
   </si>
   <si>
     <t>Requeiro ao Senhor Chefe do Executivo, oficiar junto ao setor competente da possibilidade ma manutenção e iluminação na Viela localizada a Rua Dr. Elias Salomão Mansur com a Rua Marcos Antonio Marques no Bairro do Jardim Audir - neste município.</t>
   </si>
   <si>
     <t>27996</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/27996/reqt0042_2005.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/27996/reqt0042_2005.pdf</t>
   </si>
   <si>
     <t>Requeiro, seja oficiado ao Diretor Regional de Ensino de Itapevi Sr. Geraldo Alves e Secretário de Ensino Municipal de Barueri Sr. Celso Furlan, a fim de colocar o ensino fundamental supletivo de 5ª à 8ª, séries nas EMEF prof. Jorge Augusto de Camargo e Armando Cavazza.</t>
   </si>
   <si>
     <t>27997</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/27997/reqt0043_2005.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/27997/reqt0043_2005.pdf</t>
   </si>
   <si>
     <t>Requeiro ao Senhor Chefe do Executivo, determinar junto a Sabesp da possibilidade na complementação da rede de esgoto sito a Rua União n° 10 viela no Bairro Santa Mônica, neste município.</t>
   </si>
   <si>
     <t>27998</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/27998/reqt0044_2005.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/27998/reqt0044_2005.pdf</t>
   </si>
   <si>
     <t>Requeiro, seja oficiado ao Exmo.Governador Dr. Geraldo Alckmin, interceder junto a Secretaria de Transportes, Secretário Cláudio de Senna Frederico e a VIAOESTE, a fim de construir um viaduto no KM 29, sobre a Castelo Branco, com entrada e saída para o bairro Jardim Belval.</t>
   </si>
   <si>
     <t>27999</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/27999/reqt0045_2005.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/27999/reqt0045_2005.pdf</t>
   </si>
   <si>
     <t>Requeiro ao Sr. Chefe do Executivo Dr. Rubens Furlan, se digne Sua Excelência interceder junto à Secretaria competente, para reiterar a Indicação n° 720/2001, de autoria do Ex-Vereador Mário Lopes, a fim de que viabilize estudos para autorizar a instalação da feira livre no bairro do Jardim Tupã, neste Município.</t>
   </si>
   <si>
     <t>28006</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/28006/reqt0046_2005.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/28006/reqt0046_2005.pdf</t>
   </si>
   <si>
     <t>Requeiro ao Senhor Chefe do Executivo, seja oficiado junto ao setor competente da possibilidade da reforma e manutenção da Viela II, localizada a Rua Professor Queiroz Filho altura do n° 341 no Bairro do Jardim Silveira, neste Município.</t>
   </si>
   <si>
     <t>28009</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/28009/reqt0047_2005.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/28009/reqt0047_2005.pdf</t>
   </si>
   <si>
     <t>Requeiro, seja oficiado ao Senhor Chefe do Executivo a fim que se digne S.Exa., interceder junto a Eletropaulo Metropolitana Eletricidade de São Paulo S/A para que faça a manutenção das lâmpadas de iluminação pública no Jardim Belval.</t>
   </si>
   <si>
     <t>28010</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/28010/reqt0048_2005.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/28010/reqt0048_2005.pdf</t>
   </si>
   <si>
     <t>Requeiro, seja oficiado ao Senhor Chefe do Executivo, a fim de que se digne S.Exa., a contatar a concessionária Via Oeste, consórcio CCR para que efetue os reparos para manutenção asfáltica na pista da Rodovia Castelo Branco nos finais de semana em horários alternativos ou ainda no período noturno.</t>
   </si>
   <si>
     <t>28011</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/28011/reqt0049_2005.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/28011/reqt0049_2005.pdf</t>
   </si>
   <si>
     <t>Requeiro, ao Chefe do Executivo que se digne S.Exa., a solicitar junto a Secretaria competente a relação contendo todas informações pertinentes a itinerário e periodicidade de todas as linhas Municipais que servem o município de Barueri.</t>
   </si>
   <si>
     <t>28013</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/28013/reqt0050_2005.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/28013/reqt0050_2005.pdf</t>
   </si>
   <si>
     <t>Requeiro ao Senhor Chefe do Executivo, se digne S.Exa., seja oficiado junto ao setor competente na diminuição a fração de segundos no semáforo localizado no cruzamento da Av. Municipal com a Av. Manoel Brigadeiro Jordão no bairro do Jardim Silveira - neste município.</t>
   </si>
   <si>
     <t>28014</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/28014/reqt0051_2005.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/28014/reqt0051_2005.pdf</t>
   </si>
   <si>
     <t>Requeiro, seja oficiado ao Senhor Chefe do Executivo, a fim de que este interceda junto à Eletropaulo, no sentido de estudar a possibilidade de instalação de iluminação pública na Rua Projetada do Conjunto Habitacional Santa Mônica, no Parque dos Camargos, neste município.</t>
   </si>
   <si>
     <t>28015</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/28015/reqt0052_2005.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/28015/reqt0052_2005.pdf</t>
   </si>
   <si>
     <t>Requeiro, seja oficiado ao Senhor C hefe do Executivo, a fim de que, este interceda junto à Eletropaulo, no sentido de estudar a possibilidade de instalação de iluminação pública na viela da Avenida Brig° Manoel R.Jordão ao lado do n° 707 no Jardim Silveira, neste município.</t>
   </si>
   <si>
     <t>28017</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/28017/reqt0053_2005.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/28017/reqt0053_2005.pdf</t>
   </si>
   <si>
     <t>Requeiro, seja oficiado ao Senhor Chefe do Executivo, a fim de que este interceda junto ao setor competente, no sentido de estudar a possibilidade de restringi o acesso público no período noturno somente aos moradores da viela - sito a Avenida Zélia, frente ao n° 128 no Parque dos Camargos, neste município.</t>
   </si>
   <si>
     <t>28019</t>
   </si>
   <si>
     <t>Amos Meucci, Antônio Gomes dos Santos, Bidu, Chico Vilela, Eduardo Augusto Corona Gatti, Gaba, Jô, Jorge Fujihara, José de Melo, Luciano de Souza Menezes, Pastor Tony, Sergio Baganha, Toninho Furlan, Zé Baiano</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/28019/reqt0054_2005.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/28019/reqt0054_2005.pdf</t>
   </si>
   <si>
     <t>Requeremos, Ouvido o Plenário, seja oficiado ao General do Exercito Excelentíssimo Senhor Francisco Roberto de Albuquerque no sentido de informar a esta Casa de Leis, quais as razões que motivaram a possível transferência do 20 GACL do Município de Barueri, para outras localidade, uma vez que o Grupo Bandeirante faz parte da história desta Cidade que se perderá com a execução de tal medida.</t>
   </si>
   <si>
     <t>28022</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/28022/reqt0055_2005.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/28022/reqt0055_2005.pdf</t>
   </si>
   <si>
     <t>Requeiro, seja oficiado ao Senhor Chefe do Executivo, a fim de que este interceda junto ao setor competente, no sentido de estudar a possibilidade de reparos em calçada na Via dos Bororós em frente ao número 29 - Jardim Tupã, neste município.</t>
   </si>
   <si>
     <t>28023</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/28023/reqt0056_2005.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/28023/reqt0056_2005.pdf</t>
   </si>
   <si>
     <t>Requeiro, seja oficiado ao Senhor Chefe do Executivo, a fim de que, este interceda junto a Eletropaulo, no sentido de estudar a possibilidade de instalação de iluminação pública na viela da Rua Guimarães Rosa n° 252 - Jardim Tupã, neste município.</t>
   </si>
   <si>
     <t>28024</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/28024/reqt0057_2005.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/28024/reqt0057_2005.pdf</t>
   </si>
   <si>
     <t>Requeiro seja oficiado ao Senhor Chefe do Executivo a fim que se digne S.Exa., a solicitar junto a Secretaria de Projetos e Construções o estudo de viabilidade de indicação por mim efetuada em 23 Fevereiro de 2005 para instalação de Abrigo em Ponto de ônibus na Estrada Dr. Yojiro Takaoka defronte ao n° 2895 em frente Clube Aldeia da Serra.</t>
   </si>
   <si>
     <t>28030</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/28030/reqt0058_2005.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/28030/reqt0058_2005.pdf</t>
   </si>
   <si>
     <t>Requeiro seja oficiado ao senhor Chefe do Executivo para que se digne S.Exa., a solicitar junto a secretaria competente para dar explicações sobre a interdição na Estrada Doutor Cícero Borges de Morais defronte ao n° 6500 onde está localizado o sitio Mirante da Serra neste município.</t>
   </si>
   <si>
     <t>28031</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/28031/reqt0059_2005.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/28031/reqt0059_2005.pdf</t>
   </si>
   <si>
     <t>Requeiro seja oficiado ao Senhor Chefe do Executivo afim que se digne V.Exa., a solicitar a Defesa Civil e também a Sabesp uma análise de solo, na confluência das Ruas Recanto Infantil e Mar Negro, Jd. Reginalice.</t>
   </si>
   <si>
     <t>28059</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/28059/reqt0060_2005.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/28059/reqt0060_2005.pdf</t>
   </si>
   <si>
     <t>Requeiro, seja oficiado ao Sr. Nelson Marques Brasão Jr., Gerente do Setor Telefonia Pública, quanto a possibilidade da instalação de um telefone público comunitário, no final da Rua Chaves, bairro Jardim Califórnia, neste município.</t>
   </si>
   <si>
     <t>28061</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/28061/reqt0061_2005.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/28061/reqt0061_2005.pdf</t>
   </si>
   <si>
     <t>Requeiro, seja oficiado ao Sr. Nelson Marques Brasão Jr. Gerente do setor Telefonia Pública, quanto a possibilidade da instalação de um telefone público comunitário, na Rua Chaves, travessa 4, bairro Jardim Califórnia, neste município.</t>
   </si>
   <si>
     <t>28116</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/28116/reqt0062_2005.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/28116/reqt0062_2005.pdf</t>
   </si>
   <si>
     <t>Requeiro ao Senhor Chefe do Executivo que se digne S.Exa., a solicitar em caráter de urgência junto a Diretoria de Vigilância Epidemiológica uma vistoria à Rua Deputado Scalamadré Sobrinho n° 8 - Jardim Belval.</t>
   </si>
   <si>
     <t>28117</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/28117/reqt0063_2005.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/28117/reqt0063_2005.pdf</t>
   </si>
   <si>
     <t>Requeiro ao Senhor Chefe do Executivo que se digne S.Exa., oficiar a secretaria de Esportes a fim de que seja, em caráter sugestivo utilizado o espaço localizado em terreno desocupado, fazendo frente para as ruas Marte defronte ao n° 202 e Marechal Deodoro defronte ao n° 168 Jd. Belval, para dar sequência a indicação 431/2005 por mim efetuada em 06/06/2005 para construção de uma Cancha.</t>
   </si>
   <si>
     <t>28119</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/28119/reqt0064_2005.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/28119/reqt0064_2005.pdf</t>
   </si>
   <si>
     <t>Requeiro, seja oficiado ao Senhor Chefe do Executivo, a fim de que, este interceda junto ao setor competente, no sentido de estudar a possibilidade de podar árvore na Via Tupi, 136 no Jardim Santa Mônica - neste município.</t>
   </si>
   <si>
     <t>28120</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/28120/reqt0065_2005.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/28120/reqt0065_2005.pdf</t>
   </si>
   <si>
     <t>Requeiro, ouvido o Plenário, nos termos do artigo 163, inciso VIII, do Regimento Interno desta Casa Legislativa, seja oficiado ao Excelentíssimo Senhor Prefeito, a fim de que este interceda junto à Casa dos Conselhos, no sentido de encaminhar à Comissão de Fiscalização das Entidades do Terceiro Setor, subvencionadas por este município, desta Câmara Municipal, nome endereço e atividade de cada Organização não Governamental (ONGs) existente neste município.</t>
   </si>
   <si>
     <t>28121</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/28121/reqt0066_2005.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/28121/reqt0066_2005.pdf</t>
   </si>
   <si>
     <t>Requeiro ao Senhor Chefe do Executivo, seja oficiado junto ao setor competente da possibilidade de aumentar ônibus, nos horários de pico, a linha 06 que liga Barueri - Parque Imperial e a Linha 17 que liga Jardim Líbano - Via Mutinga - neste município.</t>
   </si>
   <si>
     <t>28126</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/28126/reqt0067_2005.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/28126/reqt0067_2005.pdf</t>
   </si>
   <si>
     <t>Requeiro ao Senhor Chefe do Executivo, seja oficiado junto ao setor competente da possibilidade na mudança de local de banco reserva do Campo de Futebol de Silveira, para o meio da lateral do campo.</t>
   </si>
   <si>
     <t>28128</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/28128/reqt0068_2005.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/28128/reqt0068_2005.pdf</t>
   </si>
   <si>
     <t>Requeiro ao Sr. Chefe do Executivo, se digne S.Exa., oficiar ao setor Competente quanto a possibilidade de providenciar a relação dos trabalhadores que participaram do Proad (programa de auxilio ao desempregado de Barueri) das ultimas três turmas e da turma atual.</t>
   </si>
   <si>
     <t>28129</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/28129/reqt0069_2005.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/28129/reqt0069_2005.pdf</t>
   </si>
   <si>
     <t>Requeiro, ouvido o Plenário, nos termos do artigo 163, inciso VIII, do Regimento interno desta Casa Legislativa e artigo 79, inciso VI da LOMB, seja oficiado ao Excelentíssimo Senhor Prefeito, a fim de que este interceda junto ao Departamento Competente o envio de cópia do contrato de concessão do Serviço Público de Transporte Coletivo Urbano outorgado à Empresa BB Transporte e Turismo, bem como, informação a respeito da situação processual da ação movida por esta empresa contra o Município de Barueri, a fim de suspender os efeitos da Lei Municipal n° 1.240/2001, com o envio de cópias das peças processuais.</t>
   </si>
   <si>
     <t>28131</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/28131/reqt0070_2005.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/28131/reqt0070_2005.pdf</t>
   </si>
   <si>
     <t>Requeiro ao Senhor Chefe do Executivo, seja oficiado junto ao setor competente da possibilidade na manutenção da iluminação sito a Rua Guimarães Rosa entre os n°s 252 e 254, no Bairro do Jardim Audir, neste município.</t>
   </si>
   <si>
     <t>28132</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/28132/reqt0071_2005.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/28132/reqt0071_2005.pdf</t>
   </si>
   <si>
     <t>Requeiro ao Senhor Chefe do Executivo, seja oficiado junto ao setor competente da possibilidade na manutenção da iluminação, bem como a mudança do relógio da viela localizada a Rua Dora altura do n° 360 com a Rua Lucia altura do n° 208, no Bairro do Parque dos Camargos - neste município.</t>
   </si>
   <si>
     <t>28133</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/28133/reqt0072_2005.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/28133/reqt0072_2005.pdf</t>
   </si>
   <si>
     <t>Requeiro a S.Exa., seja oficiado junto ao setor competente da possibilidade de colocar gradil de proteção móvel, nas gavetas do cemitério municipal de Barueri, - neste município.</t>
   </si>
   <si>
     <t>28134</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/28134/reqt0073_2005.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/28134/reqt0073_2005.pdf</t>
   </si>
   <si>
     <t>REFERENTE AO PROCESSO 739/05</t>
   </si>
   <si>
     <t>28136</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/28136/reqt0074_2005.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/28136/reqt0074_2005.pdf</t>
   </si>
   <si>
     <t>Requeiro seja oficiado ao Senhor Chefe do Executivo, que se digne S.Exa., a solicitar a Secretaria de Projetos e Construções em caráter de urgência a vistoria e posterior emissão do laudo Técnico para avaliação de suposta infiltração de água na Rua Mar Negro defronte ao n° 262 em frente ao n° 04 da Rua Recanto Infantil - Jd. Reginalice.</t>
   </si>
   <si>
     <t>28137</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/28137/reqt0075_2005.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/28137/reqt0075_2005.pdf</t>
   </si>
   <si>
     <t>Requeiro ao Senhor Chefe do Executivo, que se digne S.Exa., a oficiar o comandante do 20° Batalhão da Policia Militar do Estado de São Paulo para que o mesmo verifique a possibilidade de aumentar o Policiamento no Jd. Belval. Jd. Itaquiti, Vila Nova e Jd. Maria Cristina.</t>
   </si>
   <si>
     <t>28138</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/28138/reqt0076_2005.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/28138/reqt0076_2005.pdf</t>
   </si>
   <si>
     <t>Requeiro ao Senhor Chefe do Executivo, seja oficiado junto ao setor competente da possibilidade de instalar um ponto de ônibus sentido Centro - Bairro - na entrada do Jardim Silveira, enfrente a Rua Paraguassu no Bairro do Jardim Alberto, neste município.</t>
   </si>
   <si>
     <t>28139</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/28139/reqt0077_2005.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/28139/reqt0077_2005.pdf</t>
   </si>
   <si>
     <t>Requeiro ao Senhor Chefe do Executivo, seja oficiado junto ao setor competente da possibilidade, acrescentar uma linha de ônibus, com itinerário subindo a Av. Brigadeiro Manoel Rodrigues Jordão - no bairro do Jardim Silveira no sentido - Lapa -São Paulo - Bairro do Vale do Sol - neste município.</t>
   </si>
   <si>
     <t>28140</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/28140/reqt0078_2005.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/28140/reqt0078_2005.pdf</t>
   </si>
   <si>
     <t>Requeiro ao Senhor Chefe do Executivo, seja oficiado junto ao setor competente na limpeza e reabertura da Rua Guilherme de Almeida, a qual é continuação a Rua Ricardo Reis, existente no Bairro do Jardim Santa Mônica, neste município.</t>
   </si>
   <si>
     <t>28141</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/28141/reqt0079_2005.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/28141/reqt0079_2005.pdf</t>
   </si>
   <si>
     <t>Requeiro, seja oficiado ao Chefe do Executivo Sr. Rubens Furlan para que se digne S.Exa., a estudar a possibilidade de criar o Conselho Municipal dos Direitos da Mulher em nossa Cidade.</t>
   </si>
   <si>
     <t>28143</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/28143/reqt0080_2005.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/28143/reqt0080_2005.pdf</t>
   </si>
   <si>
     <t>Requeiro, seja oficiado ao Senhor Chefe do Executivo, a fim de que, este interceda junto a companhia de ônibus Benfica Turismo, no sentido de estudar a possibilidade de aumentar o número de ônibus que faz a linha Jardim Gabriela - neste município.</t>
   </si>
   <si>
     <t>28144</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/28144/reqt0081_2005.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/28144/reqt0081_2005.pdf</t>
   </si>
   <si>
     <t>Requeiro, seja oficiado ao Senhor Chefe do Executivo, a fim de que, este interceda junto ao setor competente, no sentido de estudar a possibilidade de construção de área de lazer no Conjunto Habitacional Santa Mônica - Parque dos Camargos - neste município.</t>
   </si>
   <si>
     <t>28150</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/28150/reqt0082_2005.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/28150/reqt0082_2005.pdf</t>
   </si>
   <si>
     <t>Requeiro seja oficiado ao Senhor Chefe do Executivo que se digne S.Exa., a solicitar a Secretaria de Projetos e Construções a emissão de um Laudo Técnico para valiar um muro localizado à Rua Olavo Bilac n° 5 (oficial) - Jd. Belval.</t>
   </si>
   <si>
     <t>28152</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/28152/reqt0083_2005.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/28152/reqt0083_2005.pdf</t>
   </si>
   <si>
     <t>Requeiro ao Senhor Chefe do Executivo, seja oficiado a Telefônica S/A no sentido que seja instalado um telefone público comunitário na Avenida Mina n° 28 - Jardim Julio.</t>
   </si>
   <si>
     <t>28156</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/28156/reqt0084_2005.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/28156/reqt0084_2005.pdf</t>
   </si>
   <si>
     <t>Requeiro ao Senhor Chefe do Executivo, seja oficiado a Telefônica S/A no sentido que seja instalado um telefone público comunitário na Rua Alagoinha n° 1286 - Jardim Mutinga.</t>
   </si>
   <si>
     <t>28158</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/28158/reqt0085_2005.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/28158/reqt0085_2005.pdf</t>
   </si>
   <si>
     <t>Requeiro ao Senhor Chefe do Executivo, seja oficiado junto ao setor competente da possibilidade na remoção da boca de lobo existente a Rua Urania enfrente ao n° 731 no Bairro do Jardim Gabriela - Parque Viana neste município.</t>
   </si>
   <si>
     <t>28159</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/28159/reqt0086_2005.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/28159/reqt0086_2005.pdf</t>
   </si>
   <si>
     <t>Requeiro ao Senhor Chefe do Executivo, seja oficiado junto ao setor competente da possibilidade de canalizar o córrego existente as Av. Córrego Laranja Azeda no Bairro do Jardim Silveira - neste município, bem como a instalação de uma ciclovia.</t>
   </si>
   <si>
     <t>28160</t>
   </si>
   <si>
     <t>87</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/28160/reqt0087_2005.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/28160/reqt0087_2005.pdf</t>
   </si>
   <si>
     <t>Requeiro, nos termos regimentais, seja oficiado à Telefônica - Telecomunicações de São Paulo S/A, quanto à necessidade de realizar reparos na rede externa de telefone da Rua Barcelona, em frente ao número 48, no bairro Vale do Sol, neste município.</t>
   </si>
   <si>
     <t>28161</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/28161/reqt0088_2005.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/28161/reqt0088_2005.pdf</t>
   </si>
   <si>
     <t>Requeiro, nos termos regimentais, seja oficiado ao Senhor Chefe do Executivo, Dr. Rubens Furlan, se digne Sua Excelência, interceder junto à Eletropaulo Metropolitana Eletricidade de São Paulo S/A, a fim de que realize reparos na fiação elétrica do Poste n° BAR/6/479, em frente ao número 48, da Rua Barcelona, no bairro Vale do Sol, neste município.</t>
   </si>
   <si>
     <t>28163</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/28163/reqt0089_2005.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/28163/reqt0089_2005.pdf</t>
   </si>
   <si>
     <t>Requeiro, seja oficiado ao Senhor Chefe do Executivo, para que se digne S.Exa., a oficiar a Secretaria do Meio Ambiente para efetuar o corte da Árvore existente à Rua Ásia próximo ao n° 185, na Praça dos Sonhos - Jd. Audir.</t>
   </si>
   <si>
     <t>28165</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/28165/reqt0090_2005.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/28165/reqt0090_2005.pdf</t>
   </si>
   <si>
     <t>Requeiro, ao Senhor Chefe do Executivo, se digne S.Exa., que seja oficiado ao departamento competente quanto a possibilidade de reformar a viela que faz ligação da Rua Prudente de Moraes, n° 21 para a Rua Getúlio Vargas, ligando os bairros do Jardim Belval e Jardim Maria Cristina - Barueri.</t>
   </si>
   <si>
     <t>28166</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/28166/reqt0091_2005.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/28166/reqt0091_2005.pdf</t>
   </si>
   <si>
     <t>Requeiro, ao Senhor Chefe do Executivo, se digne S.Exa., que seja oficiado ao departamento competente quanto a possibilidade de reformar a viela que faz ligação da Avenida Itaqui, n° 738 - Jardim Belval - Barueri.</t>
   </si>
   <si>
     <t>28194</t>
   </si>
   <si>
     <t>92</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/28194/reqt0092_2005.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/28194/reqt0092_2005.pdf</t>
   </si>
   <si>
     <t>Requeiro, ao Senhor Chefe do Executivo, se digne S.Exa., que seja oficiado ao departamento competente quanto a possibilidade de reformar a viela da Avenida Itaqui, n° 824 - Jardim Belval - Barueri.</t>
   </si>
   <si>
     <t>28195</t>
   </si>
   <si>
     <t>93</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/28195/reqt0093_2005.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/28195/reqt0093_2005.pdf</t>
   </si>
   <si>
     <t>Requeiro, à mesa, na forma regimental, seja oficiado ao Sr. Chefe do Executivo se digne S.Exa., Sr. Rubens Furlan, solicitando providências junto ao órgão competente a fim de efetuar a colocação de alguns metros de proteção sobre a margem do Rio Cotia, no final da Av. Bariloche com a Rua Ipanema, no Jardim Maria Helena, neste município.</t>
   </si>
   <si>
     <t>28196</t>
   </si>
   <si>
     <t>94</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/28196/reqt0094_2005.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/28196/reqt0094_2005.pdf</t>
   </si>
   <si>
     <t>Requeiro, seja oficiado ao Chefe do Executivo, que se digne S.Exa., a solicitar a Secretaria Serviços Municipais a colocação de aproximadamente 200m² de asfalto nos fundos dos blocos 04 e 05, localizados na Rua Ilhabela, 123 no Jardim Maria Cristina.</t>
   </si>
   <si>
     <t>28197</t>
   </si>
   <si>
     <t>95</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/28197/reqt0095_2005.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/28197/reqt0095_2005.pdf</t>
   </si>
   <si>
     <t>Requeiro, nos termos regimentais que seja oficiado ao Chefe do Executivo, para que se digne S.Exa., A interceder junto ao Governador de Estado de São Paulo Dr. Geraldo Alckmin para implantar em nossa cidade o IML - Instituto Médico Legal.</t>
   </si>
   <si>
     <t>28198</t>
   </si>
   <si>
     <t>96</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/28198/reqt0096_2005.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/28198/reqt0096_2005.pdf</t>
   </si>
   <si>
     <t>Requeiro, seja oficiado, com urgência ao Senhor do Executivo, para que se digne S.Exa., a oficiar a Secretaria de Vigilância Sanitária para efetuar Desratização em terrenos vazios existentes na Rua 25 de Janeiro, no Jardim Belval.</t>
   </si>
   <si>
     <t>28199</t>
   </si>
   <si>
     <t>97</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/28199/reqt0097_2005.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/28199/reqt0097_2005.pdf</t>
   </si>
   <si>
     <t>Requeiro seja oficiado ao Senhor Chefe do Executivo para que S.Exa., se digne a solicitar ao Secretario de Projetos e Construções José Tadeu dos Santos, para avaliar e posteriormente efetuar uma melhoria no Greide da Avenida Bariloche no Jd. Maria Helena.</t>
   </si>
   <si>
     <t>28202</t>
   </si>
   <si>
     <t>98</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/28202/reqt0098_2005.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/28202/reqt0098_2005.pdf</t>
   </si>
   <si>
     <t>Requeiro, ao Senhor Chefe do Executivo, se digne S.Exa., oficiar aos órgãos competente, quanto à possibilidade da implantação de rede de esgoto na Avenida Henrique Gonçalves Baptista entre os n°s 1551 ao n° 1662 - Jardim Belval - Barueri.</t>
   </si>
   <si>
     <t>28203</t>
   </si>
   <si>
     <t>99</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/28203/reqt0099_2005.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/28203/reqt0099_2005.pdf</t>
   </si>
   <si>
     <t>Requeiro, ao Senhor C hefe do Executivo, se digne S.Exa., oficiar aos órgãos competentes, quanto à possibilidade da implantação de rede de esgoto na Rua Julio Prestes n° 245 até o Conjunto Habitacional Maria Cristina - Jardim Belval Barueri.</t>
   </si>
   <si>
     <t>28204</t>
   </si>
   <si>
     <t>100</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/28204/reqt0100_2005.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/28204/reqt0100_2005.pdf</t>
   </si>
   <si>
     <t>Requeiro, ao Senhor Chefe do Executivo, se digne S.Exa., oficiar aos órgãos competentes, quanto à possibilidade da implantação de rede de esgoto na Rua Ilha Comprida, n° 11 ao n° 41 - Jardim Maria Cristina - Barueri.</t>
   </si>
   <si>
     <t>28236</t>
   </si>
   <si>
     <t>101</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/28236/reqt0101_2005.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/28236/reqt0101_2005.pdf</t>
   </si>
   <si>
     <t>Requeiro, ao Senhor Chefe do Executivo, se digne S.Exa., oficiar aos órgãos competentes, quanto à possibilidade da implantação de rede de esgoto na Rua Fernando de Noronha, n° 07 -PMB 65 ao n° 18 - Jardim Maria Cristina - Barueri.</t>
   </si>
   <si>
     <t>28237</t>
   </si>
   <si>
     <t>102</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/28237/reqt0102_2005.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/28237/reqt0102_2005.pdf</t>
   </si>
   <si>
     <t>Requeiro, ao Senhor Chefe do Executivo, seja oficiado junto a Telefônica Telecomunicações de São Paulo S/A Telesp., da possibilidade na instalação de um orelhão interno para a 1ª CIA .D.P. localizada a Av. do Exercito Brasileiro no Bairro do Jardim Audir - neste município.</t>
   </si>
   <si>
     <t>28239</t>
   </si>
   <si>
     <t>103</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/28239/reqt0103_2005.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/28239/reqt0103_2005.pdf</t>
   </si>
   <si>
     <t>Requeiro ao Senhor Chefe do Executivo, seja oficiado junto ao setor competente da possibilidade na instalação de 2 (dois) bebedouros para a 1ª D;P., localizado a Av. do Exercito Brasileiro no Bairro do Jardim Audir - neste município.</t>
   </si>
   <si>
     <t>28240</t>
   </si>
   <si>
     <t>104</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/28240/reqt0104_2005.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/28240/reqt0104_2005.pdf</t>
   </si>
   <si>
     <t>Requeiro, seja oficiado ao Senhor Chefe do Executivo, a fim de que, este interceda jun to ao setor competente, no sentido de estudar a possibilidade de cobrir as quadras de esportes da Rua Ponte das Pedras, altura do n° 28 - Vila Ceres - neste município.</t>
   </si>
   <si>
     <t>28244</t>
   </si>
   <si>
     <t>105</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/28244/reqt0105_2005.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/28244/reqt0105_2005.pdf</t>
   </si>
   <si>
     <t>Requeiro, seja oficiado ao Senhor Chefe do Executivo, a fim de que, este interceda junto ao setor competente, no sentido de estudar a possibilidade de canalização de esgoto na Rua Imbuia - Parque Viana - neste município.</t>
   </si>
   <si>
     <t>28246</t>
   </si>
   <si>
     <t>106</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/28246/reqt0106_2005.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/28246/reqt0106_2005.pdf</t>
   </si>
   <si>
     <t>Requeiro, seja oficiado ao Senhor Chefe do Executivo, a fim de que, este interceda junto ao setor competente, no sentido de estudar a possibilidade de reforma em via de acesso (escadão) na Rua Dulce em frente ao n° 51 - Vila Ceres - neste município.</t>
   </si>
   <si>
     <t>28248</t>
   </si>
   <si>
     <t>107</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/28248/reqt0107_2005.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/28248/reqt0107_2005.pdf</t>
   </si>
   <si>
     <t>Requeiro, à mesa, na forma regimental, seja oficiado ao Sr. Chefe do Executivo se digne S.Exa., Sr. Rubens Furlan, solicitando providências junto ao órgão competente a fim de efetuar a construção de Bocas de Lobo, na Avenida Bariloche, no Jardim Maria Helena, neste município.</t>
   </si>
   <si>
     <t>28249</t>
   </si>
   <si>
     <t>108</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/28249/reqt0108_2005.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/28249/reqt0108_2005.pdf</t>
   </si>
   <si>
     <t>Requeiro seja oficiado ao Senhor Chefe do Executivo para que se digne S.Exa., a contatar a Secretaria competente a fim de efetuar a manutenção do bueiro existente a Rua Deputado Scalamandre Sobrinho próximo ao n° 222 - Jardim Belval.</t>
   </si>
   <si>
     <t>28252</t>
   </si>
   <si>
     <t>109</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/28252/reqt0109_2005.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/28252/reqt0109_2005.pdf</t>
   </si>
   <si>
     <t>Requeiro, seja oficiado ao Senhor Chefe do Executivo, a fim de que, este interceda junto ao setor competente, no sentido de estudar a possibilidade de inclusão de tratamento dentário na UBS do Jardim Audir - neste município.</t>
   </si>
   <si>
     <t>28254</t>
   </si>
   <si>
     <t>110</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/28254/reqt0110_2005.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/28254/reqt0110_2005.pdf</t>
   </si>
   <si>
     <t>Requeiro, seja oficiado ao Senhor Chefe do Executivo, a fim de que este interceda junto ao setor competente, no sentido de estudar a possibilidade de fazer a manutenção e pintura em vias de acesso (escadões) do município - Barueri - SP.</t>
   </si>
   <si>
     <t>28256</t>
   </si>
   <si>
     <t>111</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/28256/reqt0111_2005.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/28256/reqt0111_2005.pdf</t>
   </si>
   <si>
     <t>Requeiro seja retirado de tramitação o Projeto de Lei n ° 52/2005 de minha autoria, que "dispõe sobre a obrigatoriedade das Entidades e Instituições  que recebem recursos da Prefeitura de encaminharem Balancetes mensais à Câmara Municipal e dá outras providências'', para reestudo.</t>
   </si>
   <si>
     <t>28257</t>
   </si>
   <si>
     <t>112</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/28257/reqt0112_2005.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/28257/reqt0112_2005.pdf</t>
   </si>
   <si>
     <t>Requeiro ao Senhor Chefe do Executivo, seja oficiado junto ao setor competente de autorizar abertura dos sanitários público no período de 24 hortas, localizado na Rodoviária do Jardim Silveira - neste município.</t>
   </si>
   <si>
     <t>28258</t>
   </si>
   <si>
     <t>113</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/28258/reqt0113_2005.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/28258/reqt0113_2005.pdf</t>
   </si>
   <si>
     <t>Requeiro ao Sen hor Chefe do Executivo, seja oficiado junto ao setor competente na cobertura da Quadra da GCMB - Guarda Civil Municipal de Barueri localizada à Rua da Prata n° 565 no Bairro da Boa Vista -neste município.</t>
   </si>
   <si>
     <t>28261</t>
   </si>
   <si>
     <t>114</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/28261/reqt0114_2005.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/28261/reqt0114_2005.pdf</t>
   </si>
   <si>
     <t>Requeiro ao Senhor Chefe do Executivo, seja oficiado junto a Eletropaulo Metropolitana Eletricidade de São Paulo S/A, da possibilidade na iluminação sito a Av. Marginal Esquerda do Rio Tiete que inicia no Jardim dos Camargos até Jardim Tupancy - neste município.</t>
   </si>
   <si>
     <t>28263</t>
   </si>
   <si>
     <t>115</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/28263/reqt0115_2005.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/28263/reqt0115_2005.pdf</t>
   </si>
   <si>
     <t>Requeiro, ouvido o Plenário, nos termos do artigo 163, inciso VIII, do Regimento Interno desta Casa Legislativa e artigo 79, inciso VI LOMB, seja oficiado ao Excelentíssimo Senhor Prefeito, a fim de que este interceda junto ao Departamento Competente o envio de informação a respeito da existência do interesse do Executivo Municipal em denunciar o contrato de concessão realizado junto a SABESP, tendo em vista que deve ser expedido decreto denunciando o contrato seis meses antes do termo final, sob pena de prorrogação automática do ajuste.</t>
   </si>
   <si>
     <t>28265</t>
   </si>
   <si>
     <t>116</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/28265/reqt0116_2005.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/28265/reqt0116_2005.pdf</t>
   </si>
   <si>
     <t>Requeiro, seja oficiado, ao Senhor Chefe do Executivo, para que se digne S.Exa., a solicitar ao Demutran para que efetue a retirada ou mudança local da lombada existente na Alameda Pica - Pau defronte ao n° 129 morada dos Pássaros - Aldeia da Serra.</t>
   </si>
   <si>
     <t>28360</t>
   </si>
   <si>
     <t>117</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/28360/reqt0117_2005.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/28360/reqt0117_2005.pdf</t>
   </si>
   <si>
     <t>Requeiro ao Sr. Chefe do Executivo, que se digne S.Exa., a oficiar as Secretarias competentes para efetuarem vistoria na área livre situada na Rua Deputado Scalamandré Sobrinho na residência de n° 97, Jardim Belval. As fotos que envio anexo poupam palavras, a situação é de extremo perigo</t>
   </si>
   <si>
     <t>28363</t>
   </si>
   <si>
     <t>118</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/28363/reqt0118_2005.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/28363/reqt0118_2005.pdf</t>
   </si>
   <si>
     <t>Requeiro, seja oficiado ao Sr. Nelson Marques Brasão Jr. Gerente do Setor Telefonia Pública, quanto a possibilidade de instalar um telefone público comunitário pequeno, na Rua Amélia n° 319, Parque dos Camargos, dentro do bar do Sr. Antonio Valente Figueiredo.</t>
   </si>
   <si>
     <t>28366</t>
   </si>
   <si>
     <t>119</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/28366/reqt0119_2005.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/28366/reqt0119_2005.pdf</t>
   </si>
   <si>
     <t>Requeiro ao Sr. Chefe do Executivo, se digne S.Exa., oficiar à Eletropaulo quanto a possibilidade de efetuar a troca da lâmpada no poste de numeração BAR 11/448 localizado, na Rua Araras, frente ao número - 422 - Jardim Califórnia - neste município.</t>
   </si>
   <si>
     <t>28367</t>
   </si>
   <si>
     <t>120</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/28367/reqt0120_2005.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/28367/reqt0120_2005.pdf</t>
   </si>
   <si>
     <t>Requeiro à Mesa, na forma regimental, seja oficiado o Prefeito Municipal, se digne S.Exa., Dr. Rubens Furlan, no sentido de interceder junto ao órgão competente para a colocação de placas indicativas "CORREIOS'', da saída da Rodovia Castelo Branco, até as proximidades.</t>
   </si>
   <si>
     <t>28368</t>
   </si>
   <si>
     <t>121</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/28368/reqt0121_2005.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/28368/reqt0121_2005.pdf</t>
   </si>
   <si>
     <t>Requeiro à Mesa, na forma regimental, seja oficiado o Prefeito Municipal, se digne S.Exa., Dr. Rubens Furlan, no sentido de viabilizar um Projeto para legalização de áreas, desdobrando terrenos de qualquer medida Somente para loteamentos concluídos de forma irregular, nas denominadas áreas ZEIS -Zonas Especiais e Interesse Social, já com base num instrumento do Plano Diretor, recentemente aprovado pelo Legislativo.</t>
   </si>
   <si>
     <t>28370</t>
   </si>
   <si>
     <t>122</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/28370/reqt0122_2005.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/28370/reqt0122_2005.pdf</t>
   </si>
   <si>
     <t>Requeiro, seja oficiado ao Governador do Estado de São Paulo, o senhor Geraldo Alckmin, no sentido de estudar à possibilidade de instalar um quiosque da farmácia Dose Certa na estação metropolitana de trem '' Barueri" no Centro de Barueri.</t>
   </si>
   <si>
     <t>28374</t>
   </si>
   <si>
     <t>123</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/28374/reqt0123_2005.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/28374/reqt0123_2005.pdf</t>
   </si>
   <si>
     <t>Requeiro, seja oficiado ao Senhor Chefe do Executivo, a fim de que, este interceda junto ao setor competente, no sentido de estudar a possibilidade de " Instalação de semáforo'' na altura da alameda Rio Negro com Alameda Tocantins em Alphaville - Barueri - SP.</t>
   </si>
   <si>
     <t>28378</t>
   </si>
   <si>
     <t>124</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/28378/reqt0124_2005.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/28378/reqt0124_2005.pdf</t>
   </si>
   <si>
     <t>Requeiro, seja oficiado ao Ministro da Previdência Social - Excelentíssimo Senhor Nelson Machado, no sentido de informar a esta Casa de Leis, quais as razões que motivam os maus tratos e descasos, dessa instituição, no atendimento aos contribuintes, que mesmo doentes e debilitados, dormem e se alimentam nas filas, em busca de seus direitos. Que do deliberado, dê-se ciência ao Excelentíssimo Presidente da República Senhor Luiz Inácio Lula da Silva, à Gerente Executiva da Agência do INSS de Osasco, Senhora Sandra Margareth Moreira da Cunha Cavalcante, à Chefe de Agência do Posto do INSS localizado no Jardim Silveira - Barueri, Senhora Maria de Fátima Batista Marques e ao Excelentíssimo Prefeito de Barueri Senhor Rubens Furlan.</t>
   </si>
   <si>
     <t>28381</t>
   </si>
   <si>
     <t>125</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/28381/reqt0125_2005.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/28381/reqt0125_2005.pdf</t>
   </si>
   <si>
     <t>Requeiro à Mesa, na forma regimental, que seja oficiado o Chefe do Executivo, se digne S.Exa., Dr. Rubens Furlan, interceder junto ao órgão competente, para o fornecimento de dados dos Imóveis inscritos sob os números: 23213.14.98.0001, Rua Niterói, Jd. Maria Helena e 23253.00.93.0001, Av. Aníbal Correia. Pq. Viana, que se fazem necessário para interpor processo de USUCAPIÃO COLETIVO.</t>
   </si>
   <si>
     <t>28389</t>
   </si>
   <si>
     <t>126</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/28389/reqt0126_2005.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/28389/reqt0126_2005.pdf</t>
   </si>
   <si>
     <t>Requeiro ao Senhor Chefe do Executivo, que se digne S.Exa., a notificar a secretaria competente em caráter de urgência a fim de solicitar a fiscalização em toda extensão da Estrada Dr. Yojiro Takaoka, trecho sob jurisdição desta Prefeitura para PROIBIR a colocação de Placas, Faixas e Outdoors que não sejam autorizados, inclusive removendo os mesmos e notificando seus autores.</t>
   </si>
   <si>
     <t>28392</t>
   </si>
   <si>
     <t>127</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/28392/reqt0127_2005.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/28392/reqt0127_2005.pdf</t>
   </si>
   <si>
     <t>Requeiro ao Sr. Chefe do Executivo que se digne S.Exa., a oficiar a SABESP - Saneamento Básico do Estado de São Paulo para obter informações quanto ao procedimento utilizado para atendimento ao público na Agência de Barueri.</t>
   </si>
   <si>
     <t>28396</t>
   </si>
   <si>
     <t>128</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/28396/reqt0128_2005.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/28396/reqt0128_2005.pdf</t>
   </si>
   <si>
     <t>Requeiro ao Sr. Chefe do Executivo, se digne S.Exa., oficiar à Eletropaulo quanto a possibilidade de efetuar a poda de uma arvore, localizado na Rua José Carlos Pace, n° 141 - Jardim São Luiz - neste município.</t>
   </si>
   <si>
     <t>28399</t>
   </si>
   <si>
     <t>129</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/28399/reqt0129_2005.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/28399/reqt0129_2005.pdf</t>
   </si>
   <si>
     <t>Requeiro, seja oficiado ao Senhor Chefe do Executivo para que se digne S.Exa., estudar a possibilidade de viabilizar juntamente com a Secretaria de Educação projeto para implantar, na rede escolar o Teste de Avaliação Pedagógica para detectar a Dislexia nos alunos do ensino fundamental.</t>
   </si>
   <si>
     <t>28402</t>
   </si>
   <si>
     <t>130</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/28402/reqt0130_2005.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/28402/reqt0130_2005.pdf</t>
   </si>
   <si>
     <t>Requeiro ao Sr. Chefe do Executivo, se digne S.Exa., oficiar á Sabesp quanto a possibilidade de efetuar a prolongamento da rede de água da viela sito à Rua Manoel Boava - Vila Universal - neste município.</t>
   </si>
   <si>
     <t>28404</t>
   </si>
   <si>
     <t>131</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/28404/reqt0131_2005.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/28404/reqt0131_2005.pdf</t>
   </si>
   <si>
     <t>Requeiro ao Senhor Chefe do Executivo, seja oficiado junto ao setor competente da possibilidade na manutenção e reparo no sentido da retirada da mureta e gramado, bem como no local fazer um cimentado da praça localizado a Av. Brigadeiro Manoel Henrique Jordão com a Rua Benedito de Paula Marcondes no Bairro do Jardim Silveira - neste município.</t>
   </si>
   <si>
     <t>28405</t>
   </si>
   <si>
     <t>132</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/28405/reqt0132_2005.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/28405/reqt0132_2005.pdf</t>
   </si>
   <si>
     <t>Requeiro à mesa, na forma regimental, seja oficiado o Chefe do Executivo, se digne S.Exa., Dr. Rubens Furlan, oficiar à Sabesp Companhia de Saneamento Básico do Estado de São Paulo, quanto a necessidade de um prolongamento da Rede de Água na Viela da Rua Niterói, 159, Jd. Maria Helena, neste município.</t>
   </si>
   <si>
     <t>28410</t>
   </si>
   <si>
     <t>133</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/28410/reqt0133_2005.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/28410/reqt0133_2005.pdf</t>
   </si>
   <si>
     <t>Requeiro à Mesa, na forma regimental, seja oficiado o Chefe do Executivo, se digne S. Exa., Dr. Rubens Furlan, solicitando interceder junto ao setor competente para a construção de 30 mts de pavimento asfáltico, guias e sarjetas, no final da Rua Goiabeira, Parque Viana, neste município.</t>
   </si>
   <si>
     <t>28412</t>
   </si>
   <si>
     <t>134</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/28412/reqt0134_2005.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/28412/reqt0134_2005.pdf</t>
   </si>
   <si>
     <t>Requeiro ao Sr. Chefe do Executivo, que se digne S.Exa., a oficiar a Secretaria de Serviços Municipais a fim de efetuar correção em colocação de placa na praça dos sonhos - no Jardim Audir.</t>
   </si>
   <si>
     <t>28413</t>
   </si>
   <si>
     <t>135</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/28413/reqt0135_2005.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/28413/reqt0135_2005.pdf</t>
   </si>
   <si>
     <t>Requeiro ao Sr. Chefe do Executivo, que se digne S.Exa., a oficiar a Direção da Empresa de Correios e Telégrafos a fim de instalar uma Agência ou efetuar convênio com algum estabelecimento comercial no Bairro do Jardim Belval.</t>
   </si>
   <si>
     <t>28414</t>
   </si>
   <si>
     <t>136</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/28414/reqt0136_2005.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/28414/reqt0136_2005.pdf</t>
   </si>
   <si>
     <t>Requeiro ao Sr. Chefe do Executivo, que se digne S.Exa., a oficiar a Diretoria do Banco Bradesco S/A para instalar uma unidade de atendimento no Jardim Belval.</t>
   </si>
   <si>
     <t>28418</t>
   </si>
   <si>
     <t>137</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/28418/reqt0137_2005.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/28418/reqt0137_2005.pdf</t>
   </si>
   <si>
     <t>Requeiro ao Sr. Chefe do Executivo que se digne S.Exa., a oficiar a Diretoria da Caixa Econômica Federal a fim de viabilizar estudo para a liberação de Concessão de uma Casa Lotérica para se instalar no Jardim Belval.</t>
   </si>
   <si>
     <t>28422</t>
   </si>
   <si>
     <t>138</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/28422/reqt0138_2005.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/28422/reqt0138_2005.pdf</t>
   </si>
   <si>
     <t>Requeiro ao Sr. Chefe do Executivo que se digne S.Exa., a oficiar em caráter de urgência interceder junto a COOPERAUB -Cooperativa dos Motoristas de Transportes Autônomos de Barueri para que seja implantado, ou, caso já exista uma planilha de manutenção periódica em todos os veículos que transportam alunos em nosso município.</t>
   </si>
   <si>
     <t>28423</t>
   </si>
   <si>
     <t>139</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/28423/reqt0139_2005.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/28423/reqt0139_2005.pdf</t>
   </si>
   <si>
     <t>Requeiro, seja oficiado ao Senhor Chefe do Executivo, a fim de que este interceda junto ao setor competente, no sentido de estudar a possibilidade de '' Remoção de Poste" na estrada Velha de Itapevi, altura do n° 3.740 - Jardim Paulista - Barueri - SP.</t>
   </si>
   <si>
     <t>28426</t>
   </si>
   <si>
     <t>140</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/28426/reqt0140_2005.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/28426/reqt0140_2005.pdf</t>
   </si>
   <si>
     <t>Requeiro, seja oficiado ao Senhor Chefe do Executivo, a fim de que este interceda junto ao setor competente, no sentido de estudar a possibilidade de '' Iluminação Pública" em toda extensão da área de lazer - sito a Av. dos Exércitos - Jardim Silveira - Barueri -SP.</t>
   </si>
   <si>
     <t>28461</t>
   </si>
   <si>
     <t>141</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/28461/reqt0141_2005.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/28461/reqt0141_2005.pdf</t>
   </si>
   <si>
     <t>Requeiro, seja oficiado ao Senhor Chefe do Executivo, a fim de que, este interceda junto ao setor competente, no sentido de estudar a possibilidade de '' construção de via de acesso" que ligue a Avenida Brigadeiro R. Jordão (altura da Kolping) com a Rua Marcos Marcondes - Jardim Audir - Barueri - SP.</t>
   </si>
   <si>
     <t>28463</t>
   </si>
   <si>
     <t>142</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/28463/reqt0142_2005.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/28463/reqt0142_2005.pdf</t>
   </si>
   <si>
     <t>Requeiro ao Sr. Chefe do Executivo, se digne S.Exa., oficiar a Sabesp quanto a possibilidade de providenciar a modificação do projeto de abastecimento de água, na Rua Santa Cruz do Arari - Jardim Califórnia - neste município.</t>
   </si>
   <si>
     <t>28466</t>
   </si>
   <si>
     <t>143</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/28466/reqt0143_2005.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/28466/reqt0143_2005.pdf</t>
   </si>
   <si>
     <t>Requeiro ao Sr. Chefe do Executivo, que se digne S.Exa., a oficiar a Eletropaulo Metropolitana a efetuar troca de lâmpadas na Rua Abel defronte ao n° 56 no Jardim São Pedro.</t>
   </si>
   <si>
     <t>28467</t>
   </si>
   <si>
     <t>144</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/28467/reqt0144_2005.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/28467/reqt0144_2005.pdf</t>
   </si>
   <si>
     <t>Requeiro, seja oficiado ao Senhor Chefre do Executivo, a fim de que, este interceda junto ao setor competente, no sentido de estudar a possibilidade de '' recapeamento de asfalto" em toda extensão da Rua Tamisa - Vale do Sol - Barueri- SP.</t>
   </si>
   <si>
     <t>28469</t>
   </si>
   <si>
     <t>145</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/28469/reqt0145_2005.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/28469/reqt0145_2005.pdf</t>
   </si>
   <si>
     <t>Requeiro à mesa, na forma regimental, seja oficiado o Chefe do Executivo, se digne S.Exa., Dr. Rubens Furlan, interceder junto ao órgão competente no sentido de solicitar a mudança de local do portão principal da EMEF Francisco Zacarioto, no Jardim Maria Helena, neste município.</t>
   </si>
   <si>
     <t>28470</t>
   </si>
   <si>
     <t>146</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/28470/reqt0146_2005.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/28470/reqt0146_2005.pdf</t>
   </si>
   <si>
     <t>Requeiro ao Senhor Chefe do Executivo, seja oficiado junto ao setor competente da colocação de placas: Proibido Entrada de Carro de Visitante, no Conjunto Habitacional sito a Rua Fernando de Noronha n° 15 no bairro do Jardim Maria Cristina - neste município.</t>
   </si>
   <si>
     <t>28472</t>
   </si>
   <si>
     <t>147</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/28472/reqt0147_2005.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/28472/reqt0147_2005.pdf</t>
   </si>
   <si>
     <t>Requeiro ao Sr. Chefe do Executivo que se digne S.Exa., a dar cumprimento a Lei Federal n° 10741 de 01 de Outubro de 2003. No fiel cumprimento da lei, ficariam assegurados 5% (cinco por cento) das vagas nos estacionamentos de utilização pública, as quais deverão ser posicionadas de forma a garantir a melhor comodidade ao idoso.</t>
   </si>
   <si>
     <t>28473</t>
   </si>
   <si>
     <t>148</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/28473/reqt0148_2005.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/28473/reqt0148_2005.pdf</t>
   </si>
   <si>
     <t>Requeiro, seja oficiado ao Senhor Chefe do Executivo, a fim de que, este interceda junto ao setor competente, no sentido de estudar a possibilidade de '' cobertura em ponto de ônibus" em frente à escola FIEB na Avenida Andrômeda, 500- Alphaville -SP.</t>
   </si>
   <si>
     <t>28476</t>
   </si>
   <si>
     <t>149</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/28476/reqt0149_2005.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/28476/reqt0149_2005.pdf</t>
   </si>
   <si>
     <t>Requeiro ao Sr. Chefe do Executivo, se digne S.Exa., oficiar à Eletropaulo quanto a possibilidade de colocação de poste de iluminação de na rua da Paz - Jardim Pindorama - neste município.</t>
   </si>
   <si>
     <t>28477</t>
   </si>
   <si>
     <t>150</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/28477/reqt0150_2005.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/28477/reqt0150_2005.pdf</t>
   </si>
   <si>
     <t>Requeiro ao Senhor Chefe do Executivo, seja oficiado junto ao setor competente da retirada de entulho em todas as ruas existentes no Bairro do Jardim Silveira - neste município.</t>
   </si>
   <si>
     <t>28478</t>
   </si>
   <si>
     <t>151</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/28478/reqt0151_2005.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/28478/reqt0151_2005.pdf</t>
   </si>
   <si>
     <t>Requeiro ao Senhor Chefe do Executivo, seja oficiado junto ao setor competente de ser colocado uma caçamba sito a Rua Ricardo Reis enfrente ao n° 441 no Bairro do Jardim Tupã - neste município.</t>
   </si>
   <si>
     <t>28480</t>
   </si>
   <si>
     <t>152</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/28480/reqt0152_2005.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/28480/reqt0152_2005.pdf</t>
   </si>
   <si>
     <t>Requeiro, nos termos do Parágrafo Único do artigo 4º da Resolução 03/2005, prorrogação do prazo, pelo período de seis (seis) meses, para que a Comissão de Assuntos Relevantes possa concluir seus trabalhos.</t>
   </si>
   <si>
     <t>28481</t>
   </si>
   <si>
     <t>153</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/28481/reqt0153_2005.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/28481/reqt0153_2005.pdf</t>
   </si>
   <si>
     <t>Requeiro ao Senhor Chefe do Executivo, seja oficiado junto ao setor competente da possibilidade de ser colocado placa de mão única, sito a Rua Luiz de Camões, no Bairro do Jardim Silveira - neste município.</t>
   </si>
   <si>
     <t>28484</t>
   </si>
   <si>
     <t>154</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/28484/reqt0154_2005.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/28484/reqt0154_2005.pdf</t>
   </si>
   <si>
     <t>Requeiro, seja oficiado ao Senhor Chefe do Executivo, a fim de que, este interceda junto ao setor competente, no sentido de estudar a possibilidade de '' instalar ponto de parada de ônibus " na Av. Henriqueta Mendes Guerra - altura do n° 1.398 - Jardim Belval - Barueri - SP.</t>
   </si>
   <si>
     <t>28485</t>
   </si>
   <si>
     <t>155</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/28485/reqt0155_2005.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/28485/reqt0155_2005.pdf</t>
   </si>
   <si>
     <t>Requeiro, seja oficiado ao Senhor Chefe do Executivo, a fim de que, este interceda junto ao setor competente, no sentido de estudar a possibilidade de '' reforma e iluminação'' na via de acesso localizada na Rua Jambeiro - altura do n° 171 - Jardim Líbano - Barueri - SP.</t>
   </si>
   <si>
     <t>28488</t>
   </si>
   <si>
     <t>156</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/28488/reqt0156_2005.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/28488/reqt0156_2005.pdf</t>
   </si>
   <si>
     <t>Requeiro, seja oficiado ao Senhor Chefe do Executivo, a fim de que, este interceda junto ao setor competente, no sentido de estudar a possibilidade de " construção de calçada'' em toda extensão da Rua Jambeiro - Jardim Líbano - Barueri - SP.</t>
   </si>
   <si>
     <t>28489</t>
   </si>
   <si>
     <t>157</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/28489/reqt0157_2005.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/28489/reqt0157_2005.pdf</t>
   </si>
   <si>
     <t>Requeiro ao Senhor Chefe do Executivo, seja oficiado junto à GCMB - Guarda Civil Municipal de Barueri que seja instalado uma guarita ou um ponto fixo de guarda sito a Estrada Velha de Itapevi, enfrente a rotatória no Bairro do Jardim Paulista - neste município.</t>
   </si>
   <si>
     <t>28491</t>
   </si>
   <si>
     <t>158</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/28491/reqt0158_2005.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/28491/reqt0158_2005.pdf</t>
   </si>
   <si>
     <t>Requeiro ao Senhor Chefe do Executivo, seja oficiado junto ao setor competente na construção de uma lombada sito a Rua Belgrado enfrente ao n° 529 no Bairro do Parque das Nações - Vale do Sol - neste município.</t>
   </si>
   <si>
     <t>28493</t>
   </si>
   <si>
     <t>159</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/28493/reqt0159_2005.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/28493/reqt0159_2005.pdf</t>
   </si>
   <si>
     <t>Requeiro ao Senhor Chefe do Executivo, seja oficiado junto ao setor competente da possibilidade na manutenção e reparo na quadra localizada sito a Av. Presidente Kenedy enfrente ao n° 166 no Bairro do Jardim Audir - neste município.</t>
   </si>
   <si>
     <t>28495</t>
   </si>
   <si>
     <t>160</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/28495/reqt0160_2005.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/28495/reqt0160_2005.pdf</t>
   </si>
   <si>
     <t>Requeiro ao Senhor Chefe do Executivo, seja oficiado junto a Eletropaulo Metropolitana Eletricidade de São Paulo S/C, da possibilidade na Iluminação sito a Av. Córrego Laranja Azeda divisa de Jandira com Jardim Silveira - neste município.</t>
   </si>
   <si>
     <t>28517</t>
   </si>
   <si>
     <t>INDC</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/28517/indc0001_2005.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/28517/indc0001_2005.pdf</t>
   </si>
   <si>
     <t>Indico ao Sr. Chefe do Executivo, se digne S.Exa., interceder junto ao setor competente para que estude a possibilidade de fazer a limpeza do terreno localizado na rua Calil Mohamed Rahal, na extensão frontal entre os números 561 ao nº 729 - Vila São Silvestre - neste município.</t>
   </si>
   <si>
     <t>28520</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/28520/indc0002_2005.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/28520/indc0002_2005.pdf</t>
   </si>
   <si>
     <t>Indico à Mesa, na forma regimental, seja oficiado ao Senhor Chefe do Executivo se digne S.Exa., Sr. Rubens Furlan, pedindo providencias junto ao órgão competente no sentido de construir uma galeria margeando a Rua Foz do Iguaçu no Jd. Maria Helena, neste município.</t>
   </si>
   <si>
     <t>28658</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/28658/indc0003_2005.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/28658/indc0003_2005.pdf</t>
   </si>
   <si>
     <t>Indico à Mesa, na forma regimental, seja oficiado ao Sr. Chefe do Executivo, se digne S.Exa., Sr. Rubens Furlan, solicitando providencias junto ao órgão competente a fim de que se construa Bueiros, em alguns pontos da Av. Bariloche, no Jd. Maria Helena, neste município.</t>
   </si>
   <si>
     <t>28661</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/28661/indc0004_2005.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/28661/indc0004_2005.pdf</t>
   </si>
   <si>
     <t>Indico ao Sr. Chefe do Executivo se digne S.Exa., interceder junto ao órgão competente, para que seja efetuada a Canalização do córrego que faz a captação dos esgotos e águas pluviais das residências da rua 15 de Novembro, entre os nº 84 e o nº 458 - Vila Nova, córrego que fica entre os nº 1398 e nº 1410 da Avenida Henriqueta Mendes Guerra.</t>
   </si>
   <si>
     <t>28673</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/28673/indc0005_2005.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/28673/indc0005_2005.pdf</t>
   </si>
   <si>
     <t>Indico ao Sr. Chefe do Executivo, se digne S.Exa., interceder junto ao órgão competente, para que seja efetuada a continuação do Boulevar Klaiber Cássio de Oliveira, na Avenida Itaqui - Jardim Belval - Barueri.</t>
   </si>
   <si>
     <t>28674</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/28674/indc0006_2005.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/28674/indc0006_2005.pdf</t>
   </si>
   <si>
     <t>Indico ao Sr. Chefe do Executivo, se digne S.Exa., interceder junto ao órgão competente, para que seja efetuada a colocação de guias sarjetas e pavimentação na rua que dá acesso da Rua Prefeito João Vila Lobo Quero, nº 1339 - Jardim Belval, com a Rua Presidente Nilo Peçanha, nº 179 - Jardim Itaquiti - Barueri.</t>
   </si>
   <si>
     <t>28675</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/28675/indc0007_2005.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/28675/indc0007_2005.pdf</t>
   </si>
   <si>
     <t>Indico ao Sr. Chefe do Executivo, se digne S.Exa., interceder junto ao órgão competente, para que seja efetuada a colocação de postes e luminárias completas na ligação que dá acesso da Rua Prefeito João Vila Lobo Quero nº 1339 (Bar 52/1264) Jardim Belval, com a Rua Presidente Nilo Peçanha,nº 179 (Bar 13/402 e Bar 15/402) - Jardim Itaquiti - Barueri.</t>
   </si>
   <si>
     <t>28676</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/28676/indc0008_2005.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/28676/indc0008_2005.pdf</t>
   </si>
   <si>
     <t>Indico ao Sr. Chefe do Executivo, se digne S.Exa., interceder junto ao órgão competente, para que seja construída uma rotatória ou sinalização viária, na Avenida Itaqui, nº 291, esquina com a Rua Oscar Kesselring, frente a EMEF Tarso de Castro - Jardim Belval - Barueri.</t>
   </si>
   <si>
     <t>28677</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/28677/indc0009_2005.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/28677/indc0009_2005.pdf</t>
   </si>
   <si>
     <t>Indico ao Sr. Chefe do Executivo se digne S.Exa., interceder junto ao órgão competente, para que seja efetuada a manutenção na lateral do rio, na Avenida Itaqui, nº 460, próxima à passarela que da acesso para a rua Anchieta - Jardim Belval - Barueri.</t>
   </si>
   <si>
     <t>28678</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/28678/indc0010_2005.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/28678/indc0010_2005.pdf</t>
   </si>
   <si>
     <t>Indico ao Sr. Chefe do Executivo, se digne S.Exa., interceder junto ao órgão competente, para que seja efetuada a sinalização de proibido trafego de caminhões na Rua Epitácio Pessoa, nº 178 com a Rua Olavo Bilac - Jardim Belval.</t>
   </si>
   <si>
     <t>28679</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/28679/indc0011_2005.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/28679/indc0011_2005.pdf</t>
   </si>
   <si>
     <t>Indico ao Chefe do Executivo Exmo, Sr. Rubens Furlan, se digne determinar ao setor competente estudar a possibilidade de construção de uma '' Rotatória" entre as Ruas Manoel Henriqueta Bandeira - altura do nº 149 - com as ruas Vanusa e Britânia - Jardim Audir - Barueri -SP.</t>
   </si>
   <si>
     <t>28680</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/28680/indc0012_2005.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/28680/indc0012_2005.pdf</t>
   </si>
   <si>
     <t>Indico ao Chefe do Executivo Exmo. Sr. Rubens Furlan, se digne determinar ao setor competente estudar a possibilidade de colocação de uma ''cobertura de ponto de ônibus" sito a Rua Manoel Henrique Bandeira em frente ao nº 149 - Jardim Audir - Barueri - SP.</t>
   </si>
   <si>
     <t>28681</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/28681/indc0013_2005.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/28681/indc0013_2005.pdf</t>
   </si>
   <si>
     <t>Indico ao Sr. Chefe do Executivo, se digne S.Exa., interceder junto ao setor competente, fazer um estudo na Rua Rui Gaggine, Engenho Novo, para retornar a ser mão única.</t>
   </si>
   <si>
     <t>28682</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/28682/indc0014_2005.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/28682/indc0014_2005.pdf</t>
   </si>
   <si>
     <t>Indico ao Sr. Chefe do Executivo, se digne sua Excelência, interceder junto ao órgão competente no sentido de fazer com que possa retornar o ponto inicial ( atualmente Rua Zeca no Engenho Novo ) da linha '' B 15 Engenho Novo/ Vale do Sol e Engenho Novo/ Jardim Mutinga" para a Rua Capricórnio em Santana de Parnaíba.</t>
   </si>
   <si>
     <t>28683</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/28683/indc0015_2005.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/28683/indc0015_2005.pdf</t>
   </si>
   <si>
     <t>Indico ao Sr. Chefe do Executivo, se digne sua Excelência interceder junto ao setor competente, estudar a possibilidade de efetuar reparos na galeria de águas pluviais do escadão da Rua Deputado Scalamandré Sobrinho, altura do número 33 (área livre), no Jardim Itaquiti neste município.</t>
   </si>
   <si>
     <t>28684</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/28684/indc0016_2005.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/28684/indc0016_2005.pdf</t>
   </si>
   <si>
     <t>Indico ao Sr. Chefe do Executivo, se digne Sua Excelência interceder junto ao setor competente, estudar a possibilidade de efetuar reparos na rede de esgoto do escadão da Rua Deputado Scalamandré Sobrinho, altura do número 33 (área Livre), no Jardim Itaquiti neste município.</t>
   </si>
   <si>
     <t>28685</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/28685/indc0017_2005.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/28685/indc0017_2005.pdf</t>
   </si>
   <si>
     <t>Indico ao Sr. Chefe do Executivo, se digne S.Exa., interceder junto ao órgão competente, para que seja efetuado o recapeamento asfáltico da rua São Paulo, nº 09 até o nº 49, esquina com rua Santo Antonio Jardim Belval - Barueri.</t>
   </si>
   <si>
     <t>29336</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/29336/indc0018_2005.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/29336/indc0018_2005.pdf</t>
   </si>
   <si>
     <t>Indico ao Sr. Chefe do Executivo se digne S.Exa., interceder junto ao órgão competente para que seja efetuada a colocação de uma Luminária na Praça Sebastião Rodolpho, entre as Ruas Pedro de Toledo e Rua Diógenes Ribeiro de Lima - Jardim Belval. - Barueri.</t>
   </si>
   <si>
     <t>29338</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/29338/indc0019_2005.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/29338/indc0019_2005.pdf</t>
   </si>
   <si>
     <t>Indico ao Sr. Chefe do Executivo se digne S.Exa., interceder junto ao órgão competente, para que seja efetuada a reforma na viela da Rua Prudente de Moraes, nº 21 - Jardim Belval - Barueri.</t>
   </si>
   <si>
     <t>29340</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/29340/indc0020_2005.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/29340/indc0020_2005.pdf</t>
   </si>
   <si>
     <t>Indico ao Sr. Chefe do Executivo se digne S.exa., interceder junto ao órgão competente, para que seja efetuada a reforma na viela da rua Carlos Gomes, nº 216, acesso para a rua Pedro de Toledo, nº 37 - Jardim Belval.</t>
   </si>
   <si>
     <t>29341</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/29341/indc0021_2005.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/29341/indc0021_2005.pdf</t>
   </si>
   <si>
     <t>Indico ao Chefe do Executivo Exmo Sr. Rubens Furlan, se digne determinar ao setor competente estudar a possibilidade de '' remoção de abrigo de ponto de ônibus na Av. Brigº Manoel R. Jordão, 1806 - Jd. Tupã - Barueri - SP.</t>
   </si>
   <si>
     <t>29342</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/29342/indc0022_2005.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/29342/indc0022_2005.pdf</t>
   </si>
   <si>
     <t>Indico ao Chefe do Executivo Exmo. Sr. Rubens Furlan, se digne determinar ao setor competente estudar a possibilidade de '' limpeza de terreno baldio" - atrás da escola Dr. Emídio de Aguiar - sito a rua Ângela Mirelle - Jd. Barueri - Barueri - SP.</t>
   </si>
   <si>
     <t>29344</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/29344/indc0023_2005.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/29344/indc0023_2005.pdf</t>
   </si>
   <si>
     <t>Indico ao Chefe do Executivo Exmo. Sr. Rubens Furlan, se digne determinar ao setor competente estudar a possibilidade de colocação de " Placa de Sinalização (travessia escolar de crianças) '' próximo a escola Dr. Emídio de Aguiar - sito a rua Ângela Mirelle - Jd. Barueri - Barueri -SP.</t>
   </si>
   <si>
     <t>29346</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/29346/indc0024_2005.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/29346/indc0024_2005.pdf</t>
   </si>
   <si>
     <t>Indico ao Chefe do Executivo Exmo Sr. Rubens Furlan, se digne determinar ao setor competente estudar a possibilidade de colocação de " Trilhos de Proteção'' na rua México, em frente ao n° 46 - Engenho Novo - Barueri - SP.</t>
   </si>
   <si>
     <t>29348</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/29348/indc0025_2005.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/29348/indc0025_2005.pdf</t>
   </si>
   <si>
     <t>Indico ao Chefe do Executivo Exmo. Sr. Rubens Furlan, se digne determinar ao setor competente estudar a possibilidade de construção de um " muro de arrimo'' de frente com a escola Lênio Vieira de Morais - sito a Via Guarani entre osa n°s . 87 e 103 - Jd. Santa Mônica - Barueri - SP.</t>
   </si>
   <si>
     <t>29350</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/29350/indc0026_2005.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/29350/indc0026_2005.pdf</t>
   </si>
   <si>
     <t>Indico ao Chefe do Executivo Exmo Sr. Rubens Furlan, se digne determinar ao setor competente estudar a possibilidade de colocação de " Trilhos de Proteção'' - sito a Via Guarani entre os n°s 87 e 103 - Jd. Santa Mônica - Barueri - SP.</t>
   </si>
   <si>
     <t>29351</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/29351/indc0027_2005.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/29351/indc0027_2005.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Chefe do Executivo, se digne a S.Exa., interceder junto ao setor competente quanto à possibilidade de Construir uma Área de Lazer ( com Half de Skate, Playground e uma Quadra de Futebol Society), no Jd. Santa Cecília, neste município.</t>
   </si>
   <si>
     <t>29353</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/29353/indc0028_2005.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/29353/indc0028_2005.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Chefe do Executivo, se digne a interceder junto ao setor competente quanto a possibilidade de Construir uma Pista de Cooper (nos moldes da Pista de Cooper da Vila Porto), fazer o urbanismo e o paisagismo, junto a margem direita do Rio Tietê, no Jd. Santa Cecília, neste município.</t>
   </si>
   <si>
     <t>29354</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/29354/indc0029_2005.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/29354/indc0029_2005.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Chefe do Executivo, se digne a S.Exa., interceder junto ao setor competente quanto à possibilidade de Construir um Campo de Futebol na Avenida Jussara Jd. Santa Cecília, neste município.</t>
   </si>
   <si>
     <t>29357</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/29357/indc0030_2005.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/29357/indc0030_2005.pdf</t>
   </si>
   <si>
     <t>Indico ao Chefe do Executivo, interceder junto ao COMPHIC (Conselho Municipal do Patrimônio Histórico e Cultura de Barueri), e a Secretaria do Meio Ambiente para que estude a possibilidade de tombar como Patrimônio Histórico e Cultural do Município, algumas árvores de espécie rara que estão localizadas no Parque Municipal Dom José, neste município.</t>
   </si>
   <si>
     <t>29359</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/29359/indc0031_2005.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/29359/indc0031_2005.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Chefe do Executivo que estude a ampliação de horário de funcionamento do UBS Ermelindo Liberato Filho para 07: 00 às 22:00 horas e atendimento nos finais de semana e feriados.</t>
   </si>
   <si>
     <t>29360</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/29360/indc0032_2005.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/29360/indc0032_2005.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Chefe do Executivo que estude a possibilidade de instalação de um abrigo em Ponto de Ônibus sito à Estrada Dr. Yojiro Takaoka defronte ao n° 2895 em frente ao Clube Aldeia da Serra.</t>
   </si>
   <si>
     <t>29362</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/29362/indc0033_2005.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/29362/indc0033_2005.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Chefe do Executivo que estude a colocação de um redutor de velocidade na Avenida da Aldeia, Aldeia de Barueri, em frente ao n° 579 divisa de lote com n° 569 defronte ao poste da Eletropaulo ali existente.</t>
   </si>
   <si>
     <t>29363</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/29363/indc0034_2005.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/29363/indc0034_2005.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Chefe do Executivo que estude a criação de uma pequena Praça com Jardim e colocação de 03 (três) bancos de concreto na Rua Ana Francisca da Cruz, Vila Cretti, entre os n°s 76 e 116.</t>
   </si>
   <si>
     <t>29365</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/29365/indc0035_2005.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/29365/indc0035_2005.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Chefe do Executivo que estude a construção de 02 (dois) sanitários públicos na Área de Lazer recém construída no Jardim São Pedro, sito à Avenida Sansão, continuação com a Rua Gertrudes Silva Ramos.</t>
   </si>
   <si>
     <t>29367</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/29367/indc0036_2005.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/29367/indc0036_2005.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Chefe do Executivo que venha oficiar à Secretaria competente para que inclua no trajeto de coleta de lixo em Vila Cretti, a Rua Ana Francisca da Cruz.</t>
   </si>
   <si>
     <t>29370</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/29370/indc0037_2005.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/29370/indc0037_2005.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Chefe do Executivo que oficie a Companhia de Saneamento Básico do Estado de São Paulo -SABESP, a fim de solicitar retirada urgente de entulho deixado quando das obras por ela efetuadas na Rua Damião Fernandes, Rua Roraima e Rua Dolores Cretti, sendo que o entulho retirado do solo para colocação de tubos para coleta de esgoto foi jogado no terreno existente na Rua Butantã esquina com Rua Roraima, todas em Vila Cretti.</t>
   </si>
   <si>
     <t>29371</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/29371/indc0038_2005.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/29371/indc0038_2005.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Chefe do Executivo que oficie a Defesa Civil para que efetue análise de solo em barranco situado à Rua Dolores Cretti n° 199, Vila Cretti e após laudo estude a possibilidade de construção de um pequeno muro de contenção ou plantio de grama após corte no mesmo.</t>
   </si>
   <si>
     <t>29373</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/29373/indc0039_2005.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/29373/indc0039_2005.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Chefe do Executivo, se digne a S.Exa., interceder junto ao setor competente quanto à possibilidade de trocar as lâmpadas queimadas dos postes das ruas do J. Mutinga, Jd. São Vicente de Paula e Jd. Santa Cecília, neste município.</t>
   </si>
   <si>
     <t>29375</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/29375/indc0040_2005.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/29375/indc0040_2005.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Chefe do Executivo, se digne sua Excelência interceder junto ao setor competente, verificar a possibilidade de colocar placas e sinalização de solo para prática de "Cooper'' na Avenida Exército Brasileiro, Estrada Velha de Itapevi e no Corredor Oeste, neste Município, bem como destacar uma viatura para fazer ronda nos horários de maior movimento.</t>
   </si>
   <si>
     <t>29379</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/29379/indc0041_2005.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/29379/indc0041_2005.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Chefe do Executivo, se digne sua Excelência interceder junto à Eletropaulo Metropolitana S/A. quanto à necessidade de colocar iluminação no poste da Rua Pirajú, altura do número 460 (próximo ao poste BAR/32/685) no Engenho Novo, neste município.</t>
   </si>
   <si>
     <t>29382</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/29382/indc0042_2005.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/29382/indc0042_2005.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Chefe do Executivo, se digne sua Excelência interceder junto ao setor competente, da necessidade de ampliar para às 21:00 horas o atendimento da UBS "Armando Gonçalves de Freitas'' localizada no Parque Imperial, neste município.</t>
   </si>
   <si>
     <t>29384</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/29384/indc0043_2005.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/29384/indc0043_2005.pdf</t>
   </si>
   <si>
     <t>Indico ao Sr. Chefe do Executivo, se digne S.Exa., interceder junto ao setor competente para que estude a possibilidade de implantar uma linha de ônibus cujo o itinerário seja Engenho Novo via Aldeia de Barueri - neste município.</t>
   </si>
   <si>
     <t>29385</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/29385/indc0044_2005.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/29385/indc0044_2005.pdf</t>
   </si>
   <si>
     <t>Indico ao Sr. Chefe do Executivo, se digne S.Exa., interceder junto ao setor competente para que estude a possibilidade de executar a manutenção da Estrada Dr. Cícero Borges de Moraes (Estrada dos Altos) - divisa com Santana do Parnaíba.</t>
   </si>
   <si>
     <t>29387</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/29387/indc0045_2005.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/29387/indc0045_2005.pdf</t>
   </si>
   <si>
     <t>Indico à Mesa na forma regimental, seja oficiado ao Senhor Chefe do Executivo se digne S.Exa., Sr. Rubens Furlan, pedindo providências junto ao órgão competente no sentido de construir uma UBS Unidade Básica de Saúde, no Jardim do Líbano, neste município.</t>
   </si>
   <si>
     <t>29388</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/29388/indc0046_2005.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/29388/indc0046_2005.pdf</t>
   </si>
   <si>
     <t>Indico à Mesa na forma regimental, seja oficiado ao Senhor Chefe do Executivo de digne S.Exa., Rubens Furlan, pedindo providências junto ao órgão competente no sentido de construir uma ligação da Rua Goiânia na Estrada das Pitas, no Jardim do Líbano, neste município.</t>
   </si>
   <si>
     <t>29394</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/29394/indc0047_2005.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/29394/indc0047_2005.pdf</t>
   </si>
   <si>
     <t>Indico à mesa na forma regimental, seja oficiado ao Senhor Chefe do Executivo de digne S.Exa., Sr. Rubens Furlan, pedindo providências junto ao órgão competente no sentido de construir um Terminal Rodoviário no Jardim do Líbano, neste município.</t>
   </si>
   <si>
     <t>29395</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/29395/indc0048_2005.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/29395/indc0048_2005.pdf</t>
   </si>
   <si>
     <t>Indico à mesa, na forma regimental, seja oficiado ao Sr. Chefe do Executivo, se digne S. Exa., Sr. Rubens Furlan, solicitando providências junto ao órgão competente a fim de que se construa uma Área de Lazer no Parque Viana, neste município.</t>
   </si>
   <si>
     <t>29397</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/29397/indc0049_2005.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/29397/indc0049_2005.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Chefe do Executivo, se digne S.Exa., interceder junto ao órgão competente quanto a possibilidade de Ampliação do Velório Municipal de Barueri.</t>
   </si>
   <si>
     <t>29400</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/29400/indc0050_2005.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/29400/indc0050_2005.pdf</t>
   </si>
   <si>
     <t>Indico ao Sr. Chefe do Executivo se digne S.Exa., interceder junto ao órgão competente, para que seja efetuada a capinagem bem como a limpeza do terreno localizada na Estrada das Nações, após o n° 454 - Vila Iracema -Barueri.</t>
   </si>
   <si>
     <t>29402</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/29402/indc0051_2005.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/29402/indc0051_2005.pdf</t>
   </si>
   <si>
     <t>Indico ao Sr. Chefe do Executivo se digne S.Exa., interceder junto ao órgão competente, para que seja efetuada a Interligação da rua Julio Prestes, n° 346, frente ao Conjunto Habitacional do Jardim Maria Cristina Bloco 07, para a rua Getúlio Vargas entre o n° 246 e n° 276 - Jardim Belval - Barueri.</t>
   </si>
   <si>
     <t>29417</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/29417/indc0052_2005.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/29417/indc0052_2005.pdf</t>
   </si>
   <si>
     <t>Indico ao Sr. Chefe do Executivo se digne S.Exa., interceder junto ao órgão competente, para que seja efetuada a canalização de esgoto da Rua Julio Prestes, n° 251 ao n° 346, Conjunto Habitacional do Jardim Maria Cristina - Bloco 07 - Jardim Belval - Barueri.</t>
   </si>
   <si>
     <t>29418</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/29418/indc0053_2005.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/29418/indc0053_2005.pdf</t>
   </si>
   <si>
     <t>Indico ao Sr. Chefe do Executivo se digne S.Exa., interceder junto ao órgão competente, para que seja efetuada a reforma na viela da Rua Presidente João Goulart, ao lado do n° 285 (viela n° 50 G, 51 A e 12 B) - Jardim Itaquiti - Barueri.</t>
   </si>
   <si>
     <t>29426</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/29426/indc0054_2005.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/29426/indc0054_2005.pdf</t>
   </si>
   <si>
     <t>Indico ao Sr. Chefe do Executivo se digne S.Exa., interceder junto ao órgão competente, para que seja efetuada a reforma da iluminação da viela da rua Guimarães Rosa, n° 306 - Jardim Tupã - Barueri.</t>
   </si>
   <si>
     <t>29427</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/29427/indc0055_2005.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/29427/indc0055_2005.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Chefe do Executivo, se digne S.Exa., interceder junto ao órgão competente quanto à possibilidade de construir uma escada, na viela 02, da Avenida Presidente Washington Luiz, no bairro do Jardim Silveira entre os n° 327 e n° 337 neste município.</t>
   </si>
   <si>
     <t>29589</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/29589/indc0056_2005.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/29589/indc0056_2005.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Chefe do Executivo, se digne S.Exa., interceder junto ao órgão competente quanto à possibilidade de efetuar a manutenção da Boca de Lobo e calçada, na Rua Presidente João Goulart, 489 - Jardim Itaquiti - Barueri.</t>
   </si>
   <si>
     <t>29590</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/29590/indc0057_2005.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/29590/indc0057_2005.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Chefe do Executivo, se digne S.Exa., interceder junto ao órgão competente quanto à possibilidade da manutenção do esgoto, da rua Presidente João Goulart, n° 185 e n° 197 - Jardim Itaquiti - Barueri.</t>
   </si>
   <si>
     <t>29591</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/29591/indc0058_2005.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/29591/indc0058_2005.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Chefe do Executivo, se digne S.Exa., interceder junto ao órgão competente quanto à possibilidade da Manutenção da Ponte que dá acesso da Avenida Itaqui para a rua da Bica - Boulevard Klaiber Cássio de Oliveira - Jardim Belval - Barueri.</t>
   </si>
   <si>
     <t>29592</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/29592/indc0059_2005.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/29592/indc0059_2005.pdf</t>
   </si>
   <si>
     <t>Indico ao Sr. Chefe do Executivo, se digne S.Exa., interceder junto ao órgão competente, para que seja construída uma passarela na Rua Anhanguera, próximo a Praça da Saudade - Barueri.</t>
   </si>
   <si>
     <t>29593</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/29593/indc0060_2005.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/29593/indc0060_2005.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Chefe do Executivo, se digne a S.Exa., interceder junto ao setor competente quanto à possibilidade de construir uma Unidade do ITB "Instituto Técnico de Barueri'', entre os bairros do Jd. Mutinga e Pq. Imperial, neste Município.</t>
   </si>
   <si>
     <t>29594</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/29594/indc0061_2005.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/29594/indc0061_2005.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Chefe do Executivo, se digne S.Exa., interceder junto ao órgão competente quanto a possibilidade de Reforma de Sarjeta, na Rua Prof° João da Matta e Luz, n° 128 - Centro - Barueri.</t>
   </si>
   <si>
     <t>29595</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/29595/indc0062_2005.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/29595/indc0062_2005.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Chefe do Executivo, se digne S.Exa., interceder junto ao órgão competente quanto a possibilidade de efetuar a manutenção dos brinquedos que fica no complexo do ginásio de esportes José Momi, Av.Guimarães Rosa, S/N -Jardim Tupã - Barueri.</t>
   </si>
   <si>
     <t>29596</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/29596/indc0063_2005.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/29596/indc0063_2005.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Chefe do Executivo, se digne S.Exa., interceder junto ao órgão competente quanto a possibilidade de reforma dos vestiários do Ginásio de Esportes Jardim Tupã denominado José Momi, Avenida Guimarães Rosa s/n - Jardim Tupã - Barueri.</t>
   </si>
   <si>
     <t>29597</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/29597/indc0064_2005.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/29597/indc0064_2005.pdf</t>
   </si>
   <si>
     <t>Indico ao Sr. Chefe do Executivo, se digne S.Exa., interceder junto ao órgão competente, para que seja feita reforma na Boca de Lobo, na Rua Marília, esquina com a Av. Itu - Jardim Paulista - Barueri.</t>
   </si>
   <si>
     <t>29598</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/29598/indc0065_2005.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/29598/indc0065_2005.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Chefe do Executivo, se digne S.Exa., interceder junto ao órgão competente quanto a possibilidade de Manutenção de Guias e Sarjetas, na Rua Eva, n° 54 - Jardim São Pedro - Barueri.</t>
   </si>
   <si>
     <t>29599</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/29599/indc0066_2005.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/29599/indc0066_2005.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Chefe do Executivo, se digne S.Exa., interceder junto ao setor competente para que estude a possibilidade de implantar uma ondulação transversal (lombada), na Rua José Carlos Pace n° 1069 - Vila São Luiz - Neste Município.     '</t>
   </si>
   <si>
     <t>29600</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/29600/indc0067_2005.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/29600/indc0067_2005.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Chefe do Executivo, se digne S.Exa., interceder junto ao órgão competente, para que seja efetuada a limpeza do terreno baldio, rua Ilha Comprida, n° 37 - Jardim Maria Cristina - Barueri.</t>
   </si>
   <si>
     <t>29601</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/29601/indc0068_2005.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/29601/indc0068_2005.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Chefe do Executivo, se digne S.Exa., interceder junto ao órgão competente, para que seja construído um estacionamento, para o conjunto Habitacional Jardim Maria Cristina, sito à Rua Julio Prestes - Jardim Maria Cristina - Barueri.</t>
   </si>
   <si>
     <t>29602</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/29602/indc0069_2005.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/29602/indc0069_2005.pdf</t>
   </si>
   <si>
     <t>29603</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/29603/indc0070_2005.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/29603/indc0070_2005.pdf</t>
   </si>
   <si>
     <t>Indico ao Sr. Chefe do Executivo, que estude a possibilidade de oficiar junto ao órgão competente a organização dos fios de alta tensão da rede elétrica, na Rua Tiradentes altura do n° 58 viela 2, no Jardim Belval.</t>
   </si>
   <si>
     <t>29604</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/29604/indc0071_2005.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/29604/indc0071_2005.pdf</t>
   </si>
   <si>
     <t>Indico ao Sr. Chefe do Executivo, que estude a colocação de lixeiras para coleta de lixo reciclável no Boulevard e também acione a secretaria do meio ambiente para elaboração de estudo para implantar as mesmas em outros locais públicos.</t>
   </si>
   <si>
     <t>29606</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/29606/indc0072_2005.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/29606/indc0072_2005.pdf</t>
   </si>
   <si>
     <t>Indico ao Sr. Chefe do Executivo, que estude a possibilidade de criação de uma base fixa 24 (vinte quatro) horas, da Guarda Civil Municipal ou posto da Policia Militar no bairro Jd. Belval.</t>
   </si>
   <si>
     <t>29607</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/29607/indc0073_2005.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/29607/indc0073_2005.pdf</t>
   </si>
   <si>
     <t>Indico ao Sr. Chefe do Executivo, que estude a possibilidade de notificar o órgão competente para a limpeza de terreno no Parque dos Camargos sito à rua Lenita esquina com a rua Iara.</t>
   </si>
   <si>
     <t>29609</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/29609/indc0074_2005.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/29609/indc0074_2005.pdf</t>
   </si>
   <si>
     <t>Indico ao Sr. Chefe do Executivo, que estude a possibilidade de notificar o órgão competente para a limpeza do bueiro à rua Lenita, 556 bairro Parque dos Camargos.</t>
   </si>
   <si>
     <t>29611</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/29611/indc0075_2005.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/29611/indc0075_2005.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Chefe do Executivo, se digne a V.Exa., interceder junto ao setor competente quanto à possibilidade de ser construída uma Rotatória na Estrada dos Pinheiros, altura dos números 983 a 999, com a rua Seringueira no Bairro Parque Viana, neste município.</t>
   </si>
   <si>
     <t>29613</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/29613/indc0076_2005.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/29613/indc0076_2005.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Chefe do Executivo, se digne a S.Exa., interceder junto ao setor competente quanto à possibilidade de fazer a limpeza e a desratização no Córrego Vermelho, na altura do n° 50 B. Jd. Mutinga, neste município.</t>
   </si>
   <si>
     <t>29614</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/29614/indc0077_2005.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/29614/indc0077_2005.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Chefe do Executivo, se dign e a S.Exa., interceder junto ao setor competente quanto à possibilidade de colocar uma Caixa dos Correios na Rua Alagoinha (Ao lado da Maternal Maria Rosa Ferreira), no Jd. Mutinga e na Rua Desterro, 294 no Jd. Santa Cecília, neste município.</t>
   </si>
   <si>
     <t>29616</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/29616/indc0078_2005.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/29616/indc0078_2005.pdf</t>
   </si>
   <si>
     <t>Indico ao Sr. Chefe do Executivo, se digne S.Exa., interceder junto a Sabesp - Saneamento Básico do Estado de São Paulo S/A, agência de Barueri, para colocar água em 20 (vinte) residências na Viela paralela entre as Ruas: Mar Vermelho e Canal do Panamá, bairro Jardim Reginalice, neste município.</t>
   </si>
   <si>
     <t>29617</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/29617/indc0079_2005.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/29617/indc0079_2005.pdf</t>
   </si>
   <si>
     <t>Indico ao Sr. Chefe do Executivo, se digne S.Exa., interceder junto ao setor competente, estudar a possibilidade de fazer limpeza na viela feita de tábua pelos moradores, na Rua Canal do Panamá, nº 528, com passagem para a Rua Canal da Mancha, em frente ao Posto de Saúde, no bairro Jardim Reginalice, neste município.</t>
   </si>
   <si>
     <t>29619</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/29619/indc0080_2005.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/29619/indc0080_2005.pdf</t>
   </si>
   <si>
     <t>Indico ao Sr. Chefe do Executivo, se digne S.Exa., interceder junto ao setor competente, estudar a possibilidade de construir uma viela já existente, feita de tábua pelos moradores, na Rua Canal do Panamá, nº 528, com passagem para a rua Canal da Mancha, em frente ao Posto de Saúde, no bairro Jardim Reginalice, neste município.</t>
   </si>
   <si>
     <t>29620</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/29620/indc0081_2005.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/29620/indc0081_2005.pdf</t>
   </si>
   <si>
     <t>Indico ao Sr. Chefe do Executivo, se digne S.Exa., interceder junto ao setor competente, quanto a possibilidade de construir um Distrito Policial, no bairro do Engenho Novo, neste município.</t>
   </si>
   <si>
     <t>29621</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/29621/indc0082_2005.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/29621/indc0082_2005.pdf</t>
   </si>
   <si>
     <t>Indico ao Sr. Chefe do Executivo, se digne S.Exa., interceder junto a Eletropaulo - Metropolitana -Eletricidade de São Paulo S/A, agência de Barueri, estudar a possibilidade de colocar iluminação em 20 (vinte) residências na Viela paralela entre as Ruas Mar Vermelho e Canal do Panamá, bairro Jardim Reginalice, neste município.</t>
   </si>
   <si>
     <t>29622</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/29622/indc0083_2005.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/29622/indc0083_2005.pdf</t>
   </si>
   <si>
     <t>Indico ao Sr. Chefe do Executivo, se digne S.Exa., interceder junto ao setor competente, estudar a possibilidade de continuar a duplicação da Estrada dos Romeiros, a partir da Cruz Preta divisa Vila São Luiz até Chácara Marcos, divisa com Santana de Parnaíba.</t>
   </si>
   <si>
     <t>29623</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/29623/indc0084_2005.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/29623/indc0084_2005.pdf</t>
   </si>
   <si>
     <t>Indico ao Sr. Chefe do Executivo, se digne S.Exa., interceder junto ao setor competente, quanto a possibilidade de construir um Pronto Socorro 24 horas na área pertencente a PMB, entre as ruas Guatemala, Pirajú e Cafelândia, bairro Engenho Novo, neste município.</t>
   </si>
   <si>
     <t>29627</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/29627/indc0085_2005.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/29627/indc0085_2005.pdf</t>
   </si>
   <si>
     <t>Indico ao Sr. Chefe do Executivo, se digne S.Exa., interceder junto ao setor competente, estudar a possibilidade para que seja construída uma Maternal no bairro Engenho Novo, neste município.</t>
   </si>
   <si>
     <t>29628</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/29628/indc0086_2005.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/29628/indc0086_2005.pdf</t>
   </si>
   <si>
     <t>Indico ao Sr. Chefe do Executivo, se digne S.Exa., interceder junto ao setor competente, estudar a possibilidade de fazer a limpeza, pintura e calçamento da praça existente entre as Ruas: Vereador José Vieira e Mar Negro, bairro Jardim Reginalice, neste município.</t>
   </si>
   <si>
     <t>29630</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/29630/indc0087_2005.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/29630/indc0087_2005.pdf</t>
   </si>
   <si>
     <t>Indico ao Sr. Chefe do Executivo, se digne S.Exa., interceder junto à Secretaria de Indústria Comércio e Transporte, através do Dr. Carlos Zicardi, fazer um estudo junto a B.B.T. Turismo, para que todos os ônibus que passam pelo centro de Barueri, faça o itinerário passando em frente ao Ganha Tempo.</t>
   </si>
   <si>
     <t>29631</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/29631/indc0088_2005.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/29631/indc0088_2005.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Chefe do Executivo, interceder junto ao setor competente quanto a possibilidade de construir uma cobertura no ponto de ônibus localizado a Rua João Cabral de Melo Neto, em frente a praça no Bairro do Jardim Tupã, neste município.</t>
   </si>
   <si>
     <t>29634</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/29634/indc0089_2005.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/29634/indc0089_2005.pdf</t>
   </si>
   <si>
     <t>Indico ao Sr. Chefe do Executivo, se digne S.Exa., interceder junto ao setor competente para que estude a possibilidade de denominar à viela localizada na Rua Aquário entre a Av. Lourenço Zácaro e Rua 13 de Maio - Vila Universal - neste município.</t>
   </si>
   <si>
     <t>29635</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/29635/indc0090_2005.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/29635/indc0090_2005.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Chefe do Executivo a necessidade de junto ao setor competente a fim de verificar a possibilidade de providenciar iluminação pública no estacionamento localizado na Av. Marginal Esquerda, 71 - Jd. Paulista, neste município.</t>
   </si>
   <si>
     <t>29638</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/29638/indc0091_2005.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/29638/indc0091_2005.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Chefe do Executivo que oficie ao DEMUTRAN a fim de dar cumprimento ao art. 7° da Lei Federal N° 10098 de 19/12/2000 e que destine uma vaga de Estacionamento Exclusiva para portadores de deficiência física em via publica de frente ao recém criado GANHA TEMPO, sinalizando-a no chão com o logotipo Padrão conforme normas ABNT e também coloque placa de indicativa de transito.</t>
   </si>
   <si>
     <t>29640</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/29640/indc0092_2005.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/29640/indc0092_2005.pdf</t>
   </si>
   <si>
     <t>Indico ao Sr. Chefe do Executivo, se digne S.Exa., interceder junto ao setor competente para a implantação de um semáforo na Rotatória da Estrada Velha de Itapevi, enfrente ao Açougue Cawboy, no Jardim Paulista, deste município.</t>
   </si>
   <si>
     <t>29641</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/29641/indc0093_2005.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/29641/indc0093_2005.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Chefe do Executivo, se digne S.Exa., no sentido de interceder junto ao setor competente, para fazer a reforma do Campo do Parque Imperial.</t>
   </si>
   <si>
     <t>29645</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/29645/indc0094_2005.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/29645/indc0094_2005.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Chefe do Executivo, se digne S.Exa., no sentido de interceder junto ao setor competente para ver a possibilidade de ampliar a maternal do Jardim Paulista deste município.</t>
   </si>
   <si>
     <t>29649</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/29649/indc0095_2005.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/29649/indc0095_2005.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Chefe do Executivo, que oficie ao órgão competente afim de que seja criada vaga exclusiva de estacionamento para a viatura da Guarda Municipal, em frente ao recém criado GANHA TEMPO/ Centro quando de sua permanência.</t>
   </si>
   <si>
     <t>29651</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/29651/indc0096_2005.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/29651/indc0096_2005.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Chefe do Executivo, se digne S.Exa., interceder junto ao órgão competente, para que seja efetuada a canalização do rio e construção de uma pista de cooper, na Avenida Prefeito João Villalobo Quero - Jardim Belval - Barueri.</t>
   </si>
   <si>
     <t>29652</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/29652/indc0097_2005.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/29652/indc0097_2005.pdf</t>
   </si>
   <si>
     <t>Indico ao Sr. Chefe do Executivo, se digne S.Exa., interceder junto ao órgão competente, para que seja efetuada a manutenção das guias e sarjetas em toda a extensão, na Rua Munique - Engenho Novo - Barueri.</t>
   </si>
   <si>
     <t>29925</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/29925/indc0098_2005.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/29925/indc0098_2005.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Chefe do Executivo, se digne S.Exa., interceder junto ao órgão competente, para que seja efetuada calçada gratuita para os munícipes do município de Barueri.</t>
   </si>
   <si>
     <t>29927</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/29927/indc0099_2005.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/29927/indc0099_2005.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Chefe do Executivo, se digne S.Exa., interceder junto ao órgão competente, pra que seja colocada Luminária completa na Viela sito à Rua Presidente João Goulart, entre os n° 237 e n° 241- Jardim Itaquiti - Barueri.</t>
   </si>
   <si>
     <t>29928</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/29928/indc0100_2005.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/29928/indc0100_2005.pdf</t>
   </si>
   <si>
     <t>Indico ao Sr. Chefe do Executivo, se digne S.Exa., interceder junto ao órgão competente, para que seja construída mais Boca de Lobo, entre a Rua Cafelândia n° 253, esquina com a rua Zeca e esquina com Rua Munique - Engenho Novo - Barueri.</t>
   </si>
   <si>
     <t>30102</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/30102/indc0101_2005.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/30102/indc0101_2005.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Chefe do Executivo, se digne S.Exa., interceder junto ao órgão competente quanto a possibilidade de efetuar a troca da boca de Lobo para boca de leão, na Rua Ricardo Reis, ao lado do n° 120 - Jardim Tupã - Barueri .</t>
   </si>
   <si>
     <t>30103</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/30103/indc0102_2005.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/30103/indc0102_2005.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Chefe do Executivo, se digne S.Exa., interceder junto ao órgão competente quanto a possibilidade de colocar grade e construção de calçada, na Rua Ricardo Reis, frente ao n° 120 - Jardim Tupã - Barueri.</t>
   </si>
   <si>
     <t>30104</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/30104/indc0103_2005.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/30104/indc0103_2005.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Chefe do Executivo, se digne S.Exa., interceder junto ao órgão competente quanto a possibilidade de Construção de uma Passarela, na Alameda Rio Negro nas proximidades do Mc' Donalds e o Habbibs - Alphaville - Barueri.</t>
   </si>
   <si>
     <t>30105</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/30105/indc0104_2005.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/30105/indc0104_2005.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Chefe do Executivo, se digne S.Exa., interceder junto ao órgão competente, para que seja efetuada a limpeza da viela localizada sito a Rua Martin Afonso de Sousa n° 195 - Parque Imperial - Barueri.</t>
   </si>
   <si>
     <t>30106</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/30106/indc0105_2005.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/30106/indc0105_2005.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Chefe do Executivo, se digne S.Exa., interceder junto ao órgão competente, para que seja colocado grade de proteção na boca de lobo, na Rua Levi Gonçalves de Oliveira, n° 56 - Parque Imperial - Barueri.</t>
   </si>
   <si>
     <t>30107</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/30107/indc0106_2005.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/30107/indc0106_2005.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Chefe do Executivo, se digne S.Exa., interceder junto ao órgão competente, para que seja efetuado o conserto da Canaleta, na Rua Adoniram Barbosa esquina com a rua Levi Gonçalves de Oliveira - Parque Imperial - Barueri.</t>
   </si>
   <si>
     <t>30108</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/30108/indc0107_2005.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/30108/indc0107_2005.pdf</t>
   </si>
   <si>
     <t>Indico ao Sr. Chefe do Executivo, se digne S.Exa., interceder junto ao órgão competente, para que seja construído muro de arrimo e calçada, na rua Munique, n°s 125, 143, 153 e 187 - Engenho Novo - Barueri.</t>
   </si>
   <si>
     <t>30109</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/30109/indc0108_2005.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/30109/indc0108_2005.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Chefe do Executivo, se digne S.Exa., interceder junto ao setor competente para que estude a possibilidade de implantar ondulação transversal (lombada), na Avenida Presidente Tancredo de Almeida Neves, próximo ao viaduto - Centro - Neste Município.</t>
   </si>
   <si>
     <t>30110</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/30110/indc0109_2005.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/30110/indc0109_2005.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Chefe do Executivo, se digne S.Exa., interceder junto ao setor competente para que estude a possibilidade de remover uma ondulação transversal (lombada), na Rua Otaviano Piza frente ao n° 93 - Engenho Novo - Neste Município.</t>
   </si>
   <si>
     <t>30111</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/30111/indc0110_2005.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/30111/indc0110_2005.pdf</t>
   </si>
   <si>
     <t>Indico ao Chefe do Executivo Exmo. Rubens Furlan, se digne determinar ao setor competente estudar a possibilidade de implantação de uma UBS (Unidade Básica de Saúde) no bairro do Parque dos Camargos - Barueri - SP.</t>
   </si>
   <si>
     <t>30112</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/30112/indc0111_2005.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/30112/indc0111_2005.pdf</t>
   </si>
   <si>
     <t>Indico ao Chefe do Executivo, se digne sua Excelência, determinar ao setor competente estudar a possibilidade de implantação de uma unidade do I.T.B. Instituto Tecnológico de Barueri no bairro do Jardim Tupã, neste Município.</t>
   </si>
   <si>
     <t>30113</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/30113/indc0112_2005.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/30113/indc0112_2005.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Chefe do Executivo, se digne S.Exa., interceder junto ao setor competente para que se estenda a possibilidade de construir um banheiro bem como bebedouro na área de Lazer sito - Av. Exército Brasileiro no Bairro do Jardim Audir, neste município.</t>
   </si>
   <si>
     <t>30114</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/30114/indc0113_2005.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/30114/indc0113_2005.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Chefe do Executivo, se digne S.Exa., interceder junto ao setor competente da possibilidade no reparo de asfalto sito à Rua Adoniran Barbosa n° 883 no Bairro do Parque Imperial, neste município.</t>
   </si>
   <si>
     <t>30115</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/30115/indc0114_2005.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/30115/indc0114_2005.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Chefe do Executivo, que oficie a Secretaria competente afim realizar a poda de árvores na Avenida Guilherme Rohn, Aldeia de Barueri em frente a praça de esportes José Fernandes de Melo.</t>
   </si>
   <si>
     <t>30116</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/30116/indc0115_2005.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/30116/indc0115_2005.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Chefe do Executivo que estude a construção de 02 (dois) sanitários públicos na área de lazer ''Pastor Cícero Clemente da Silva'' no Jardim Belval.</t>
   </si>
   <si>
     <t>30117</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/30117/indc0116_2005.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/30117/indc0116_2005.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Chefe do Executivo, que notifique a Secretaria competente quanto a possibilidade de efetuar manutenção na Praça dos Sonhos - Jardim Audir.</t>
   </si>
   <si>
     <t>30118</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/30118/indc0117_2005.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/30118/indc0117_2005.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Chefe do Executivo, que estude a possibilidade de construção de um abrigo de Ônibus no Jardim Tupã sito à Rua João Cabral de Melo Neto, próximo o n° 51.</t>
   </si>
   <si>
     <t>30119</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/30119/indc0118_2005.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/30119/indc0118_2005.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Chefe do Executivo, que interceda junto ao órgão competente quanto a possibilidade de efetuar manutenção da rede de esgoto e limpeza do terreno, à Rua Presidente Nilo Peçanha, ao lado do número 765 - Jardim Belval neste município.</t>
   </si>
   <si>
     <t>30120</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/30120/indc0119_2005.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/30120/indc0119_2005.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Chefe do Executivo, que oficie a defesa civil para que efetue analise de solo na Rua Cacilda Becker, 39 A - Jardim Belval e que após laudo conclusivo estude a possibilidade de um muro de contenção.</t>
   </si>
   <si>
     <t>30121</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/30121/indc0120_2005.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/30121/indc0120_2005.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Chefe do Executivo, se digne a V.Excia., interceder junto ao setor competente quanto a possibilidade de colocar um semáforo com Botoeira na Avenida Oscar Kesselring esquina com a Rua Marta em frente EMEF Tarso de Castro.</t>
   </si>
   <si>
     <t>30122</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/30122/indc0121_2005.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/30122/indc0121_2005.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Chefe do Executivo, que interceda junto ao setor competente quanto a possibilidade de criação de '' Base Fixa'' na Praça esportes " Pastor Cícero Clemente da Silva'' sito a Av. Engenheiro Oscar Kesselring''.</t>
   </si>
   <si>
     <t>30123</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/30123/indc0122_2005.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/30123/indc0122_2005.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Chefe do Executivo, que interceda junto ao órgão competente quanto a possibilidade de limpeza do terreno e bueiro no Jardim dos Camargos sito à Rua Ágata esquina com a Rua Ametista.</t>
   </si>
   <si>
     <t>30124</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/30124/indc0123_2005.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/30124/indc0123_2005.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Chefe do Executivo, se digne S.Exa., interceder junto ao órgão competente, para que seja efetuada a manutenção das Luminárias da praça e pista de cooper, na Estrada do Exercito - Jardim Silveira - Barueri.</t>
   </si>
   <si>
     <t>30125</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/30125/indc0124_2005.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/30125/indc0124_2005.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Chefe do Executivo, se digne S.Exa., interceder junto ao órgão competente, para que seja construído muro de arrimo e colocação de guias, na Guarani n° 103 - Jardim Santa Monica - Barueri.</t>
   </si>
   <si>
     <t>30126</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/30126/indc0125_2005.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/30126/indc0125_2005.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Chefe do Executivo se digne S.Exa., interceder junto ao órgão competente, para instalar luminárias completas na viela, que sai do EMEF José Vital Alves Freire, para a rua Epitácio Pessoa, altura do n° 291 - Jardim Belval - Barueri.</t>
   </si>
   <si>
     <t>30127</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/30127/indc0126_2005.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/30127/indc0126_2005.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Chefe do Executivo, se digne S.Exa., interceder junto ao setor competente, quanto à possibilidade de estudar a construção de um novo prédio para a EMEF " Prefeito Nestor de Camargo'' no Jd. Mutinga, neste município.</t>
   </si>
   <si>
     <t>30128</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/30128/indc0127_2005.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/30128/indc0127_2005.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Chefe do Executivo, se digne S.Exa., interceder junto ao setor competente quanto à possibilidade de remover uma lixeira que está na Rua Atenas em frente ao n° 519 casa 01 para o n° 580, no Jd. Califórnia, neste município.</t>
   </si>
   <si>
     <t>30129</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/30129/indc0128_2005.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/30129/indc0128_2005.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Chefe do Executivo, se digne a S.Exa., interceder junto ao setor competente quanto à possibilidade de Limpar um Terreno abandonado, na Rua Ágata, 310 no Jd. dos Camargos, neste município.</t>
   </si>
   <si>
     <t>30130</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/30130/indc0129_2005.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/30130/indc0129_2005.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Chefe do Executivo, se digne S.Exa., interceder junto ao setor competente quanto à possibilidade de colocar uma placa de '' Proibido jogar lixo" na Rua Manaira, em frente ao n° 105 no Jd. Mutinga, neste município.</t>
   </si>
   <si>
     <t>30131</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/30131/indc0130_2005.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/30131/indc0130_2005.pdf</t>
   </si>
   <si>
     <t>Indico à mesa, na forma regimental, seja oficiado ao Sr. Chefe do Executivo se digne S.Exa., Sr. Rubens Furlan, solicitando providências junto ao órgão competente a fim de implantar a iluminação no Escadão recém construído entre a Rua Cerejeira, ao lado do n° 236 à Rua Goiabeira, ao lado do n° 71, no Parque Viana, neste município.</t>
   </si>
   <si>
     <t>30132</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/30132/indc0131_2005.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/30132/indc0131_2005.pdf</t>
   </si>
   <si>
     <t>Indico à mesa, na forma regimental, seja oficiado ao Sr. Chefe do Executivo se digne S.Exa., Sr. Rubens Furlan, solicitando providências junto ao órgão competente a fim de implantar mais um Poste com Luminária no final da Rua Pitangueira, Parque Viana, neste município.</t>
   </si>
   <si>
     <t>30133</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/30133/indc0132_2005.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/30133/indc0132_2005.pdf</t>
   </si>
   <si>
     <t>Indico à Mesa, na forma regimental, seja oficiado ao Sr. Chefe do Executivo se digne S.Exa., Sr. Rubens Furlan, solicitando providências junto ao órgão competente a fim de colocar uma luminária no poste OSA-8/3443, localizado no final da Rua Macieira, Parque Viana, neste município.</t>
   </si>
   <si>
     <t>30134</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/30134/indc0133_2005.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/30134/indc0133_2005.pdf</t>
   </si>
   <si>
     <t>Indico à Mesa, na forma regimental, seja oficiado ao Sr. Chefe do Executivo se digne S.Exa., Sr. Rubens Furlan, solicitando providências junto ao órgão competente a fim de canalizar alguns metros de esgoto, no final da Rua Macieira, no Parque Viana, neste município.</t>
   </si>
   <si>
     <t>30135</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/30135/indc0134_2005.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/30135/indc0134_2005.pdf</t>
   </si>
   <si>
     <t>Indico à Mesa, na forma regimental, seja oficiado ao Prefeito Sr. Rubens Furlan, se digne S.Exa., interceder ao órgão competente, para complementação da Canalização de Esgoto do Jardim do Líbano, neste município.</t>
   </si>
   <si>
     <t>30136</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/30136/indc0135_2005.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/30136/indc0135_2005.pdf</t>
   </si>
   <si>
     <t>Indico à Mesa, na forma regimental, seja oficiado ao Prefeito Sr. Rubens Furlan, se digne S.Exa., interceder junto ao setor competente, para a ampliação do prédio da U.B.S. do Jardim Maria Helena, neste município.</t>
   </si>
   <si>
     <t>30137</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/30137/indc0136_2005.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/30137/indc0136_2005.pdf</t>
   </si>
   <si>
     <t>Indico à Mesa, na forma regimental, seja oficiado ao Prefeito Sr. Rubens Furlan, se digne S.Exa., interceder junto ao setor competente, para a canalização de esgoto que margeia a Rua São Gonçalo, no Jd. San Diego, neste município.</t>
   </si>
   <si>
     <t>30139</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/30139/indc0137_2005.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/30139/indc0137_2005.pdf</t>
   </si>
   <si>
     <t>Conteúdo:  Indico ao Chefe do Executivo, se digne S.Exa., interceder junto ao setor competente, quanto à possibilidade de retornar a caçamba, na Rua São João, n° 522, bairro Vila São Silvestre.</t>
   </si>
   <si>
     <t>30140</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/30140/indc0138_2005.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/30140/indc0138_2005.pdf</t>
   </si>
   <si>
     <t>Indico ao Sr. Chefe do Executivo, se digne S.Exa., interceder junto ao setor competente, quanto a possibilidade de construir mais uma Escola Técnica no município de Barueri, no bairro do Engenho Novo, para atender aos estudantes de nossa cidade que terminam o Ensino Fundamental.</t>
   </si>
   <si>
     <t>30141</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/30141/indc0139_2005.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/30141/indc0139_2005.pdf</t>
   </si>
   <si>
     <t>Indico ao Sr. Chefe do Executivo, se digne S.Exa., interceder junto ao Comandante da Guarda Civil Municipal de Barueri, Sr: Miguel Ribeiro da Silva, quanto a possibilidade de colocar uma viatura da Guarda Civil Municipal permanente, na Rua Vereador José Vieira, em frente ao Ginásio de Esportes do Jardim Reginalice, neste município.</t>
   </si>
   <si>
     <t>30143</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/30143/indc0140_2005.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/30143/indc0140_2005.pdf</t>
   </si>
   <si>
     <t>Indico ao Sr. Chefe do Executivo, se digne S.Exa., interceder junto ao setor da fiscalização, para entrar em contato com o proprietário do terreno situado na Rua Barueri, ao lado da residência da Sra. Vilma Santana Rosa, residente na Rua Barueri, N° 136, Vila Boa Vista, e , solicitar para que o mesmo faça o muro e a limpeza do imóvel e a rede captação de água.</t>
   </si>
   <si>
     <t>30144</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/30144/indc0141_2005.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/30144/indc0141_2005.pdf</t>
   </si>
   <si>
     <t>Indico ao Sr. Chefe do Executivo, se digne S.Exa., interceder junto a Eletropaulo - Metropolitana - Eletricidade de São Paulo S/, agência de Barueri, quanto a possibilidade de colocar iluminação na escadaria da Rua Andes, bairro Engenho Novo.</t>
   </si>
   <si>
     <t>30145</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/30145/indc0142_2005.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/30145/indc0142_2005.pdf</t>
   </si>
   <si>
     <t>Indico ao Sr. Chefe do Executivo, se digne S.Exa., interceder junto ao setor competente, quanto a possibilidade de construir um muro de arrimo na Rua Atenas, N° 711, Jardim Califórnia, neste município.</t>
   </si>
   <si>
     <t>30146</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/30146/indc0143_2005.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/30146/indc0143_2005.pdf</t>
   </si>
   <si>
     <t>Indico ao Sr. Chefe do Executivo, se digne S.Exa., interceder junto a Eletropaulo Metropolitana Eletricidade de São Paulo S/A - Agência em Barueri, quanto a possibilidade de afastar dois postes BAR 2/393 e 4/393, situados na Rua Vereador José Vieira em frente a praça e Ginásio de Esportes do Jardim Reginalice.</t>
   </si>
   <si>
     <t>30147</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/30147/indc0144_2005.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/30147/indc0144_2005.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Chefe do Executivo, se digne V.Exa., interceder junto à Secretaria de Projetos, Construções, quanto à possibilidade colocar trilhos de segurança na Rua Leila n° 328, no Parque dos Camargos, neste município.</t>
   </si>
   <si>
     <t>30149</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/30149/indc0145_2005.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/30149/indc0145_2005.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Chefe do Executivo, se digne S.Exa., interceder junto ao órgão competente, para que seja efetuada a calçada na rua Guarani, n° - Jardim Santa Mônica - Barueri.</t>
   </si>
   <si>
     <t>30163</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/30163/indc0146_2005.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/30163/indc0146_2005.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Chefe do Executivo se digne S.Exa., interceder junto ao órgão competente, para que seja efetuada a captação da águas pluviais, Rodoanel Mario Covas e Rua Levi Gonçalves de Oliveira - Parque Imperial - Barueri.</t>
   </si>
   <si>
     <t>30164</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/30164/indc0147_2005.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/30164/indc0147_2005.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Chefe do Executivo, se digne S.Exa., interceder junto ao órgão competente, para a construção de um muro no Conjunto Habitacional, Santa Mônica, localizado na Rua Projetada, Pq. dos Camargos, neste Município.</t>
   </si>
   <si>
     <t>30165</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/30165/indc0148_2005.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/30165/indc0148_2005.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Chefe do Executivo, se digne S.Exa., a interceder junto ao setor competente, quanto á necessidade de proceder o corte de uma árvore localizada na Rua Dora, 313 Pq. dos Camargos, neste município.</t>
   </si>
   <si>
     <t>30166</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/30166/indc0149_2005.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/30166/indc0149_2005.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Chefe do Executivo, se digne S.Exa., interceder junto ao setor competente, quanto à necessidade de colocar iluminação pública no escadão da Rua Amoreira, ao lado do n° 176 Pq. Viana, neste município.</t>
   </si>
   <si>
     <t>30167</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/30167/indc0150_2005.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/30167/indc0150_2005.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Chefe do Executivo, se digne S.Exa., interceder junto ao setor competente, a fim de verificar a possibilidade de colocar cobertura nos pontos de ônibus existente na linha do Jardim Maria Helena/ Barueri no trecho do Jardim Tupã ao Jardim Silveira, neste município.</t>
   </si>
   <si>
     <t>30168</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/30168/indc0151_2005.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/30168/indc0151_2005.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Chefe do Executivo, se digne S.Exa., a interceder junto ao setor competente, quanto á necessidade de proceder o corte de uma árvore localizada na Rua Manoel Henrique, 140 - Jardim Audir, neste município.</t>
   </si>
   <si>
     <t>30169</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/30169/indc0152_2005.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/30169/indc0152_2005.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Chefe do Executivo, se digne Sua Excelência interceder junto à Secretaria competente, para que estude a possibilidade de elaborar um projeto visando o '' abairramento" deste município, com o objetivo de facilitar, organizar e permitir o ordenamento espacial das informações sobre a cidade.</t>
   </si>
   <si>
     <t>30170</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/30170/indc0153_2005.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/30170/indc0153_2005.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Chefe do Executivo, se digne S.Exa., interceder junto ao órgão competente, para que seja efetuada a colocação de telas nos fundos do Conjunto Habitacional Urânia - Jardim Gabriel - Barueri.</t>
   </si>
   <si>
     <t>30171</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/30171/indc0154_2005.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/30171/indc0154_2005.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Chefe do Executivo, se digne S.Exa., interceder junto ao órgão competente, para que seja construído muro de arrimo, na Via Taboão esquina com a Estrada Velha de Itapevi - Jardim Santa Mônica - Barueri.</t>
   </si>
   <si>
     <t>30189</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/30189/indc0155_2005.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/30189/indc0155_2005.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Chefe do Executivo, se digne S.Exa., interceder junto ao órgão competente, para que seja colocada grade de proteção nas bocas de lobos da rua Pato Selvagem - Jardim Belval - Barueri.</t>
   </si>
   <si>
     <t>30190</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/30190/indc0156_2005.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/30190/indc0156_2005.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Chefe do Executivo, se digne S.Exa., interceder junto ao órgão competente, para que seja efetuado, vistoria no Conjunto Habitacional Jardim Maria Cristina, bloco 05 - Jardim Maria Cristina - Barueri.</t>
   </si>
   <si>
     <t>30191</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/30191/indc0157_2005.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/30191/indc0157_2005.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Chefe do Executivo, se digne sua Excelência interceder junto ao setor competente quanto à necessidade de criar uma linha de Ônibus com o itinerário '' Jardim Belval/ Via Jardim Califórnia", neste município.</t>
   </si>
   <si>
     <t>30192</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/30192/indc0158_2005.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/30192/indc0158_2005.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Chefe do Executivo, se digne sua Excelência interceder junto ao setor competente quanto á necessidade de colocar uma placa de sinalização (contra- mão) na Rua Santo Antonio, altura do número 307, Vila São Jorge, neste município.</t>
   </si>
   <si>
     <t>30193</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/30193/indc0159_2005.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/30193/indc0159_2005.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Chefe do Executivo, se digne S.Exa., interceder junto ao órgão competente, para que seja efetuado o levantamento do muro da Praça sito a Rua Osvaldo Cruz, 129 - Jardim Belval - Barueri.</t>
   </si>
   <si>
     <t>30194</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/30194/indc0160_2005.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/30194/indc0160_2005.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Chefe do Executivo, se digne S.Exa., interceder junto ao órgão competente, para que sejam instaladas rampas para deficientes nos terminais rodoferroviários do município de Barueri.</t>
   </si>
   <si>
     <t>30196</t>
   </si>
   <si>
     <t>161</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/30196/indc0161_2005.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/30196/indc0161_2005.pdf</t>
   </si>
   <si>
     <t>Indico à mesa, na forma regimental, seja oficiado ao Sr. Chefe do Executivo se digne S.Exa., Sr. Rubens Furlan, solicitando providências junto ao órgão competente a fim de reformar o piso da Viela situada na Rua Turmalina ao lado do n° 167 com a Rua da Prata, no Jardim dos Camargos, neste município.</t>
   </si>
   <si>
     <t>30197</t>
   </si>
   <si>
     <t>162</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/30197/indc0162_2005.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/30197/indc0162_2005.pdf</t>
   </si>
   <si>
     <t>Indico à mesa na forma regimental, seja oficiado ao Sr. Chefe do Executivo, se digne S.Exa., Sr. Rubens Furlan, solicitando providências junto ao órgão competente a fim de construir uma Área de Lazer na Rua Jambeiro, Parque Viana, ao lado de um campo de futebol society lá existente, bem como a colocação de alambrados no mesmo.</t>
   </si>
   <si>
     <t>30199</t>
   </si>
   <si>
     <t>163</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/30199/indc0163_2005.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/30199/indc0163_2005.pdf</t>
   </si>
   <si>
     <t>Indico ao Sr. Chefe do Executivo, se digne S.Exa., interceder junto ao setor competente, quanto a possibilidade de construir uma praça com área de lazer para adultos e play-ground para crianças, no bairro Jardim Califórnia, neste município.</t>
   </si>
   <si>
     <t>30200</t>
   </si>
   <si>
     <t>164</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/30200/indc0164_2005.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/30200/indc0164_2005.pdf</t>
   </si>
   <si>
     <t>Indico ao Sr. Chefe do Executivo, se digne S.Exa., interceder junto ao setor competente, estudar a possibilidade para que seja construída uma maternal, no bairro Jardim Califórnia, neste município.</t>
   </si>
   <si>
     <t>30201</t>
   </si>
   <si>
     <t>165</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/30201/indc0165_2005.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/30201/indc0165_2005.pdf</t>
   </si>
   <si>
     <t>Indico ao Sr. Chefe do Executivo, se digne S.Exa., interceder junto ao setor competente, estudar a possibilidade de fazer a canalização do córrego, que sai da Estrada dos Romeiros e segue paralelo até as Casas Populares da Rua Aracaju.</t>
   </si>
   <si>
     <t>30202</t>
   </si>
   <si>
     <t>166</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/30202/indc0166_2005.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/30202/indc0166_2005.pdf</t>
   </si>
   <si>
     <t>Indico ao Sr. Chefe do Executivo, se digne S.Exa.,interceder junto à SABESP - Saneamento Básico do Estado de São Paulo S/A , agência em Barueri, quanto a possibilidade de colocar rede de esgoto em todas a ruas do bairro da Chácara Marcos, neste município.</t>
   </si>
   <si>
     <t>30203</t>
   </si>
   <si>
     <t>167</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/30203/indc0167_2005.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/30203/indc0167_2005.pdf</t>
   </si>
   <si>
     <t>Indico ao Sr. Chefe do Executivo, se digne S.Exa., interceder junto ao setor competente, quanto a possibilidade de colocar um abrigo e bancos no ponto de ônibus, na Rua Minas Gerais, N° 397, esquina com a Rua Marechal Deodoro, Vila Boa Vista.</t>
   </si>
   <si>
     <t>30204</t>
   </si>
   <si>
     <t>168</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/30204/indc0168_2005.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/30204/indc0168_2005.pdf</t>
   </si>
   <si>
     <t>Indico ao Sr. Chefe do Executivo, se digne S.Exa., interceder junto a Empresa de Ônibus B.B.T.Turismo, quanto a possibilidade de aumentar mais uma linha de ônibus, favorecendo os bairros: Vila Boa Vista, Vila Barros, Jardim dos Camargos e Vila Porto.</t>
   </si>
   <si>
     <t>30205</t>
   </si>
   <si>
     <t>169</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/30205/indc0169_2005.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/30205/indc0169_2005.pdf</t>
   </si>
   <si>
     <t>Indico ao Sr. Chefe do Executivo, se digne S.Exa., interceder junto a Empresa de ônibus B.B.T.Turismo, quanto a possibilidade de aumentar mais uma linha de ônibus no bairro Chácara Marcos.</t>
   </si>
   <si>
     <t>30206</t>
   </si>
   <si>
     <t>170</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/30206/indc0170_2005.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/30206/indc0170_2005.pdf</t>
   </si>
   <si>
     <t>Indico ao Sr. Chefe do Executivo, se digne S.Exa., interceder junto ao setor de fiscalização e à antiga empresa COFERMAT, situada na Estrada dos Romeiros, esquina com a Rua Campo Sales, quanto a possibilidade de refazer o muro de arrimo, na área pertencente a essa empresa, na Rua Campo Sales, ao lado da Estrada dos Romeiros, enfrente à Avenida Brasil, no bairro Vila Boa Vista, neste município.</t>
   </si>
   <si>
     <t>30207</t>
   </si>
   <si>
     <t>171</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/30207/indc0171_2005.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/30207/indc0171_2005.pdf</t>
   </si>
   <si>
     <t>Indico ao Sr. Chefe do Executivo, se digne S.Exa., interceder junto ao setor competente, quanto a possibilidade de construir uma nova EMEF Gilberto Florêncio e E.E. República do El Salvador, no local da atual, bairro Jardim Reginalice.</t>
   </si>
   <si>
     <t>30208</t>
   </si>
   <si>
     <t>172</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/30208/indc0172_2005.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/30208/indc0172_2005.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Chefe do Executivo, que se digne a encaminhar ao setor competente, para estudar a possibilidade de instalação de Semáforo no final da Avenida Juruá na confluência com Alameda Araguaia próximo ao n° 122 em frente Lojas Aldeia Cores e Light Store - Alphaville.</t>
   </si>
   <si>
     <t>30231</t>
   </si>
   <si>
     <t>173</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/30231/indc0173_2005.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/30231/indc0173_2005.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Chefe do Executivo, que se digne a interceder junto ao setor competente quanto a possibilidade de podar algumas árvores que estão localizadas na praça dos Sonhos Jardim Audir sito à Rua Ásia, com a Rua Britânia, neste município.</t>
   </si>
   <si>
     <t>30315</t>
   </si>
   <si>
     <t>174</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/30315/indc0174_2005.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/30315/indc0174_2005.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Executivo, que se digne a estudar a colocação de corrimão em escada Publica no Bairro Cruz Preta, localizada ao lado da galeria Ouro, e do Posto Fixo da Guarda Civil Municipal com acesso para a Avenida Francisco Cezar.</t>
   </si>
   <si>
     <t>30316</t>
   </si>
   <si>
     <t>175</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/30316/indc0175_2005.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/30316/indc0175_2005.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Chefe do Executivo, se digne notificar a secretaria competente afim de efetuar manutenção no escadão localizado na Rua Carlos Gomes próximo ao n° 273 Jardim Belval.</t>
   </si>
   <si>
     <t>30493</t>
   </si>
   <si>
     <t>176</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/30493/indc0176_2005.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/30493/indc0176_2005.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Chefe do Executivo, se digne S.Exa., interceder junto ao setor competente, a fim de verificar a possibilidade de instalar semáforo no cruzamento da Rua Getúlio Vargas, Rua da Bica com Av. Itaqui, na altura do n° 902 - Jd. Belval, neste município.</t>
   </si>
   <si>
     <t>30494</t>
   </si>
   <si>
     <t>177</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/30494/indc0177_2005.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/30494/indc0177_2005.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Chefe do Executivo, se digne S.Exa., interceder junto ao setor competente quanto a possibilidade de colocar uma lombada na Rua Chaves, altura do n° 832 no Jd. Califórnia, neste município.</t>
   </si>
   <si>
     <t>30495</t>
   </si>
   <si>
     <t>178</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/30495/indc0178_2005.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/30495/indc0178_2005.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Chefe do Executivo, se digne S.Exa., interceder junto ao setor competente quanto a possibilidade de rever o horário de atendimento na UBS Armando Gonçalves Freitas, sito à Rua Padre Cícero Romão Batista, 271 Pq. Imperial, neste município.</t>
   </si>
   <si>
     <t>30496</t>
   </si>
   <si>
     <t>179</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/30496/indc0179_2005.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/30496/indc0179_2005.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Chefe do Executivo, se digne S.Exa., interceder junto ao setor competente quanto a possibilidade de Sinalizar faixas Exclusivas de Estacionamento para ônibus Escolares na EMEF Prefeito Nestor de Camargo, sito à Rua Abelardo Luz, 68 no Jd. Mutinga, neste município.</t>
   </si>
   <si>
     <t>30499</t>
   </si>
   <si>
     <t>180</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/30499/indc0180_2005.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/30499/indc0180_2005.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Chefe do Executivo, se digne S.Exa., interceder junto ao setor competente a possibilidade de estudar o itinerário da linha 462 - Largo de Osasco X Cidade São Pedro, que passa somente pelos bairros de Alphaville, Tamboré e Jd. Mutinga, com o prolongamento passando até o Jd. Santa Cecilia e São Vicente de Paula, neste município.</t>
   </si>
   <si>
     <t>30501</t>
   </si>
   <si>
     <t>181</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/30501/indc0181_2005.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/30501/indc0181_2005.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Chefe do Executivo, se digne S.Exa., interceder junto ao órgão competente, para que seja cimentados os fundos do Conjunto Habitacional Jd Maria Cristina, bloco 08, sito a rua Julio Prestes, n° 325 - Jardim Maria Cristina - Barueri.</t>
   </si>
   <si>
     <t>30505</t>
   </si>
   <si>
     <t>182</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/30505/indc0182_2005.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/30505/indc0182_2005.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Chefe do Executivo, se digne S.Exa., interceder junto ao órgão competente, para que seja construída um escada e seja feito um cimentado, sito a Rua Amália, n° 184 - Jardim Julio - Barueri.</t>
   </si>
   <si>
     <t>30512</t>
   </si>
   <si>
     <t>183</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/30512/indc0183_2005.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/30512/indc0183_2005.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Chefe do Executivo, se digne S.Exa., interceder junto ao órgão competente, para que seja construída uma escada para dar acesso aos munícipes da Rua Canal da Mancha para a Rua Canal do Panamá - Jardim Reginalice - Barueri.</t>
   </si>
   <si>
     <t>30582</t>
   </si>
   <si>
     <t>184</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/30582/indc0184_2005.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/30582/indc0184_2005.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Chefe do Executivo, se digne S.Exa., interceder junto ao órgão competente, para que seja levantado o muro nos fundos do conjunto habitacional do Jardim Paulista - bloco 38, atrás da EMEF Roberto Luiz Araújo Correia, n° 2.363 - Jardim Paulista - Barueri.</t>
   </si>
   <si>
     <t>30591</t>
   </si>
   <si>
     <t>185</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/30591/indc0185_2005.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/30591/indc0185_2005.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Chefe do Executivo, se digne S.Exa., interceder junto ao órgão competente, para que seja construída boca de lobo nas Ruas, João Vieira Rocha, Paraguaçu, Guarani e Moema - Vila Pindorama - Barueri.</t>
   </si>
   <si>
     <t>30594</t>
   </si>
   <si>
     <t>186</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/30594/indc0186_2005.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/30594/indc0186_2005.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Chefe do Executivo, se digne V.Exa., de interceder junto a Eletropaulo, afim de ser feito o prolongamento da rede elétrica da Rua Marechal Deodoro n° 987, no Jardim São Silvestre, neste Município.</t>
   </si>
   <si>
     <t>30596</t>
   </si>
   <si>
     <t>187</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/30596/indc0187_2005.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/30596/indc0187_2005.pdf</t>
   </si>
   <si>
     <t>Indico á Mesa, na forma regimental, seja oficiado ao Sr. Chefe do Executivo se digne S.Exa., Sr. Rubens Furlan, solicito providências interceder junto ao órgão competente a necessidade de Tapar um Buraco existente na Rua : Maiza, n° 148 viela 01 - Parque dos Camargos neste município.</t>
   </si>
   <si>
     <t>30598</t>
   </si>
   <si>
     <t>188</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/30598/indc0188_2005.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/30598/indc0188_2005.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Chefe do Executivo, se digne Sua Excelência interceder junto ao setor competente, quanto a necessidade de ser implantação de uma Lombada na Avenida Ipanema, defronte ao n° 214 no Jardim Maria Helena, neste município.</t>
   </si>
   <si>
     <t>30607</t>
   </si>
   <si>
     <t>189</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/30607/indc0189_2005.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/30607/indc0189_2005.pdf</t>
   </si>
   <si>
     <t>Indico ao Exmo. Sr. Chefe do Executivo, se digne sua Excelência interceder junto ao órgão competente à necessidade da colocação de uma cobertura e ponto de ônibus na Avenida Ipanema defronte ao n° 166 - Jardim Maria Helena, neste município.</t>
   </si>
   <si>
     <t>30817</t>
   </si>
   <si>
     <t>190</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/30817/indc0190_2005.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/30817/indc0190_2005.pdf</t>
   </si>
   <si>
     <t>Indico ao Exmo Sr. Chefe do Executivo, se digne, interceder junto ao órgão competente à necessidade da retirada de uma Árvore que está atingindo o Muro na Praça de Skate sito á Estrada dos Pinheiros, defronte ao n° 613 - Parque Viana, neste município.</t>
   </si>
   <si>
     <t>30819</t>
   </si>
   <si>
     <t>191</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/30819/indc0191_2005.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/30819/indc0191_2005.pdf</t>
   </si>
   <si>
     <t>Indico ao Sr. Chefe do Executivo, se digne S.Exa., interceder junto ao setor competente, para que o mesmo estude a possibilidade de Urbanizar a Viela principal e uma viela paralela na Rua José Ilhéus, n° 488, Jardim Silveira, neste município.</t>
   </si>
   <si>
     <t>30822</t>
   </si>
   <si>
     <t>192</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/30822/indc0192_2005.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/30822/indc0192_2005.pdf</t>
   </si>
   <si>
     <t>Indico ao Sr. Chefe do Executivo, se digne S.Exa., interceder junto ao setor competente, para que o mesmo estude a possibilidade de implantar uma Praça na Vila Ilhéus, localizado na Rua José Ilheus, n° 488, Jardim Silveira, neste município.</t>
   </si>
   <si>
     <t>30998</t>
   </si>
   <si>
     <t>193</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/30998/indc0193_2005.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/30998/indc0193_2005.pdf</t>
   </si>
   <si>
     <t>Indico ao Sr. Chefe do Executivo, se digne S.Exa., interceder junto ao setor competente interceda a Guarda Municipal de Barueri, para que estude a possibilidade de destacar Guardas Civis nos horários de entrada e saída da EMEF Alexandrino Silva Bueno, localizado no Jardim Silveira neste município.</t>
   </si>
   <si>
     <t>30999</t>
   </si>
   <si>
     <t>194</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/30999/indc0194_2005.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/30999/indc0194_2005.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Chefe do Executivo, se digne sua Excelência interceder junto ao setor competente quanto à necessidade de construir abrigo no ponto de ônibus da Avenida Presidente Kennedy, em frente ao n° 150 no Bairro Jardim Audir, neste município.</t>
   </si>
   <si>
     <t>31000</t>
   </si>
   <si>
     <t>195</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/31000/indc0195_2005.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/31000/indc0195_2005.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Chefe do Executivo, se digne S.Exa., interceder junto ao setor competente quanto a possibilidade de prolongar a rede de Esgoto da Rua Martins Fontes, no Pq. Imperial, neste município.</t>
   </si>
   <si>
     <t>31001</t>
   </si>
   <si>
     <t>196</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/31001/indc0196_2005.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/31001/indc0196_2005.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Chefe do Executivo, se digne S.Exa., interceder junto a Concessionária Viaoeste quanto a possibilidade de Colocar Mesas e Bancos na área localizada no trevo da Rodovia Castelo Branco (próximo ao Km 20) entre as Ruas Goiatuba e Três Pedras no Jd. Santa Cecília, neste município.</t>
   </si>
   <si>
     <t>31002</t>
   </si>
   <si>
     <t>197</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/31002/indc0197_2005.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/31002/indc0197_2005.pdf</t>
   </si>
   <si>
     <t>Indico ao Sr. Chefe do Executivo, se digne S.Exa., interceder junto ao setor competente para que estude a possibilidade de construir um muro de arrimo na rua José Carlos Pace, altura do n° 141, na Vila São Luiz neste município.</t>
   </si>
   <si>
     <t>31003</t>
   </si>
   <si>
     <t>198</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/31003/indc0198_2005.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/31003/indc0198_2005.pdf</t>
   </si>
   <si>
     <t>Indico ao Sr. Chefe do Executivo, se digne S.Exa., interceder junto ao setor competente, estudar a possibilidade de construir uma maternal no bairro Jardim Paraíso, neste município.</t>
   </si>
   <si>
     <t>31004</t>
   </si>
   <si>
     <t>199</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/31004/indc0199_2005.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/31004/indc0199_2005.pdf</t>
   </si>
   <si>
     <t>Indico ao Sr.Chefe do Executivo, se digne S.Exa., interceder junto a Eletropaulo - Metropolitana - Eletricidade de São Paulo S/A - Agência em Barueri, quanto a possibilidade de remover o poste BAR/ sem número, próximo ao poste BAR/8/410, situado dentro do terreno do Sr. José Leonardo Jr., na Rua Nina, n° 409, bairro Engenho Novo, neste município.</t>
   </si>
   <si>
     <t>31005</t>
   </si>
   <si>
     <t>200</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/31005/indc0200_2005.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/31005/indc0200_2005.pdf</t>
   </si>
   <si>
     <t>Indico ao Sr. Chefe do Executivo, se digne S.Exa., interceder junto a Eletropaulo Metropolitana Eletricidade de São Paulo S/A, agência de Barueri, quanto a possibilidade de podar uma árvore, localizada na residência do Sr. Francisco Carlos Teime, na Rua Guarani, n° 153, Jardim Pindorama, neste município.</t>
   </si>
   <si>
     <t>31006</t>
   </si>
   <si>
     <t>201</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/31006/indc0201_2005.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/31006/indc0201_2005.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Chefe do Executivo, se digne S.Exa., interceder junto ao setor competente, a necessidade de efetuar uma vistoria no Conjunto Habitacional São Paulo -Av. Marginal Esquerda, 71 - Bloco 06, neste município.</t>
   </si>
   <si>
     <t>31007</t>
   </si>
   <si>
     <t>202</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/31007/indc0202_2005.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/31007/indc0202_2005.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Chefe do Executivo, se digne S.Exa.,interceder junto ao setor competente, para estudar a possibilidade de recapeamento na Rua Tamisa, na altura do n° 117 ao 404 - Vale do Sol, neste município.</t>
   </si>
   <si>
     <t>31008</t>
   </si>
   <si>
     <t>203</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/31008/indc0203_2005.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/31008/indc0203_2005.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Chefe do Executivo, se digne S.Exa., interceder junto ao setor competente, a fim de verificar a possibilidade de instalar semáforo na Rua Eng° Oscar Kesselring, na altura do n° 254 - Jd. Belval, neste município.</t>
   </si>
   <si>
     <t>31009</t>
   </si>
   <si>
     <t>204</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/31009/indc0204_2005.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/31009/indc0204_2005.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Chefe do Executivo, se digne S.Exa., interceder junto ao setor competente, estudar a possibilidade de reforçar o muro de arrimo na Rua Manoel Bandeira, 10 - Jardim Tupã, neste município.</t>
   </si>
   <si>
     <t>31010</t>
   </si>
   <si>
     <t>205</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/31010/indc0205_2005.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/31010/indc0205_2005.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Chefe do Executivo, que oficie o Demutran para estudar a possibilidade de instalação de 02 (duas) lombadas na extensão da estrada das Nações Altura do n° 268 Jd. Belval.</t>
   </si>
   <si>
     <t>31011</t>
   </si>
   <si>
     <t>206</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/31011/indc0206_2005.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/31011/indc0206_2005.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Chefe do Executivo, que se digne a estudar a possibilidade de colocação de redutores de velocidade na Rua da Bica próximo ao n° 102 Jd. Maria Cristina.</t>
   </si>
   <si>
     <t>31012</t>
   </si>
   <si>
     <t>207</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/31012/indc0207_2005.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/31012/indc0207_2005.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Chefe do Executivo, que estude a possibilidade de efetuar Alteração no traçado da Praça " Reinaldo Kawai Venâncio Jd. Pouso Alegre. Existe no mesmo espaço para efetuar um corte transversal no barranco lá existente, onde poderia deixar um espaço de mais ou menos 08 m2 de área plana e também instalar gangorra na mesma.</t>
   </si>
   <si>
     <t>31013</t>
   </si>
   <si>
     <t>208</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/31013/indc0208_2005.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/31013/indc0208_2005.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Chefe do Executivo, que estude a possibilidade de instalar Redutores de Velocidade nas Ruas da Bica, Getulio Vargas, Gregório de Matos, Av. Itaqui e Rua Prefeito João Vila Lobo Quero - Jd. Belval.</t>
   </si>
   <si>
     <t>31022</t>
   </si>
   <si>
     <t>209</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/31022/indc0209_2005.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/31022/indc0209_2005.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Chefe do Executivo, que estude a possibilidade de colocar lombada na Rua Cacilda Becker altura do n° 205 - Jd. Belval.</t>
   </si>
   <si>
     <t>31024</t>
   </si>
   <si>
     <t>210</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/31024/indc0210_2005.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/31024/indc0210_2005.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Chefe do Executivo, que se digne a oficiar a secretaria de serviços municipais a fim de efetuar sinalização para travessia de pedestres nas Rua Prefeito João Vila Lobo Quero, Av. Itaqui e Rua Gregório de Matos, Rua da Bica e Rua Getulio Vargas no Jd. Belval.</t>
   </si>
   <si>
     <t>31026</t>
   </si>
   <si>
     <t>211</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/31026/indc0211_2005.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/31026/indc0211_2005.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Chefe do Executivo, que oficie a secretaria competente afim de efetuar a manutenção Periódica de limpeza e faça a Jardinagem na Praça, " Reinaldo Kawai Venâncio'' localizada no entroncamento das Ruas Claro de Camargo Sobrinho com a Rua Vitória - Jd. Belval Pouso Alegre.</t>
   </si>
   <si>
     <t>31028</t>
   </si>
   <si>
     <t>212</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/31028/indc0212_2005.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/31028/indc0212_2005.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Chefe do Executivo, que estude a possibilidade de junto com a Eletropaulo efetuar a instalação de Postes com luminárias na Viela da área livre no Jd. Belval.</t>
   </si>
   <si>
     <t>31031</t>
   </si>
   <si>
     <t>213</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/31031/indc0213_2005.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/31031/indc0213_2005.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Chefe do Executivo, se digne S.Exa., interceder junto ao setor competente quanto a possibilidade de construir uma Quadra de Futsal, no terreno da Prefeitura que está abandonado, sito à Rua Lorena, em frente ao n° 476, no Engenho Novo, neste município.</t>
   </si>
   <si>
     <t>31119</t>
   </si>
   <si>
     <t>214</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/31119/indc0214_2005.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/31119/indc0214_2005.pdf</t>
   </si>
   <si>
     <t>Indico ao Sr. Chefe do Executivo, se digne S.Exa., a interceder junto ao setor competente viabilizar a construção da estrada que ligará a Rua Ana Augusta Vilela (antiga Rua Beira Rio), localizada no bairro do Jardim Tupanci, com os bairros do Jardim São Luiz, Chácara Marcos fazendo ligação à estrada dos Romeiros - neste município.</t>
   </si>
   <si>
     <t>31120</t>
   </si>
   <si>
     <t>215</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/31120/indc0215_2005.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/31120/indc0215_2005.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Chefe do Executivo, se digne S.Exa., interceder junto ao setor competente da possibilidade da construção de uma lombada á Rua Professor Queiroz Filho altura do n° 263 no Bairro do Jardim Silveira, neste município.</t>
   </si>
   <si>
     <t>31121</t>
   </si>
   <si>
     <t>216</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/31121/indc0216_2005.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/31121/indc0216_2005.pdf</t>
   </si>
   <si>
     <t>Indico ao Sr. Chefe do Executivo, se digne S.Exa., interceder junto ao órgão competente, para que seja feita a limpeza do terreno baldio, Rua Fernando de Noronha, n° 09 - Maria Cristina - Barueri.</t>
   </si>
   <si>
     <t>31122</t>
   </si>
   <si>
     <t>217</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/31122/indc0217_2005.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/31122/indc0217_2005.pdf</t>
   </si>
   <si>
     <t>Indico ao Sr. chefe do Executivo, se digne S.Exa., interceder junto ao órgão competente, para que sejam efetuadas as ligações de esgotos na Rua Floriano Peixoto - Vila Nova - Barueri.</t>
   </si>
   <si>
     <t>31124</t>
   </si>
   <si>
     <t>218</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/31124/indc0218_2005.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/31124/indc0218_2005.pdf</t>
   </si>
   <si>
     <t>Indico ao Sr. Chefe do Executivo, se digne S.Exa., interceder junto ao órgão competente, para que seja feita a retirada da boca de lobo, na Rua Floriano Peixoto, n° 84 - Vila Nova - Barueri.</t>
   </si>
   <si>
     <t>31126</t>
   </si>
   <si>
     <t>219</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/31126/indc0219_2005.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/31126/indc0219_2005.pdf</t>
   </si>
   <si>
     <t>Indico ao Sr. Chefe do Executivo, se digne S.Exa., interceder junto ao órgão competente, para que seja feita a limpeza, antiga área livre, Rua Fernando de Noronha, ao lado do n° PMB 65 - Maria Cristina - Barueri.</t>
   </si>
   <si>
     <t>31133</t>
   </si>
   <si>
     <t>220</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/31133/indc0220_2005.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/31133/indc0220_2005.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Chefe do Executivo, se digne S.Exa., interceder junto ao órgão competente, para que seja construído um Playground, entre as Ruas Carlos Lacerda e Renato Gatti - Engenho Novo - Barueri.</t>
   </si>
   <si>
     <t>31135</t>
   </si>
   <si>
     <t>221</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/31135/indc0221_2005.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/31135/indc0221_2005.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Chefe do Executivo, se digne S.Exa., interceder junto ao setor competente quanto à possibilidade de Regulamentar a Lei n° 1.417, de 1° de março de 2004 que dispõe sobre a responsabilidade da destinação de pilhas, baterias e lâmpadas usadas e dá outras providências.</t>
   </si>
   <si>
     <t>31138</t>
   </si>
   <si>
     <t>222</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/31138/indc0222_2005.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/31138/indc0222_2005.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Chefe do Executivo, se digne S.Exa., interceder junto ao setor competente quanto à possibilidade de estudar a construção de um novo prédio para a EMEF ''Amador Aguiar", sito à Rua Martins Fontes, 412 no Pq. Imperial, neste município.</t>
   </si>
   <si>
     <t>31142</t>
   </si>
   <si>
     <t>223</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/31142/indc0223_2005.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/31142/indc0223_2005.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Chefe do Executivo, se digne sua Excelência interceder junto ao setor competente, quanto a necessidade de reformar a praça localizada entre as Ruas Marcos Antônio Marques e Terca, no bairro do Jardim Audir, neste município.</t>
   </si>
   <si>
     <t>31143</t>
   </si>
   <si>
     <t>224</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/31143/indc0224_2005.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/31143/indc0224_2005.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Chefe do Executivo, que notifique a secretaria competente para competente para efetuar limpeza em terreno localizado em frente ao Ginásio de Esportes Mario Savaro Jd. Belval, sito à Rua Santos Dumont ao lado dos n°s 15 e 32 .</t>
   </si>
   <si>
     <t>31144</t>
   </si>
   <si>
     <t>225</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/31144/indc0225_2005.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/31144/indc0225_2005.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Chefe do Executivo, que notifique a secretaria competente para efetuar limpeza em terreno localizado à Rua Aquários próximo aos n°s 51 ao 121 bairro Vila Iracema.</t>
   </si>
   <si>
     <t>31145</t>
   </si>
   <si>
     <t>226</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/31145/indc0226_2005.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/31145/indc0226_2005.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Chefe do Executivo, que se digne S.Exa., estudar a possibilidade de providenciar com urgência a instalação de postes de iluminação no escadão que situado no Rua da Bica, no Jd. Maria Cristina.</t>
   </si>
   <si>
     <t>31147</t>
   </si>
   <si>
     <t>227</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/31147/indc0227_2005.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/31147/indc0227_2005.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Chefe do Executivo, que notifique a secretaria competente que estude a possibilidade de que aumente a calçada da Emei Ricardo Peagno, localizada a Rua Olavo Bilac, 214 - Jd. Belval.</t>
   </si>
   <si>
     <t>31172</t>
   </si>
   <si>
     <t>228</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/31172/indc0228_2005.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/31172/indc0228_2005.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Chefe do Executivo, se digne Sua Excelência interceder junto ao setor competente quanto à necessidade de instalar guarita nas seguintes escolas: EMEF Profª Alayde Domingues Couto Macedo EMEF Prof° Alexandrino da Silveira Bueno EMEF Prof° Lênio Vieira de Moraes.</t>
   </si>
   <si>
     <t>31173</t>
   </si>
   <si>
     <t>229</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/31173/indc0229_2005.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/31173/indc0229_2005.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Chefe do Executivo, se digne a solicitar ao comando da Guarda Municipal que amplie o número de Rondas na Aldeinha de Barueri.</t>
   </si>
   <si>
     <t>31174</t>
   </si>
   <si>
     <t>230</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/31174/indc0230_2005.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/31174/indc0230_2005.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Chefe do Executivo, se digne V.Exa., interceder junto ao setor competente quanto a possibilidade de colocar um semáforo com botoeira na Avenida Brigadeiro Manoel Rodrigues Jordão em frente EMEF Profª Alexandrino Silveira Bueno, no Bairro Jd. Tupã.</t>
   </si>
   <si>
     <t>31175</t>
   </si>
   <si>
     <t>231</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/31175/indc0231_2005.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/31175/indc0231_2005.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Chefe do Executivo, se digne V.Exa., interceder junto ao setor competente quanto a possibilidade de colocar um semáforo com botoeira na Avenida Brigadeiro Manoel Rodrigues Jordão esquina com a Rua Vanusa em frente EMEF Prof° Alayde Domingos Couto Macedo, no Bairro Jd.Tupã.</t>
   </si>
   <si>
     <t>31176</t>
   </si>
   <si>
     <t>232</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/31176/indc0232_2005.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/31176/indc0232_2005.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Chefe do Executivo, que oficie a secretaria competente afim que seja construída uma Boca de Lobo defronte ao n° 04 da Rua Recanto Infantil - Jd. Reginalice.</t>
   </si>
   <si>
     <t>31208</t>
   </si>
   <si>
     <t>233</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/31208/indc0233_2005.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/31208/indc0233_2005.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Chefe do Executivo, que oficie a Eletropaulo a fim de providenciar colocação de postes de iluminação na Escadaria da área livre do Jd. Belval com a entrada pela Rua Tiradentes.</t>
   </si>
   <si>
     <t>31209</t>
   </si>
   <si>
     <t>234</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/31209/indc0234_2005.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/31209/indc0234_2005.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Chefe do Executivo, que se digne a solicitar ao comando da Guarda Municipal que amplie o número de Rondas nos Bairros do Jd. Maria Cristina e Jd. Belval no período noturno.</t>
   </si>
   <si>
     <t>31211</t>
   </si>
   <si>
     <t>235</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/31211/indc0235_2005.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/31211/indc0235_2005.pdf</t>
   </si>
   <si>
     <t>Indico ao Sr. Chefe do Executivo, se digne S.Exa., interceder junto ao setor competente, fazer um estudo, a fim de colocar uma lombada, na Rua das Antilhas, altura do N° 503, bairro Jardim Califórnia, neste município.</t>
   </si>
   <si>
     <t>31212</t>
   </si>
   <si>
     <t>236</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/31212/indc0236_2005.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/31212/indc0236_2005.pdf</t>
   </si>
   <si>
     <t>Indico ao Sr. Chefe do Executivo, se digne S.Exa., interceder junto ao setor competente. quanto a possibilidade de colocar tampas com grades nos bueiros em ambos os lados, na Rua Chaves, N° 1094, bairro Jardim Califórnia.</t>
   </si>
   <si>
     <t>31213</t>
   </si>
   <si>
     <t>237</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/31213/indc0237_2005.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/31213/indc0237_2005.pdf</t>
   </si>
   <si>
     <t>Indico ao Sr. Chefe do Executivo, se digne S.Exa., interceder junto ao setor competente, quanto a possibilidade de colocar um abrigo e bancos no ponto de ônibus, na Rua Atenas, n° 519, bairro Jardim Califórnia.</t>
   </si>
   <si>
     <t>31214</t>
   </si>
   <si>
     <t>238</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/31214/indc0238_2005.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/31214/indc0238_2005.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Chefe do Executivo, se digne S.Exa., interceder junto ao setor competente, quanto a necessidade de cercar e colocar um zelador na área de lazer existente na Rua Tamisa - Vale do Sol, neste município.</t>
   </si>
   <si>
     <t>31215</t>
   </si>
   <si>
     <t>239</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/31215/indc0239_2005.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/31215/indc0239_2005.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Chefe do Executivo, se digne S.Exa., interceder junto ao setor competente a necessidade de construir uma viela no final da Rua Sena, Vale do Sol, neste município, conforme croqui.</t>
   </si>
   <si>
     <t>31216</t>
   </si>
   <si>
     <t>240</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/31216/indc0240_2005.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/31216/indc0240_2005.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Chefe do Executivo, se digne a S.Exa., interceder junto ao setor competente quanto à possibilidade de derrubar o resto do antigo prédio do GRB (Grêmio Recreativo Barueri), sito à Avenida Henriqueta Mendes Guerra, 1128, no Jd. São Pedro, neste município.</t>
   </si>
   <si>
     <t>31217</t>
   </si>
   <si>
     <t>241</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/31217/indc0241_2005.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/31217/indc0241_2005.pdf</t>
   </si>
   <si>
     <t>Indico ao Sr. Chefe do Executivo, se digne S.Exa., interceder junto ao setor competente para que estude a possibilidade de implantar sinalização de faixas exclusivas para pedestres na Avenida Sebastião Divino dos Reis - Jd. Tupanci - Recreio Cachoeira - neste município.</t>
   </si>
   <si>
     <t>31218</t>
   </si>
   <si>
     <t>242</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/31218/indc0242_2005.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/31218/indc0242_2005.pdf</t>
   </si>
   <si>
     <t>Indico ao Sr. Chefe do Executivo, se digne S.Exa., interceder junto ao setor competente para que estude a possibilidade de implantar uma ondulação transversal (lombada), na Rua Dr. Adonai altura do n° 296 - Engenho Novo - neste município.</t>
   </si>
   <si>
     <t>31220</t>
   </si>
   <si>
     <t>243</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/31220/indc0243_2005.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/31220/indc0243_2005.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Chefe do Executivo, se digne S.Exa., interceder junto ao órgão competente, para que seja colocado Guias e sarjetas, na rua Gabriel, n° 69 - Jardim Tatiane - Barueri.</t>
   </si>
   <si>
     <t>31222</t>
   </si>
   <si>
     <t>244</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/31222/indc0244_2005.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/31222/indc0244_2005.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Chefe do Executivo, se digne S.Exa., interceder junto ao órgão competente, para que seja instalada placa de indicação, na Estrada Velha de Itapevi e Avenida Zélia, referente aos bairros Parque Viana, Jardim Gabriela, Rec anto Phrynea e Jardim Libano - Barueri.</t>
   </si>
   <si>
     <t>31223</t>
   </si>
   <si>
     <t>245</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/31223/indc0245_2005.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/31223/indc0245_2005.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Chefe do Executivo, se digne S.Exa., interceder junto ao órgão competente quanto a possibilidade de Construção de um Jardim, na Estrada Das Nações, ao lado do n° 454 - Vila Iracema - Barueri.</t>
   </si>
   <si>
     <t>31225</t>
   </si>
   <si>
     <t>246</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/31225/indc0246_2005.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/31225/indc0246_2005.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Chefe do Executivo, se digne S.Exa., interceder junto ao órgão competente, para que seja construído um playground, na rua Alexandre D. Lustosa (Conjunto Habitacional Estrada dos Pinheiros) Jardim Paulista - Barueri.</t>
   </si>
   <si>
     <t>31226</t>
   </si>
   <si>
     <t>247</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/31226/indc0247_2005.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/31226/indc0247_2005.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Chefe do Executivo, se digne S.Exa., interceder junto ao órgão competente, para que seja construído Playground, na Praça Pastor Cícero Clemente da Silva, Rua Luiz Gianezella, n° 39 - Jardim Belval - Barueri.</t>
   </si>
   <si>
     <t>31227</t>
   </si>
   <si>
     <t>248</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/31227/indc0248_2005.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/31227/indc0248_2005.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Chefe do Executivo, se digne S.Exa., interceder junto ao órgão competente, para que seja efetuado reforma da viela, acesso da rua Presidente João Goulart, n° 17 que da acesso rua Presidente N ilo Peçanha, n° 387 - Jardim Itaquiti - Barueri.</t>
   </si>
   <si>
     <t>31228</t>
   </si>
   <si>
     <t>249</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/31228/indc0249_2005.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/31228/indc0249_2005.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Chefe do Executivo, se digne Sua Excelência interceder junto ao setor competente da necessidade de rebaixar as guias em frente ao sacolão do Engenho Novo, neste município.</t>
   </si>
   <si>
     <t>31229</t>
   </si>
   <si>
     <t>250</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/31229/indc0250_2005.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/31229/indc0250_2005.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Chefe do Executivo, se digne sua Exa., interceder junto ao setor competente da necessidade de construir uma praça na Rua Barcelona, esquina com a Rua Casablanca no bairro Vale do Sol, neste município.</t>
   </si>
   <si>
     <t>31230</t>
   </si>
   <si>
     <t>251</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/31230/indc0251_2005.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/31230/indc0251_2005.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Chefe do Executivo, se digne S.Exa., interceder junto ao setor competente quanto à possibilidade de construir uma boca de lobo na Rua Monique em frente ao número 14 no Engenho Novo.</t>
   </si>
   <si>
     <t>31231</t>
   </si>
   <si>
     <t>252</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/31231/indc0252_2005.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/31231/indc0252_2005.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Chefe do Executivo, se digne S.Exa., interceder junto ao setor competente quanto a possibilidade de rebaixar uma boca de lobo, sito à Rua Seringueira, 175 Pq. Viana, neste município.</t>
   </si>
   <si>
     <t>31232</t>
   </si>
   <si>
     <t>253</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/31232/indc0253_2005.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/31232/indc0253_2005.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Chefe do Executivo, se digne S.Exa., no sentido de interceder junto ao setor competente para que possa ser feito o reparo da iluminação da praça pública, localizada entre as Ruas Denphach Nakayama e Rua Everest, Jd. Esperança - neste município.</t>
   </si>
   <si>
     <t>31237</t>
   </si>
   <si>
     <t>254</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/31237/indc0254_2005.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/31237/indc0254_2005.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Chefe do Executivo, se digne S.Exa., interceder junto ao setor competente para que estude a possibilidade de implantar duas ondulações transversais (lombadas), na Rua Saturno altura do n° 140 - Jd. Tupanci - neste município.</t>
   </si>
   <si>
     <t>31238</t>
   </si>
   <si>
     <t>255</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/31238/indc0255_2005.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/31238/indc0255_2005.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Chefe do Executivo, se digne S.Exa., interceder junto ao setor competente, quanto a possibilidade de reformar um escadão situado na Rua José Luiz do Rego, n° 23 -A Jd. Tupã - neste município.</t>
   </si>
   <si>
     <t>31240</t>
   </si>
   <si>
     <t>256</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/31240/indc0256_2005.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/31240/indc0256_2005.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Chefe do Executivo, se digne S.Exa., interceder junto ao setor competente para que estude a possibilidade de prolongar a rede de esgoto na Rua Araras altura do n° 195 - Jd. Califórnia - neste município.</t>
   </si>
   <si>
     <t>31315</t>
   </si>
   <si>
     <t>257</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/31315/indc0257_2005.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/31315/indc0257_2005.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Chefe do Executivo, se digne S.Exa., interceder junto ao setor competente, para estudar a possibilidade de recapeamento na Rua Cafelândia, da Av. Capitão Francisco César até a altura da Rua Monique - Eng. Novo, neste município.</t>
   </si>
   <si>
     <t>31316</t>
   </si>
   <si>
     <t>258</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/31316/indc0258_2005.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/31316/indc0258_2005.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Chefe do Executivo, que se digne a estudar a possibilidade de construir um estacionamento para os usuários do Maternal Marly Teixeira de Almeida sito, a Avenida Marginal Direita n° 45 no Jd. Paulista</t>
   </si>
   <si>
     <t>31318</t>
   </si>
   <si>
     <t>259</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/31318/indc0259_2005.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/31318/indc0259_2005.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Chefe do Executivo, se digne S.Exa., interceder junto ao departamento competente, para que seja construída uma viela, entre as ruas Luiz Gianezella e a Rua Paissandu - Vila Nova - Barueri.</t>
   </si>
   <si>
     <t>31320</t>
   </si>
   <si>
     <t>260</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/31320/indc0260_2005.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/31320/indc0260_2005.pdf</t>
   </si>
   <si>
     <t>Indico ao Sr. Chefe do Executivo, se digne S. Exa., interceder junto ao departamento competente, para que seja construído um muro na viela, na Rua Scalamandré Sobrinho, n° 98 - Jardim Itaquiti - Barueri.</t>
   </si>
   <si>
     <t>31322</t>
   </si>
   <si>
     <t>261</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/31322/indc0261_2005.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/31322/indc0261_2005.pdf</t>
   </si>
   <si>
     <t>Indico ao Sr. Chefe do Executivo, se digne S.Exa., interceder junto ao setor competente, para que seja efetuada a colocação de Iluminação na viela, na Rua Deputado Scalamandré Sobrinho, n° 98 acesso para a rua Presidente Nilo Peçanha - Jardim Itaquiti - Barueri.</t>
   </si>
   <si>
     <t>31323</t>
   </si>
   <si>
     <t>262</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/31323/indc0262_2005.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/31323/indc0262_2005.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Chefe do Executivo, se digne S.Exa., interceder junto ao órgão competente, para que seja construída uma quadra poliesportiva no conjunto habitacional Estrada dos Pinheiros, ao lado do bloco 01 Jardim Paulista - Barueri.</t>
   </si>
   <si>
     <t>31343</t>
   </si>
   <si>
     <t>263</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/31343/indc0263_2005.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/31343/indc0263_2005.pdf</t>
   </si>
   <si>
     <t>Indico à Mesa, na forma regimental, seja oficiado ao Sr. Chefe do Executivo se digne S.Exa., Sr. Rubens Furlan à necessidade de colocar iluminação em uma viela sito à Rua Embuia, n° 255 com a Rua Eucalipto, 188 no Parque Viana Barueri - SP, uma vez que essa não tem iluminação</t>
   </si>
   <si>
     <t>31619</t>
   </si>
   <si>
     <t>264</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/31619/indc0264_2005.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/31619/indc0264_2005.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Chefe do Executivo, se digne S.Exa. interceder junto ao setor competente quanto a possibilidade de ampliar a Emei " João Evangelista de Oliveira'', sito à Rua Dom Feliciano, 240 Jd. Mutinga, neste Município.</t>
   </si>
   <si>
     <t>31621</t>
   </si>
   <si>
     <t>265</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/31621/indc0265_2005.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/31621/indc0265_2005.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Chefe do Executivo, se digne S.Exa., interceder junto ao setor competente quanto a possibilidade de dar continuidade ao asfalto da Rua Pirituba ligando-a Rua Mirim no Jd. Chácaras Marco, neste Município.</t>
   </si>
   <si>
     <t>31623</t>
   </si>
   <si>
     <t>266</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/31623/indc0266_2005.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/31623/indc0266_2005.pdf</t>
   </si>
   <si>
     <t>Indico ao Sr. Chefe do Executivo, se digne S.Exa., no sentido de interceder junto ao setor competente para viabilizar a construção de uma sala extra, na EMEI Takechi Takau, localizada na Rua Tietê, 227 - Vila São Silvestre - neste município.</t>
   </si>
   <si>
     <t>31624</t>
   </si>
   <si>
     <t>267</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/31624/indc0267_2005.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/31624/indc0267_2005.pdf</t>
   </si>
   <si>
     <t>Indico ao Sr. Chefe do Executivo, se digne S.Exa., interceder junto ao setor da fiscalização, para entrar em contato com o proprietário da firma Belufe, localizada no final da Rua Saleti, s/n°, ao lado das Casas Populares do Município, bairro Engenho Novo e solicitar para que o mesmo asfalte ou coloque concreto na entrada da firma.</t>
   </si>
   <si>
     <t>31626</t>
   </si>
   <si>
     <t>268</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/31626/indc0268_2005.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/31626/indc0268_2005.pdf</t>
   </si>
   <si>
     <t>Indico ao Sr. Chefe do Executivo, se digne S.Exa., interceder junto ao setor competente, quanto a possibilidade de fazer limpeza dos matos, passar o trator para tirar parte dos buracos e fazer calçadas no terreno da área livre, localizada na Rua Canal do Panamá, bairro Jardim Reginalice.</t>
   </si>
   <si>
     <t>31627</t>
   </si>
   <si>
     <t>269</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/31627/indc0269_2005.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/31627/indc0269_2005.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Chefe do Executivo, se digne S.Exa., interceder junto ao setor competente, para fazer muro em um terreno da área livre, localizada na Rua Canal do Panamá, bairro Jardim Reginalice</t>
   </si>
   <si>
     <t>31629</t>
   </si>
   <si>
     <t>270</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/31629/indc0270_2005.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/31629/indc0270_2005.pdf</t>
   </si>
   <si>
     <t>Indico ao Sr. Chefe do Executivo, se digne S.Exa., interceder junto a Eletropaulo - Metropolitana - Eletricidade de São Paulo S/A - agência de Barueri, quanto a possibilidade de colocar um bico de luz, com haste, no poste BAR/SN, no final da Rua Ceilão, bairro Engenho Novo.</t>
   </si>
   <si>
     <t>31630</t>
   </si>
   <si>
     <t>271</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/31630/indc0271_2005.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/31630/indc0271_2005.pdf</t>
   </si>
   <si>
     <t>Indico ao Sr. Chefe do Executivo, se digne S.Exa., interceder junto ao setor competente, fazer um estudo, a fim de colocar uma lombada, na Rua Ceilão esquina com a Rua Salete, bairro Engenho Novo.</t>
   </si>
   <si>
     <t>31631</t>
   </si>
   <si>
     <t>272</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/31631/indc0272_2005.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/31631/indc0272_2005.pdf</t>
   </si>
   <si>
     <t>Indico ao Sr. Chefe do Executivo, se digne S.Exa., interceder junto ao setor competente, estudar a possibilidade de colocar trilhos de proteção, na Rua Guatemala, n° 52, Engenho Novo, neste município.</t>
   </si>
   <si>
     <t>31633</t>
   </si>
   <si>
     <t>273</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/31633/indc0273_2005.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/31633/indc0273_2005.pdf</t>
   </si>
   <si>
     <t>Indico ao Sr. Chefe do Executivo, se digne S.Exa., interceder junto ao setor competente, estudar a possibilidade de colocar trilhos de proteção, na Rua São João, n° 522, Vila São Silvestre, neste município.</t>
   </si>
   <si>
     <t>31635</t>
   </si>
   <si>
     <t>274</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/31635/indc0274_2005.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/31635/indc0274_2005.pdf</t>
   </si>
   <si>
     <t>Indico ao Sr. Chefe do Executivo, se digne S.Exa., interceder junto ao setor competente, estudar a possibilidade de embutir os postes de iluminação junto com os fios no muro da Viela, fazer captação da rede d´água e canalizar o esgoto, na Viela da Rua José Roberto que dá passagem para a Rua Dulce, bairro Vila Ceres.</t>
   </si>
   <si>
     <t>31636</t>
   </si>
   <si>
     <t>275</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/31636/indc0275_2005.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/31636/indc0275_2005.pdf</t>
   </si>
   <si>
     <t>Indico ao Sr. Chefe do Executivo, se digne S.Exa., interceder junto ao setor competente, fazer um estudo, a fim de colocar uma lombada na Alameda Tucunaré, altura do n° 1140, Tamboré.</t>
   </si>
   <si>
     <t>31638</t>
   </si>
   <si>
     <t>276</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/31638/indc0276_2005.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/31638/indc0276_2005.pdf</t>
   </si>
   <si>
     <t>Indico ao Sr. Chefe do Executivo, se digne V.Exa., interceder junto ao setor competente, no sentido de estudar a possibilidade de implantar uma Rede de Esgoto, na Rua José Ilhéus, n° 488, Jardim Silveira, neste município.</t>
   </si>
   <si>
     <t>31640</t>
   </si>
   <si>
     <t>277</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/31640/indc0277_2005.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/31640/indc0277_2005.pdf</t>
   </si>
   <si>
     <t>Indico ao Sr. Chefe do Executivo, se digne V.Exa., interceder junto ao setor competente, no sentido de estudar a possibilidade de construir uma Área de Lazer na Rua Vital Brasil, paralela com a Rua Alcides Caldeira, em frente ao n°208, Jardim Silveira, neste município.</t>
   </si>
   <si>
     <t>31642</t>
   </si>
   <si>
     <t>278</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/31642/indc0278_2005.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/31642/indc0278_2005.pdf</t>
   </si>
   <si>
     <t>Indico ao Sr. Chefe do Executivo, se digne V.Exa., interceder junto ao setor competente, no sentido de estudar a possibilidade de implantar um Semáforo em uma rotatória localizada na Estrada Velha de Itapevi com a Rua Brigadeiro Jordão, Jardim Silveira, neste município.</t>
   </si>
   <si>
     <t>31644</t>
   </si>
   <si>
     <t>279</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/31644/indc0279_2005.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/31644/indc0279_2005.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Chefe do Executivo, se digne a notificar a Secretaria de Serviços Municipais a fim de estudar a possibilidade de instalação de semáforo com Botoeira em frente a EMEF Alcino Francisco de Souza no Jardim Silveira.</t>
   </si>
   <si>
     <t>31645</t>
   </si>
   <si>
     <t>280</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/31645/indc0280_2005.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/31645/indc0280_2005.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Chefe do Executivo, que oficie a Secretaria competente a fim de efetuar estudo para tomar mão única de direção a Rua Ernesto da Fonseca no trecho compreendido entre as avenidas Washington Luís e Deputado Emilio Carlos no Jd. Silveira.</t>
   </si>
   <si>
     <t>31647</t>
   </si>
   <si>
     <t>281</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/31647/indc0281_2005.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/31647/indc0281_2005.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Chefe do Executivo, se digne a oficiar a secretaria de Projetos e Construções a fim de viabilizar a construção de 2 Sanitários Públicos na Arquibancada da Praça de Esportes Rogélio Cabeza Amor no Jd. Sillveira.</t>
   </si>
   <si>
     <t>31648</t>
   </si>
   <si>
     <t>282</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/31648/indc0282_2005.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/31648/indc0282_2005.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Chefe do Executivo, que se digne a solicitar a Secretaria de Projetos e Construções a instalação de 02 abrigos para usuários de ônibus na Av: Washington Luiz próximo ao n° 444 nas duas extremidades da EMEF Alcino Francisco de Souza no Jd. Silveira.</t>
   </si>
   <si>
     <t>31650</t>
   </si>
   <si>
     <t>283</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/31650/indc0283_2005.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/31650/indc0283_2005.pdf</t>
   </si>
   <si>
     <t>Indico ao Sr. Chefe do Executivo, se digne S.Exa., no sentido de interceder junto ao setor competente para viabilizar a construção de um Sanitário adaptado p/ deficiente físico, na EMEI Takechi Takau, localizada na rua Tietê, 227 - Vila São Silvestre - neste município.</t>
   </si>
   <si>
     <t>31651</t>
   </si>
   <si>
     <t>284</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/31651/indc0284_2005.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/31651/indc0284_2005.pdf</t>
   </si>
   <si>
     <t>Indico ao Sr. Chefe do Executivo, se digne V.Exa., interceder junto ao setor competente, para que estude a possibilidade de implantar uma Lixeira Comunitária localizado dentro do Conjunto Habitacional na Rua José Camelo de Lima, no Jardim Mutinga neste município.</t>
   </si>
   <si>
     <t>31652</t>
   </si>
   <si>
     <t>285</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/31652/indc0285_2005.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/31652/indc0285_2005.pdf</t>
   </si>
   <si>
     <t>Indico ao Sr. Chefe do Executivo, se digne V.Exa., interceder junto ao setor competente, para que estude a possibilidade de implantar uma Lixeira Comunitária localizada na Rua Caétes, ao lado do n°10, no Jardim Mutinga neste Município.</t>
   </si>
   <si>
     <t>31653</t>
   </si>
   <si>
     <t>286</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/31653/indc0286_2005.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/31653/indc0286_2005.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Chefe do Executivo, se digne S.Exa., interceder junto ao setor competente, para que seja feita a reforma da Viela que da acesso da Rua Tiradentes, para a Rua Cassemiro de Abreu - Jardim Belval - Barueri.</t>
   </si>
   <si>
     <t>31654</t>
   </si>
   <si>
     <t>287</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/31654/indc0287_2005.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/31654/indc0287_2005.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor C hefe do Executivo, se digne S.Exa., interceder junto ao órgão competente, para que seja feita a reforma da viela que da acesso da Rua Getulio Vargas, n° 783, para a Avenida Itaqui - Jardim Belval - Barueri.</t>
   </si>
   <si>
     <t>31655</t>
   </si>
   <si>
     <t>288</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/31655/indc0288_2005.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/31655/indc0288_2005.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Chefe do Executivo, se digne S.Exa., a interceder junto ao setor competente, estudos para viabilizar a possibilidade de instalação de um ''bebedouro" - na quadra de futebol localizada na Rua Iara, Parque dos Camargos, neste município.</t>
   </si>
   <si>
     <t>31656</t>
   </si>
   <si>
     <t>289</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/31656/indc0289_2005.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/31656/indc0289_2005.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Chefe do Executivo, se digne S.Exa., interceder junto ao setor competente, a possibilidade de construir uma passarela sobre o córrego existente na Rua Irene na altura do n° 739 - Pq. dos Camargos.</t>
   </si>
   <si>
     <t>31657</t>
   </si>
   <si>
     <t>290</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/31657/indc0290_2005.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/31657/indc0290_2005.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Chefe do Executivo, se digne S.Exa., interceder junto ao setor competente, para que seja colocado trilhos na calçada sito a rua Vinícius de Moraes, n° 29 - Parque Imperial - Barueri.</t>
   </si>
   <si>
     <t>31658</t>
   </si>
   <si>
     <t>291</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/31658/indc0291_2005.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/31658/indc0291_2005.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Chefe do Executivo, que estude a possibilidade de colocar lombada na Rua Diógenes Ribeiro altura do n° 781 - Jd. Belval.</t>
   </si>
   <si>
     <t>31660</t>
   </si>
   <si>
     <t>292</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/31660/indc0292_2005.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/31660/indc0292_2005.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Chefe do Executivo, que se digne notificar a Secretaria de Serviços Municipais em caráter de urgência para efetuar reparo em bueiro existente na Rua Guimarães Rosa - Jardim Tupã em frente ao Ginásio de Esportes.</t>
   </si>
   <si>
     <t>31662</t>
   </si>
   <si>
     <t>293</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/31662/indc0293_2005.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/31662/indc0293_2005.pdf</t>
   </si>
   <si>
     <t>Indico ao Sr. Chefe do Executivo, se digne S.Exa., no sentido de interceder junto à Eletropaulo, no sentido de colocar iluminação pública no poste BAR 9 A/580 localizado na primeira travessa da Rua Goiatuba em frente ao número 218 no Jardim Santa Cecilia neste Município.</t>
   </si>
   <si>
     <t>31663</t>
   </si>
   <si>
     <t>294</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/31663/indc0294_2005.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/31663/indc0294_2005.pdf</t>
   </si>
   <si>
     <t>Indico ao Sr. Chefe do Executivo, se digne S.Exa., no sentido de interceder junto à Via Oeste, par que a mesma possa colocar proteção na lateral da Ponte localizada na Rua Itajá no Jardim São Vicente de Paula neste município.</t>
   </si>
   <si>
     <t>31665</t>
   </si>
   <si>
     <t>295</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/31665/indc0295_2005.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/31665/indc0295_2005.pdf</t>
   </si>
   <si>
     <t>Indico ao Sr. Chefe do Executivo, se digne S.Exa., no sentido de interceder junto à Eletropaulo, no sentido de colocar iluminação pública no poste BAR 9 A/580 localizado na primeira travessa da Rua Goaiatuba em frente ao número 218 no Jardim Santa Cecilia neste município.</t>
   </si>
   <si>
     <t>31667</t>
   </si>
   <si>
     <t>296</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/31667/indc0296_2005.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/31667/indc0296_2005.pdf</t>
   </si>
   <si>
     <t>Indico ao Sr. Chefe do Executivo, se digne V.Exa., interceder junto ao setor competente, para fazer a construção de uma escada de oito degraus, para que os pedestres possam passar de baixo da ponte do Rodoanel localizado no fim da Rua Angelin no Jardim Santa Cecilia deste Município.</t>
   </si>
   <si>
     <t>31668</t>
   </si>
   <si>
     <t>297</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/31668/indc0297_2005.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/31668/indc0297_2005.pdf</t>
   </si>
   <si>
     <t>Indico ao Sr. Chefe do Executivo, se digne V.Exa., interceder junto à Telefônica, no sentido de retirar um aparelho de telefone público que está localizado na Rua Angelin, 47 e colocá-lo na mesma Rua em frente ao número 49 no Jardim Santa Cecilia deste Município.</t>
   </si>
   <si>
     <t>31670</t>
   </si>
   <si>
     <t>298</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/31670/indc0298_2005.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/31670/indc0298_2005.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Chefe do Executivo, se digne a S.Exa., interceder junto ao setor competente quanto a possibilidade de construir uma lixeira na rua Caetés no Jd. São Vicente de Paula, junto a empresa Petrobrás, neste município.</t>
   </si>
   <si>
     <t>31671</t>
   </si>
   <si>
     <t>299</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/31671/indc0299_2005.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/31671/indc0299_2005.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Chefe do Executivo, se digne S.Exa., interceder junto ao setor competente quanto a possibilidade de construir a rede de água na Rua Aeroporto no Jd. Chácaras Marco, neste município.</t>
   </si>
   <si>
     <t>31673</t>
   </si>
   <si>
     <t>300</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/31673/indc0300_2005.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/31673/indc0300_2005.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Chefe do Executivo, se digne S.Exa., interceder junto ao setor competente da Empresa EMTU/SP -- Empresa Metropolitana de Transportes Urbanos de São Paulo à criação de uma linha de ônibus passando pelos bairros do Jd. Mutinga, Jd. São Vicente de Paula e Jd. Santa Cecília, neste Município, com destino ao Hospital das Clinicas.</t>
   </si>
   <si>
     <t>31674</t>
   </si>
   <si>
     <t>301</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/31674/indc0301_2005.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/31674/indc0301_2005.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Chefe do Executivo, se digne S.Exa., interceder junto ao setor competente quanto a possibilidade de verificar a iluminação nas Rua Aeroporto e Rua Pirituba no Jd. Chácaras Marco, neste município.</t>
   </si>
   <si>
     <t>31675</t>
   </si>
   <si>
     <t>302</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/31675/indc0302_2005.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/31675/indc0302_2005.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Chefe do Executivo, se digne S.Exa., interceder junto ao setor competente quanto a possibilidade de fazer uma desratização em toda a extensão da Rua Caetés no Jd. São Vicente de Paula, junto a Empresa Petrobrás, neste Município.</t>
   </si>
   <si>
     <t>31676</t>
   </si>
   <si>
     <t>303</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/31676/indc0303_2005.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/31676/indc0303_2005.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Chefe do Executivo, se digne S.Exa., interceder junto ao setor competente quanto a possibilidade de limpar um terreno da prefeitura que está abandonado na Rua Potirendaba, 416 no Jd. Gabriela, neste Município.</t>
   </si>
   <si>
     <t>31690</t>
   </si>
   <si>
     <t>304</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/31690/indc0304_2005.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/31690/indc0304_2005.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Chefe do Executivo, se digne a S.Exa., interceder junto ao setor competente quanto à possibilidade de construir um piscinão no córrego vermelho, nos fundos da Rua Toritama, no Jd. São Vicente de Paula, neste município, na divisa entre Osasco e Barueri.</t>
   </si>
   <si>
     <t>31691</t>
   </si>
   <si>
     <t>305</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/31691/indc0305_2005.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/31691/indc0305_2005.pdf</t>
   </si>
   <si>
     <t>Indico ao Sr. Chefe do Executivo, se digne D.Exa., interceder junto ao Corpo de Bombeiros de Barueri, solicitando a possibilidade de cortar uma árvore, na residência da Sra. Maria Alves de Jesus, na Rua Sumaré, n° 278, bairro Chácara Marcos, neste município.</t>
   </si>
   <si>
     <t>31692</t>
   </si>
   <si>
     <t>306</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/31692/indc0306_2005.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/31692/indc0306_2005.pdf</t>
   </si>
   <si>
     <t>Indico ao Sr. Chefe do Executivo, se digne S.Exa.,interceder junto a Eletropaulo - Metropolitana - Eletricidade de São Paulo S/A - Agência em Barueri, quanto a possibilidade de remover o poste BAR 16/1396, localizado em frente ao Bloco 20, na Rua Piratininga, bairro Jardim Paulista.</t>
   </si>
   <si>
     <t>31693</t>
   </si>
   <si>
     <t>307</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/31693/indc0307_2005.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/31693/indc0307_2005.pdf</t>
   </si>
   <si>
     <t>Indico ao Sr. Chefe do Executivo, se digne S.Exa., interceder junto a Empresa de ônibus B.B.T.T. Turismo, quanto a possibilidade de colocar uma linha de ônibus, fazendo o seguinte itinerário: Rua Atenas, Jardim Califórnia, Engenho Novo, Via Osasco.</t>
   </si>
   <si>
     <t>31695</t>
   </si>
   <si>
     <t>308</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/31695/indc0308_2005.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/31695/indc0308_2005.pdf</t>
   </si>
   <si>
     <t>Indico ao Sr. Chefe do Executivo, se digne S.Exa., interceder junto à Assessoria do Governo, através do Dr. Carlos Zicardi, fazer um estudo junto a B.B.T. Turismo, para aumentar o número de ônibus que faz a linha Imperial, passando pela Rua Atenas, bairro Jardim Califórnia.</t>
   </si>
   <si>
     <t>31697</t>
   </si>
   <si>
     <t>309</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/31697/indc0309_2005.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/31697/indc0309_2005.pdf</t>
   </si>
   <si>
     <t>Indico ao Sr. Chefe do Executivo, se digne S.Exa.,, interceder junto ao setor competente para que estude a possibilidade de construir um ponto de ônibus na Rua Bermudas ao lado do n° 47 - Jd. São Luiz - neste município.</t>
   </si>
   <si>
     <t>31698</t>
   </si>
   <si>
     <t>310</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/31698/indc0310_2005.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/31698/indc0310_2005.pdf</t>
   </si>
   <si>
     <t>Indico ao Sr. Chefe do Executivo, se digne V.Exa., a possibilidade de interceder junto à Secretaria de Indústria, Comércio, Trabalho e Transporte, a fim de realizar estudos para que retorne a operação da linha de ônibus municipal n° 04 - Jardim do Libano.</t>
   </si>
   <si>
     <t>31700</t>
   </si>
   <si>
     <t>311</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/31700/indc0311_2005.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/31700/indc0311_2005.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Chefe do Executivo que se digne a notificar a Eletropaulo a fim de efetuar troca do Poste localizado na Viela 2, próximo à Rua Deputado Escalamandre Sobrinho - Jardim Belval.</t>
   </si>
   <si>
     <t>31703</t>
   </si>
   <si>
     <t>312</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/31703/indc0312_2005.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/31703/indc0312_2005.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Chefe do Executivo, se digne S.Exa., interceder junto ao órgão competente, para que seja colocado trilhos na calçada sito à Rua João Cabral de Melo Neto entre o n° 51 e n°79 - Jardim Tupã - Barueri.</t>
   </si>
   <si>
     <t>31705</t>
   </si>
   <si>
     <t>313</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/31705/indc0313_2005.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/31705/indc0313_2005.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Chefe do Executivo, se digne S.Exa., interceder junto ao órgão competente, para que seja feito o estudo para a instalação de iluminação na Via de acesso, da Avenida Municipal para a Avenida Zelia, neste Município.</t>
   </si>
   <si>
     <t>31707</t>
   </si>
   <si>
     <t>314</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/31707/indc0314_2005.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/31707/indc0314_2005.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Chefe do Executivo, que se digne a notificar a Secretaria de Serviços Municipais para efetuar limpeza e capinagem em toda extensão da Avenida Guilherme Rohn - Aldeia de Barueri.</t>
   </si>
   <si>
     <t>31709</t>
   </si>
   <si>
     <t>315</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/31709/indc0315_2005.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/31709/indc0315_2005.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Chefe do Executivo, se digne S.Exa., interceder junto ao setor competente quanto a possibilidade de colocar uma placa de proibido nadar na ''Lagoa de Carapicuíba" na parte que pertence a Barueri, neste município.</t>
   </si>
   <si>
     <t>31711</t>
   </si>
   <si>
     <t>316</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/31711/indc0316_2005.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/31711/indc0316_2005.pdf</t>
   </si>
   <si>
     <t>Indico à mesa, na forma regimental, seja oficiado ao Sr. Chefe do Executivo se digne S.Exa., Sr. Rubens Furlan, á necessidade da limpeza de Boca de Lobo sito á Rua Florianópolis, no Jardim Maria Helena, neste município.</t>
   </si>
   <si>
     <t>31718</t>
   </si>
   <si>
     <t>317</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/31718/indc0317_2005.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/31718/indc0317_2005.pdf</t>
   </si>
   <si>
     <t>Indico à mesa, na forma regimental, seja oficiado ao Sr. Chefe do Executivo se digne S.Exa., Sr. Rubens Furlan, à necessidade da Cobertura do Pátio da EMEF Francisco Zacarioto, no Jardim Maria Helena, neste município.</t>
   </si>
   <si>
     <t>31722</t>
   </si>
   <si>
     <t>318</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/31722/indc0318_2005.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/31722/indc0318_2005.pdf</t>
   </si>
   <si>
     <t>Indico ao Sr. Chefe do Executivo, se digne S.Exa., interceder junto ao setor competente, fazer um estudo, a fim de colocar uma lombada, na Rua Araras, n°654, bairro Jardim Califórnia, neste município.</t>
   </si>
   <si>
     <t>31744</t>
   </si>
   <si>
     <t>319</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/31744/indc0319_2005.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/31744/indc0319_2005.pdf</t>
   </si>
   <si>
     <t>Indico ao Sr. Chefe do Executivo, se digne S.Exa., interceder junto ao setor competente, estudar a possibilidade de colocar trilhos de proteção, na Rua Duque de Caxias, n° 252, Engenho Novo, neste município.</t>
   </si>
   <si>
     <t>31749</t>
   </si>
   <si>
     <t>320</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/31749/indc0320_2005.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/31749/indc0320_2005.pdf</t>
   </si>
   <si>
     <t>Indico ao Sr. Chefe do Executivo, se digne S.Exa., interceder junto ao setor competente, estudar a possibilidade de colocar uma caixa receptora de água, para dar saída para o córrego da Rua São Paulo, na residência da Sra. Viviane Marques, na Rua Duque de Caxias, n° 225, bairro Engenho Novo.</t>
   </si>
   <si>
     <t>31750</t>
   </si>
   <si>
     <t>321</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/31750/indc0321_2005.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/31750/indc0321_2005.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Chefe do Executivo, que se digne juntamente com a Secretaria de Segurança Pública do Estado de São Paulo a instalar uma Base da Policia Militar em caráter de Urgência na Aldeia de Barueri.</t>
   </si>
   <si>
     <t>31770</t>
   </si>
   <si>
     <t>322</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/31770/indc0322_2005.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/31770/indc0322_2005.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Chefe do Executivo, se digne Sua Excelência interceder junto ao setor competente, para que estude a possibilidade de execução dos serviços de manutenção da rede de iluminação pública do calçadão de praça Oiapoque, localizada na Alameda Rio Negro com a Grajaú no Bairro de Alphaville, neste município.</t>
   </si>
   <si>
     <t>31772</t>
   </si>
   <si>
     <t>323</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/31772/indc0323_2005.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/31772/indc0323_2005.pdf</t>
   </si>
   <si>
     <t>Indico ao Sr. Chefe do Executivo se digne S.Exa., interceder junto ao departamento competente, para que seja feito um estudo e se possível instalar mais um poste com luminária no final da Rua Marginal Esquerda, n° 1135 - Jardim Paulista - Barueri.</t>
   </si>
   <si>
     <t>31775</t>
   </si>
   <si>
     <t>324</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/31775/indc0324_2005.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/31775/indc0324_2005.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Chefe do Executivo, se digne S.Exa., interceder junto ao setor competente, a fim de verificar a possibilidade de instalar semáforo no cruzamento da Av. Brigadeiro Manoel Rodrigues Jordão com a Rua Luiz de Camões, altura do n° 1.814, neste município.</t>
   </si>
   <si>
     <t>31777</t>
   </si>
   <si>
     <t>325</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/31777/indc0325_2005.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/31777/indc0325_2005.pdf</t>
   </si>
   <si>
     <t>In dico ao Senhor Chefe do Executivo, se digne S.Exa., interceder junto ao setor competente, a fim de verificar a possibilidade de colocar trilho de proteção na calçada da Rua Amália esquina com Rua São Fernando, 420 - Jardim Júlio, neste município.</t>
   </si>
   <si>
     <t>31784</t>
   </si>
   <si>
     <t>326</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/31784/indc0326_2005.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/31784/indc0326_2005.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Chefe do Executivo, se digne Sua Excelência, interceder junto ao setor competente quanto à necessidade de construir uma área de lazer para adultos e" playground " para crianças na Rua Dr. Renato de Barros, entre as casinhas do antigo campo do São Bento e o Conjunto Habitacional, no bairro do Engenho Novo, neste Município.</t>
   </si>
   <si>
     <t>31788</t>
   </si>
   <si>
     <t>327</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/31788/indc0327_2005.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/31788/indc0327_2005.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Chefe do Executivo, se digne Sua Excelência, interceder junto à Eletropaulo Metropolitana Eletricidade São Paulo S/A - agência Barueri, quanto a necessidade de remover o poste de madeira n° 75/77 da Rua Chaves no Bairro do Jardim Califórnia, neste Município.</t>
   </si>
   <si>
     <t>31789</t>
   </si>
   <si>
     <t>328</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/31789/indc0328_2005.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/31789/indc0328_2005.pdf</t>
   </si>
   <si>
     <t>Indico ao Sr. Chefe do Executivo, se digne S.Exa., interceder junto ao setor competente para que estude a possibilidade de implantar trilho de proteção, na Rua Dr. Adonai próximo ao n° 234 - Engenho Novo - neste município.</t>
   </si>
   <si>
     <t>31793</t>
   </si>
   <si>
     <t>329</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/31793/indc0329_2005.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/31793/indc0329_2005.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Chefe do Executivo se digne, S.Exa., interceder junto ao órgão competente, para que seja efetuada reforma no muro ao lado da residência sito a Rua Elias, n° 107 - Jardim Tatiane - Barueri.</t>
   </si>
   <si>
     <t>31796</t>
   </si>
   <si>
     <t>330</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/31796/indc0330_2005.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/31796/indc0330_2005.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Chefe do Executivo, se digne S.Exa., interceder junto ao departamento competente, para que seja efetuada a poda das arvores que se encontra na Emei Thomaz Victoria Rodrigues, sito a rua Mariliza, n° 141 - Jardim Audir - Barueri.</t>
   </si>
   <si>
     <t>31798</t>
   </si>
   <si>
     <t>331</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/31798/indc0331_2005.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/31798/indc0331_2005.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Chefe do Executivo, se digne S.Exa., interceder junto ao departamento competente, para que seja retirado entulho, na rua Afonso Crudo, n° 127 Vila Pindorama - Barueri.</t>
   </si>
   <si>
     <t>31800</t>
   </si>
   <si>
     <t>332</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/31800/indc0332_2005.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/31800/indc0332_2005.pdf</t>
   </si>
   <si>
     <t>Indico ao Sr. Chefe do Executivo, se digne S.Exa., interceder junto a Eletropaulo - Metropolitana - Eletricidade de São Paulo S/A - Agência de Barueri, quanto a possibilidade de colocar um bico de luz, com haste, no poste BAR 41/84, na Rua Atenas, n° 628, esquina com a travessa Atenas, bairro Jardim Califórnia.</t>
   </si>
   <si>
     <t>31801</t>
   </si>
   <si>
     <t>333</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/31801/indc0333_2005.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/31801/indc0333_2005.pdf</t>
   </si>
   <si>
     <t>Indico ao Sr. Chefe do Executivo, se digne S.Exa., interceder junto ao setor competente, quanto a possibilidade de construir um Posto de Saúde no bairro Vila São Silvestre, neste município.</t>
   </si>
   <si>
     <t>31802</t>
   </si>
   <si>
     <t>334</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/31802/indc0334_2005.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/31802/indc0334_2005.pdf</t>
   </si>
   <si>
     <t>Indico ao Sr. Chefe do Executivo, se digne S.Exa., interceder junto ao setor competente, estudar a possibilidade para que seja construída uma maternal, no bairro - Vila São Silvestre, neste município.</t>
   </si>
   <si>
     <t>31804</t>
   </si>
   <si>
     <t>335</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/31804/indc0335_2005.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/31804/indc0335_2005.pdf</t>
   </si>
   <si>
     <t>Indico ao Sr. Chefe do Executivo, se digne S.Exa., interceder junto ao setor competente, estudar a possibilidade de colocar trilhos de proteção, na Rua Veneza, n° 66, Engenho Novo, neste município.</t>
   </si>
   <si>
     <t>31833</t>
   </si>
   <si>
     <t>336</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/31833/indc0336_2005.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/31833/indc0336_2005.pdf</t>
   </si>
   <si>
     <t>Indico ao Sr. Chefe do Executivo, se digne S.Exa., interceder junto ao setor competente, estudar a possibilidade de erguer as guias e arrumar a calçada, na Rua Veneza, n° 66 bairro Engenho Novo, neste município.</t>
   </si>
   <si>
     <t>31836</t>
   </si>
   <si>
     <t>337</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/31836/indc0337_2005.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/31836/indc0337_2005.pdf</t>
   </si>
   <si>
     <t>Indico ao Sr. Chefe do Executivo, se digne S.Exa., interceder junto ao setor competente, quanto a possibilidade de colocar uma caçamba, na Rua Irã, bairro Vila São Luiz.</t>
   </si>
   <si>
     <t>31839</t>
   </si>
   <si>
     <t>338</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/31839/indc0338_2005.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/31839/indc0338_2005.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Chefe do Executivo, se digne S.Exa., interceder junto ao setor competente quanto a possibilidade de colocar a iluminação na nova Ponte que liga a Av. Ceci no Tamboré a Rua João Ferreira Lima no Jd. Mutinga, neste Município.</t>
   </si>
   <si>
     <t>31841</t>
   </si>
   <si>
     <t>339</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/31841/indc0339_2005.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/31841/indc0339_2005.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Chefe do Executivo, se digne V.Exa., interceder junto ao setor competente a fim de revestir 60 m. (extensão) de camada asfáltica bem como o término da abertura na rua que dá continuação à rua Marcos A.Marques, a qual da acesso a área livre dos munícipes no bairro Jd. Aldir deste Município; uma vez que a mesma já apresenta a base preparada, na qual encontra-se aguardando também a construção de uma boca de lobo e o encanamento de esgoto neste referida rua.</t>
   </si>
   <si>
     <t>31844</t>
   </si>
   <si>
     <t>340</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/31844/indc0340_2005.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/31844/indc0340_2005.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Chefe do Executivo, se digne S.Exa., interceder junto ao setor competente, a fim de verificar a possibilidade de colocar coberturas nos pontos de ônibus, no bairro do Vale do Sol, principalmente: na rua Tamisa, frente ao n° 192 sentido Bairro/Centro e Estrada Velha de Itapevi, esquina com a Rua Tamisa também sentido Bairro/Centro, deste município.</t>
   </si>
   <si>
     <t>31846</t>
   </si>
   <si>
     <t>341</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/31846/indc0341_2005.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/31846/indc0341_2005.pdf</t>
   </si>
   <si>
     <t>Indico à Mesa, na forma regimental, seja oficiado ao Chefe do Executivo, se digne S.Exa., Sr. Rubens Furlan, interceder junto órgão competente e solicitar a construção de uma Pista de Skate, no Jardim Maria Helena, neste município.</t>
   </si>
   <si>
     <t>31848</t>
   </si>
   <si>
     <t>342</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/31848/indc0342_2005.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/31848/indc0342_2005.pdf</t>
   </si>
   <si>
     <t>Indico à Mesa, na forma regimental, seja oficiado ao Chefe do Executivo, se digne S.Exa., Sr.Rubens Furlan, interceder junto ao órgão competente para a construção de mais uma Quadra de Tênis, no Parque Municipal, neste município.</t>
   </si>
   <si>
     <t>31851</t>
   </si>
   <si>
     <t>343</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/31851/indc0343_2005.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/31851/indc0343_2005.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Chefe do Executivo, se digne S.Exa., interceder junto à Secretaria de Projetos, Construções e Obras quanto à possibilidade de fazer manutenção e reforma da viela pública localizada na Rua Porchart n° 38 no Jardim Maria Cristina, neste Município.</t>
   </si>
   <si>
     <t>31854</t>
   </si>
   <si>
     <t>344</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/31854/indc0344_2005.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/31854/indc0344_2005.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Chefe do Executivo, que se digne V.Sa. estudar a possibilidade de colocar lombada á Rua Firmo de Oliveira em frente á escola Prf° Myrtes T. Assad Villela Bairro Centro, neste município.</t>
   </si>
   <si>
     <t>31856</t>
   </si>
   <si>
     <t>345</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/31856/indc0345_2005.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/31856/indc0345_2005.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Chefe do Executivo, que se digne V. Sa. estudar a possibilidade de colocar lombada à Rua Tupi, 621, Jd. São silvestre neste município.</t>
   </si>
   <si>
     <t>31858</t>
   </si>
   <si>
     <t>346</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/31858/indc0346_2005.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/31858/indc0346_2005.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Chefe do Executivo, que se digne V.Sa. estudar a possibilidade de colocar lombada á Rua Bororos esquina com a Rua Madeira altura do n° 16 - Jd. São Silvestre neste município.</t>
   </si>
   <si>
     <t>31860</t>
   </si>
   <si>
     <t>347</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/31860/indc0347_2005.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/31860/indc0347_2005.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Chefe do Executivo, que se digne V.Sa. a notificar a Secretaria competente a fim de estudar a possibilidade de colocar placas de sinalização na Avenida Municipal, altura do n° 49 no Jd. Silveira. As placas sugeridas são: 1- Jd. Belval 2- Barueri - Centro 3- Rodovia Castelo Branco 4- Jd. Paulista 5- Parque Viana 6- Jd. Maria Helena 7-- Delegacia de Policia 8- Ganha Tempo</t>
   </si>
   <si>
     <t>31862</t>
   </si>
   <si>
     <t>348</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/31862/indc0348_2005.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/31862/indc0348_2005.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Chefe do Executivo, que se digne a notificar a Secretaria de Serviços Municipais a fim de sanar problema por ela deixado na Rua Marechal Deodoro n° 46 - Vila Nova.</t>
   </si>
   <si>
     <t>31863</t>
   </si>
   <si>
     <t>349</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/31863/indc0349_2005.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/31863/indc0349_2005.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Chefe do Executivo, que se digne V.Sa. a interceder junto a Secretaria de Serviços Municipais a fim de efetuar limpeza em terreno sito á Rua 25 de Janeiro em frente ao " Bar do Chicão'' no Jd. Belval informo ainda que referido terreno mede aproximadamente 1000 m2 e de frente para a Avenida Henriqueta Gonçalves Batista altura do n° 1565.</t>
   </si>
   <si>
     <t>31866</t>
   </si>
   <si>
     <t>350</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/31866/indc0350_2005.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/31866/indc0350_2005.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Chefe do Executivo, que se digne V. Sa., estudar a possibilidade de colocar lombadas à Rua Raimundo Correa, nº. 51 no bairro Jd. Belval, neste Município.</t>
   </si>
   <si>
     <t>31867</t>
   </si>
   <si>
     <t>351</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/31867/indc0351_2005.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/31867/indc0351_2005.pdf</t>
   </si>
   <si>
     <t>Indico ao Sr. Chefe do Executivo, se digne S.Exa. interceder junto ao setor competente, estudar a possibilidade de colocar um semáforo na Rua São Paulo, esquina com a Av. Kalil M. Rahal, em frente a praça da Bíblia, bairro Engenho Novo.</t>
   </si>
   <si>
     <t>31869</t>
   </si>
   <si>
     <t>352</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/31869/indc0352_2005.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/31869/indc0352_2005.pdf</t>
   </si>
   <si>
     <t>Indico ao Sr. Chefe do Executivo, se digne S.Exa., interceder junto ao setor competente, quanto a possibilidade de construir uma praça com área de lazer para adultos e playground para crianças, no bairro Engenho Novo, neste município.</t>
   </si>
   <si>
     <t>31871</t>
   </si>
   <si>
     <t>353</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/31871/indc0353_2005.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/31871/indc0353_2005.pdf</t>
   </si>
   <si>
     <t>31872</t>
   </si>
   <si>
     <t>354</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/31872/indc0354_2005.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/31872/indc0354_2005.pdf</t>
   </si>
   <si>
     <t>Indico ao Sr. Chefe do Executivo, se digne S.Exa., interceder junto ao setor competente, estudar a possibilidade para que seja construída uma maternal, no bairro Vila São Luiz, neste município.</t>
   </si>
   <si>
     <t>31873</t>
   </si>
   <si>
     <t>355</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/31873/indc0355_2005.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/31873/indc0355_2005.pdf</t>
   </si>
   <si>
     <t>Indico ao Sr. Chefe do Executivo, se digne S.Exa., interceder junto ao setor competente, quanto a possibilidade de construir um Posto de Saúde no bairro Vila São Luiz, neste município.</t>
   </si>
   <si>
     <t>31874</t>
   </si>
   <si>
     <t>356</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/31874/indc0356_2005.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/31874/indc0356_2005.pdf</t>
   </si>
   <si>
     <t>Indico ao Sr. Chefe do Executivo, se digne S.Exa., interceder junto ao setor da fiscalização, entrar em contato com o proprietário do terreno situado na Rua Gabriela, n° 447, Parque dos Camargos, e solicitar para que o mesmo faça a limpeza do imóvel.</t>
   </si>
   <si>
     <t>31875</t>
   </si>
   <si>
     <t>357</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/31875/indc0357_2005.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/31875/indc0357_2005.pdf</t>
   </si>
   <si>
     <t>Indico ao Sr. Chefe do Executivo, se digne S.Exa., interceder junto a Eletropaulo - Metropolitana - Eletricidade de São Paulo S/A, agência de Barueri, quanto a possibilidade de colocar iluminação na escadaria da Rua Andes, bairro Engenho Novo.</t>
   </si>
   <si>
     <t>31876</t>
   </si>
   <si>
     <t>358</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/31876/indc0358_2005.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/31876/indc0358_2005.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Chefe do Executivo, interceder junto ao setor competente da possibilidade na reforma e manutenção do escadão da Rua Dora altura do n° 566 com a Rua Lucia altura do n° 214 no bairro do Parque dos Camargos - neste município.</t>
   </si>
   <si>
     <t>31877</t>
   </si>
   <si>
     <t>359</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/31877/indc0359_2005.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/31877/indc0359_2005.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Chefe do Executivo, se digne S.Exa., interceder junto ao setor competente, para que seja feita a colocação de trilhos na rua Presidente João Goulart, n° 78 - Jardim Itaquiti - Barueri.</t>
   </si>
   <si>
     <t>31879</t>
   </si>
   <si>
     <t>360</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/31879/indc0360_2005.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/31879/indc0360_2005.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Chefe do Executivo, se digne S.Exa., interceder junto ao setor competente, para que seja feita a instalação de semáforo entre a Avenida Henriqueta Mendes Guerra, esquina com a Rua Santa Úrsula, Centro de Barueri.</t>
   </si>
   <si>
     <t>31880</t>
   </si>
   <si>
     <t>361</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/31880/indc0361_2005.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/31880/indc0361_2005.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Chefe do Executivo, se digne S.Exa., interceder junto ao setor competente, para que seja feita a instalação de Hidrantes no Conjunto Habitacional Jardim Itaquiti, na Avenida Henrique Gonçalves Baptista, Jardim Itaquiti - Barueri.</t>
   </si>
   <si>
     <t>31881</t>
   </si>
   <si>
     <t>362</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/31881/indc0362_2005.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/31881/indc0362_2005.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Chefe do Executivo, se digne S.Exa., interceder junto ao setor competente, para que seja feita a instalação de Lixeiras no Conjunto Habitacional Jardim Itaquiti, na Avenida Henrique Gonçalves Batista, Jardim Itaquiti - Barueri.</t>
   </si>
   <si>
     <t>31883</t>
   </si>
   <si>
     <t>363</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/31883/indc0363_2005.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/31883/indc0363_2005.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Chefe do Executivo, se digne S.Exa., interceder junto ao setor competente, quanto à retirada de uma rocha (pedra), com 1,20 mts. de altura por 1,50 mts, de largura da rua Tubarão n° 16 n bairro do Jd. Paraíso neste município.</t>
   </si>
   <si>
     <t>31884</t>
   </si>
   <si>
     <t>364</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/31884/indc0364_2005.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/31884/indc0364_2005.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Chefe do Executivo, interceder junto ao Sameb, quanto à possibilidade de colocar farmácias 24 horas, nos pronto socorros, neste município.</t>
   </si>
   <si>
     <t>31885</t>
   </si>
   <si>
     <t>365</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/31885/indc0365_2005.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/31885/indc0365_2005.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Chefe do Executivo, interceder junto à Secretaria de Ensino do nosso município, quanto a possibilidade de incluir na grade curricular aulas de noções sobre meio ambiente.</t>
   </si>
   <si>
     <t>31886</t>
   </si>
   <si>
     <t>366</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/31886/indc0366_2005.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/31886/indc0366_2005.pdf</t>
   </si>
   <si>
     <t>Indico ao Sr. Chefe do Executivo, se digne S.Exa., interceder junto ao setor competente para que estude a possibilidade de implantar duas ondulações transversais (lombadas), na Rua Saturno, entre os n°s 45, 55 e outra em frente ao n° 232 - Jd. Tupanci - neste município, retificando o pedido feito na In dicação n° 254/2005, de 28/03/05.</t>
   </si>
   <si>
     <t>31888</t>
   </si>
   <si>
     <t>367</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/31888/indc0367_2005.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/31888/indc0367_2005.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Chefe do Executivo, se digne S.Exa., interceder junto ao setor competente, para que seja feita a colocação de corrimão na escada que da acesso da Avenida Aníbal Correa para o Conjunto Habitacional Jardim Paulista, Bloco 38 - Jardim Paulista Barueri.</t>
   </si>
   <si>
     <t>31889</t>
   </si>
   <si>
     <t>368</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/31889/indc0368_2005.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/31889/indc0368_2005.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Chefe do Executivo, se digne S.Exa., interceder junto ao setor competente, para que seja feita a canalização de esgoto na Rua Presidente Nilo Peçanha altura do n° 562 - Jardim Itaquiti - Barueri.</t>
   </si>
   <si>
     <t>31891</t>
   </si>
   <si>
     <t>369</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/31891/indc0369_2005.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/31891/indc0369_2005.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Chefe do Executivo, se digne S.Exa., interceder junto ao setor competente, para que seja feita a colocação de postes e luminárias, na rua Particular - travessa da Estrada Velha de Itapevi, n° 2311 - Jardim Tupã - Barueri.</t>
   </si>
   <si>
     <t>31892</t>
   </si>
   <si>
     <t>370</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/31892/indc0370_2005.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/31892/indc0370_2005.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Chefe do Executivo, se digne S.Exa., interceder junto ao setor competente , para que seja feito o remanejamento da rede de esgoto, Rua Raimundo Correa n° 52 até a Rua Santos Dumont, n° 09 - Jardim Belval - Barueri.</t>
   </si>
   <si>
     <t>31893</t>
   </si>
   <si>
     <t>371</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/31893/indc0371_2005.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/31893/indc0371_2005.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Chefe do Executivo, se digne S.Exa., interceder junto ao setor competente a fim de que sejam tomadas providências quanto ao fechamento do buraco que se abriu no asfalto devido ao vazamento de água, e também fazer o reparo na calçada em frente ao n° 74 da Rua Antonio Carlos, no bairro Vila Ceres, neste município.</t>
   </si>
   <si>
     <t>31895</t>
   </si>
   <si>
     <t>372</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/31895/indc0372_2005.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/31895/indc0372_2005.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Chefe do Executivo, que se digne V.Exa., a notificar a secretaria competente a fim de colocar lombada na Rua Tiete - Jd. São Silvestre.</t>
   </si>
   <si>
     <t>31896</t>
   </si>
   <si>
     <t>373</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/31896/indc0373_2005.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/31896/indc0373_2005.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Chefe do Executivo, que se digne V.Sa., a notificar a Secretaria Competente a fim de viabilizar estudo para Embarque e Desembarque de alunos na Escola Prof. Myrthes T. Assad. Villela sito à Rua Campos Salles - Centro.</t>
   </si>
   <si>
     <t>31897</t>
   </si>
   <si>
     <t>374</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/31897/indc0374_2005.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/31897/indc0374_2005.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Chefe do Executivo que se digne a oficiar a Eletropaulo Metropolitana - Eletricidade de São Paulo S/A a efetuar a Reativação de Iluminação Pública em escadão que interliga a Rua Madeira a Rua Nina - Jd. São Silvestre.</t>
   </si>
   <si>
     <t>31898</t>
   </si>
   <si>
     <t>375</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/31898/indc0375_2005.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/31898/indc0375_2005.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Chefe do Executivo que se digne a notificar o comando da Guarda Municipal para que amplie o número de rondas no bairro do Jd. São Silvestre.</t>
   </si>
   <si>
     <t>31900</t>
   </si>
   <si>
     <t>376</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/31900/indc0376_2005.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/31900/indc0376_2005.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Chefe do Executivo, que V. Sa. se digne a notificar o Demutran Divisão Municipal de Trânsito para que estude a possibilidade de alterar o sistema viário da Rua Tiête - Jd. São Silvestre, tornando- a proibida para caminhões a partir da Rua Bororos.</t>
   </si>
   <si>
     <t>31903</t>
   </si>
   <si>
     <t>377</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/31903/indc0377_2005.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/31903/indc0377_2005.pdf</t>
   </si>
   <si>
     <t>Indico ao Sr. Chefe do Executivo, se digne S.Exa., com intercessão do nosso Exmo. Prefeito Rubens Furlan, junto a VIAOESTE, a fim de realizar um estudo, para ampliar o Viaduto sobre a Rodovia Castelo Branco, na Rua Campos Sales, no município de Barueri.</t>
   </si>
   <si>
     <t>31904</t>
   </si>
   <si>
     <t>378</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/31904/indc0378_2005.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/31904/indc0378_2005.pdf</t>
   </si>
   <si>
     <t>Indico ao Sr. Chefe do Executivo, se digne S.Exa., interceder junto ao setor competente, quanto a possibilidade de limpar a Boca de Lobo, localizada na Rua Lorena, n° 476, no bairro Engenho Novo, neste município.</t>
   </si>
   <si>
     <t>31906</t>
   </si>
   <si>
     <t>379</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/31906/indc0379_2005.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/31906/indc0379_2005.pdf</t>
   </si>
   <si>
     <t>Indico ao Sr. Chefe do Executivo, se digne S.Exa., interceder junto ao setor competente, quanto a possibilidade de asfaltar o final da Rua Duque de Caxias, entre as Ruas Mal Deodoro e Hermes da Fonseca, bairro Engenho Novo.</t>
   </si>
   <si>
     <t>31907</t>
   </si>
   <si>
     <t>380</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/31907/indc0380_2005.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/31907/indc0380_2005.pdf</t>
   </si>
   <si>
     <t>Indico ao Sr. Chefe do Executivo, se digne S.Exa., interceder junto ao setor competente, estudar a possibilidade para que seja construída uma maternal, no bairro Vale do Sol, neste município.</t>
   </si>
   <si>
     <t>31909</t>
   </si>
   <si>
     <t>381</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/31909/indc0381_2005.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/31909/indc0381_2005.pdf</t>
   </si>
   <si>
     <t>Indico ao Sr. Chefe do Executivo, se digne S.Exa., interceder junto ao setor competente, quanto a possibilidade de construir um Posto de Saúde no bairro Vale do Sol, neste município.</t>
   </si>
   <si>
     <t>31910</t>
   </si>
   <si>
     <t>382</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/31910/indc0382_2005.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/31910/indc0382_2005.pdf</t>
   </si>
   <si>
     <t>Indico ao Sr. Chefe do Executivo, se digne V.Exa., no sentido de interceder junto ao setor competente, para que seja implantado um posto de Atendimento a Emergência no Centro de Saúde Mental e no Centro de Referência Álcool e Drogas, deste Município.</t>
   </si>
   <si>
     <t>31912</t>
   </si>
   <si>
     <t>383</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/31912/indc0383_2005.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/31912/indc0383_2005.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Chefe do Executivo, se digne V. Exa., no sentido de interceder junto ao setor competente, para que seja individualizado o conjunto Habitacional, Centro de Vivência e Playground, no Conjunto Habitacional São Paulo, localizado no Jardim Paulista, neste município.</t>
   </si>
   <si>
     <t>31915</t>
   </si>
   <si>
     <t>384</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/31915/indc0384_2005.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/31915/indc0384_2005.pdf</t>
   </si>
   <si>
     <t>Indico ao Sr. Chefe do Executivo, se digne V.Sa., no sentido de interceder junto ao setor competente, para que seja construído uma passarela na Rua Projetada, no Jardim Paulista neste Município.</t>
   </si>
   <si>
     <t>31917</t>
   </si>
   <si>
     <t>385</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/31917/indc0385_2005.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/31917/indc0385_2005.pdf</t>
   </si>
   <si>
     <t>Indico ao Sr. Chefe do Executivo, se digne V.Exa., no sentido de interceder junto ao setor competente, para que seja instalado um Telefone Público Comunitário interno no Vestuário do Campo do Leiteiro, no Jardim Paulista neste Município.</t>
   </si>
   <si>
     <t>31918</t>
   </si>
   <si>
     <t>386</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/31918/indc0386_2005.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/31918/indc0386_2005.pdf</t>
   </si>
   <si>
     <t>Indico ao Sr. Chefe do Executivo, se digne V.Exa., no sentido de interceder junto ao setor competente, para que seja instalada a Iluminação no Campo do Leiteiro, no Jardim Paulista neste Município.</t>
   </si>
   <si>
     <t>31920</t>
   </si>
   <si>
     <t>387</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/31920/indc0387_2005.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/31920/indc0387_2005.pdf</t>
   </si>
   <si>
     <t>Indico ao Sr. Chefe do Executivo, se digne V.Exa., no sentido de interceder junto ao setor competente, para que seja implantado refletores no Campo do Leiteiro, no Jardim Paulista neste Município.</t>
   </si>
   <si>
     <t>31922</t>
   </si>
   <si>
     <t>388</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/31922/indc0388_2005.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/31922/indc0388_2005.pdf</t>
   </si>
   <si>
     <t>Indico ao Sr. Chefe do Executivo, se digne V.Exa., no sentido de interceder junto ao setor competente, para que seja implantado dois vestiários no Campo do Leiteiro, no Jardim Paulista neste município.</t>
   </si>
   <si>
     <t>31923</t>
   </si>
   <si>
     <t>389</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/31923/indc0389_2005.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/31923/indc0389_2005.pdf</t>
   </si>
   <si>
     <t>Indico ao Sr. Chefe do Executivo, se digne V.Exa., no sentido de interceder junto ao setor competente, para que seja reformado o Centro Comunitário do Jardim Paulista neste Município.</t>
   </si>
   <si>
     <t>31924</t>
   </si>
   <si>
     <t>390</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/31924/indc0390_2005.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/31924/indc0390_2005.pdf</t>
   </si>
   <si>
     <t>Indico ao Sr. Chefe do Executivo, se digne V.Exa., no sentido de interceder junto ao setor competente, para que seja reformado a Quadra de Esporte do Vale do Sol, neste Município.</t>
   </si>
   <si>
     <t>31927</t>
   </si>
   <si>
     <t>391</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/31927/indc0391_2005.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/31927/indc0391_2005.pdf</t>
   </si>
   <si>
     <t>Indico ao Sr. Chefe do Executivo, se digne V.Exa., no sentido de interceder junto ao setor competente, para que implante Duas Quadras e uma Área de Lazer, atrás do Campo do Leiteiro no Jardim Paulista, neste Município.</t>
   </si>
   <si>
     <t>31928</t>
   </si>
   <si>
     <t>392</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/31928/indc0392_2005.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/31928/indc0392_2005.pdf</t>
   </si>
   <si>
     <t>Indico ao Sr. Chefe do Executivo, se digne S.Exa., no sentido de interceder junto ao setor competente para viabilizar a construção de uma escada sobre a extensão da calçada na rua Sol, trecho em que dá acesso as proximidades do museu da Bíblia - Jardim Tupancy - neste município.</t>
   </si>
   <si>
     <t>31930</t>
   </si>
   <si>
     <t>393</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/31930/indc0393_2005.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/31930/indc0393_2005.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Chefe do Executivo, se digne Sua Excelência interceder junto ao setor competente, quanto a possibilidade de reabrir o antigo acesso que dava para a Vila Ceres, na Estrada Dr. Cícero Borges de Morais, altura do n° 500 no bairro do Jardim Reginalice, neste município.</t>
   </si>
   <si>
     <t>31931</t>
   </si>
   <si>
     <t>394</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/31931/indc0394_2005.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/31931/indc0394_2005.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Chefe do Executivo, se digne Sua Excelência interceder junto ao setor competente quanto à necessidade de construir uma praça no terreno baldio pertencente a esta Municipalidade, localizado entre a Rua Libéria e Rua Caim, próximo ao n° 340, no bairro Jardim São Pedro, neste município.</t>
   </si>
   <si>
     <t>31933</t>
   </si>
   <si>
     <t>395</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/31933/indc0395_2005.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/31933/indc0395_2005.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Chefe do Executivo, interceder junto ao setor competente no sentido de que seja feito a restauração da camada asfáltica, 60m aproximadamente, da rua Marcos A. Marques, bem como proceder o término da abertura dessa rua, a qual acesso a área livre, providenciando também a colocação de guias e sarjetas, e a construção de boca de lobo e a canalização do esgoto, dessa referida rua.</t>
   </si>
   <si>
     <t>31935</t>
   </si>
   <si>
     <t>396</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/31935/indc0296_2005.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/31935/indc0296_2005.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Chefe do Executivo, que se digne V.Sa. a oficiar a Secretaria de Transportes a fim de estudar a possibilidade de aumentar o número de linhas de transportes coletivo que servem a Vila São Silvestre.</t>
   </si>
   <si>
     <t>31937</t>
   </si>
   <si>
     <t>397</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/31937/indc0397_2005.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/31937/indc0397_2005.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Chefe do Executivo, que se digne V.Sa. a estudar a possibilidade de construir uma Base Fixa da Guarda Civil Municipal na Vila São Silvestre.</t>
   </si>
   <si>
     <t>31940</t>
   </si>
   <si>
     <t>398</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/31940/indc0398_2005.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/31940/indc0398_2005.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Chefe do Executivo, que se digne V.Sa. a solicitar à Guarda Civil Municipal que amplie as Rondas na Vila São Silvestre principalmente na Rua Jaboticabeiras.</t>
   </si>
   <si>
     <t>31943</t>
   </si>
   <si>
     <t>399</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/31943/indc0399_2005.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/31943/indc0399_2005.pdf</t>
   </si>
   <si>
     <t>Indico ao Senho Chefe do Executivo, que se digne V.Sa. a estudar a possibilidade de construção de uma UBS na Vila São Silvestre.</t>
   </si>
   <si>
     <t>31944</t>
   </si>
   <si>
     <t>400</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/31944/indc0400_2005.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/31944/indc0400_2005.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Chefe do Executivo, que se digne V.Sa. a oficiar a Direção do Sameb -- Serviço de Atendimento Médico Barueri a fim de estudar a possibilidade de implantar na UBS Maria de Lurdes Hernandes Matos a especialidade Odontologia.</t>
   </si>
   <si>
     <t>32273</t>
   </si>
   <si>
     <t>401</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/32273/indc0401_2005.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/32273/indc0401_2005.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Chefe do Executivo, se digne S.Exa., interceder junto a Eletropaulo S/A, quanto à possibilidade do prolongamento da Rede de iluminação publica do conjunto Habitacional da CDHU, localizado na Avenida Marginal Esquerda nos Blocos 34, 35, 36 da Rua Projetada, no Jardim Paulista, neste município.</t>
   </si>
   <si>
     <t>32275</t>
   </si>
   <si>
     <t>402</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/32275/indc0402_2005.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/32275/indc0402_2005.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Chefe do Executivo, se digne S.Exa., interceder junto à Secretaria de Projetos, Construções e Habitação quanto a possibilidade de construir muros a para divisão dos blocos 06, 07, 08 do conjunto habitacional da Alameda Antuérpiua n 52 no Recanto Phrynea, neste município.</t>
   </si>
   <si>
     <t>32276</t>
   </si>
   <si>
     <t>403</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/32276/indc0403_2005.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/32276/indc0403_2005.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Chefe do Executivo, se digne S.Exa., interceder junto à Secretaria de Projetos , Construções, quanto à possibilidade de fazer reformas e manutenção nas calçadas da Avenida Henriqueta Mendes Guerra e Rua Duque de Caxias localizadas no centro, neste Município.</t>
   </si>
   <si>
     <t>32278</t>
   </si>
   <si>
     <t>404</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/32278/indc0404_2005.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/32278/indc0404_2005.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Chefe do Executivo, se digne sua Excelência, interceder junto ao setor competente, quanto a necessidade de construir uma lombada na Avenida Calil Mohamed Rahal altura do número 118, no bairro da Vila São Silvestre, neste Município.</t>
   </si>
   <si>
     <t>32279</t>
   </si>
   <si>
     <t>405</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/32279/indc0405_2005.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/32279/indc0405_2005.pdf</t>
   </si>
   <si>
     <t>Indico ao Sr. Chefe do Executivo, se digne S.Ex. interceder junto ao setor competente para que estude a possibilidade de implantar sinalização de faixas exclusivas para pedestres na rua Antonio Pereira Tendeiro em frente aos n° 12 e 26 - Vila Pouso Alegre -- neste município.</t>
   </si>
   <si>
     <t>32280</t>
   </si>
   <si>
     <t>406</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/32280/indc0406_2005.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/32280/indc0406_2005.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Chefe do Executivo, se digne S. Exa., interceder junto ao órgão competente, para que fosse restabelecida a iluminação no estacionamento do ginásio de esporte do Jardim Tupã, sito a rua Guimarães Rosa s/n -- Jardim Tupã - Barueri.</t>
   </si>
   <si>
     <t>32281</t>
   </si>
   <si>
     <t>407</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/32281/indc0407_2005.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/32281/indc0407_2005.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Chefe do Executivo, se digne S.Exa., interceder junto ao órgão competente, para que seja efetuada reforma nos vestiários dos ginásios de esporte do município de Barueri.</t>
   </si>
   <si>
     <t>32282</t>
   </si>
   <si>
     <t>408</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/32282/indc0408_2005.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/32282/indc0408_2005.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Chefe do Executivo, se digne S.Exa., interceder junto ao órgão competente, para que seja efetuado o reparo na rede que faz captação das águas pluviais na Avenida Marginal Esquerda n° 875 ao n° 987 e Marginal Direita n° 612 ao n° 714 - Jardim Paulista - Barueri.</t>
   </si>
   <si>
     <t>32283</t>
   </si>
   <si>
     <t>409</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/32283/indc0409_2005.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/32283/indc0409_2005.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Chefe do Executivo, se digne Vossa Exa., interceder junto ao setor competente no sentido de reformar a Viela Pública na Rua Abelardo Luz com saída na Rua Guarapuava, Jardim Mutinga deste Município.</t>
   </si>
   <si>
     <t>32287</t>
   </si>
   <si>
     <t>410</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/32287/indc0410_2005.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/32287/indc0410_2005.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Chefe do Executivo, se digne Vossa Exa., interceder junto ao setor competente no sentido de implantar um campo de futebol, localizado na Rua Angelin, no atual raspadão, no Jardim Santa Cecília deste Município.</t>
   </si>
   <si>
     <t>32288</t>
   </si>
   <si>
     <t>411</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/32288/indc0411_2005.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/32288/indc0411_2005.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Chefe do Executivo, se digne Vossa Exa., interceder junto ao setor competente no sentido de instalar a Iluminação Publica na Rua José Luza, Jardim Mutinga deste município.</t>
   </si>
   <si>
     <t>32289</t>
   </si>
   <si>
     <t>412</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/32289/indc0412_2005.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/32289/indc0412_2005.pdf</t>
   </si>
   <si>
     <t>Indico ao Sr. Chefe do Executivo, se digne S.Exa., interceder junto ao setor competente para que estude a possibilidade de implantar trilho de proteção, na Rua Oceano indico em frente ao n° 160 -- Jd. Reginalice - neste município.</t>
   </si>
   <si>
     <t>32291</t>
   </si>
   <si>
     <t>413</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/32291/indc0413_2005.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/32291/indc0413_2005.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Chefe do Executivo, se digne S.Exa., interceder junto a Guarda Municipal de Barueri quanto a possibilidade de enviar viaturas de apoio ao posto da Previdência Social -INSS no horário das 07:00, sito à Avenida Municipal, 405 Jardim Silveira, neste Município.</t>
   </si>
   <si>
     <t>32292</t>
   </si>
   <si>
     <t>414</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/32292/indc0414_2005.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/32292/indc0414_2005.pdf</t>
   </si>
   <si>
     <t>Indico à mesa, na forma regimental, seja oficiado ao Sr. Chefe do Executivo, se digne S.Exa., Sr. Rubens Furlan, solicitando providências junto ao órgão competente a fim de efetuar a colocação de placas de Indicação Jd. Maria Helena, Parque Viana, Jd. Gabriela, Jd. San Diego e Jd. do Líbano, na Av. Giovani Attílio Tolaini ( Antiga Estrada Municipal), neste município.</t>
   </si>
   <si>
     <t>32293</t>
   </si>
   <si>
     <t>415</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/32293/indc0415_2005.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/32293/indc0415_2005.pdf</t>
   </si>
   <si>
     <t>Indico à mesa, na forma regimental, seja oficiado ao Sr. Chefe do Executivo, se digne S.Exa., Sr. Rubens Furlan, solicitando providências junto ao órgão competente a fim de efetuar a colocação de alguns metros de proteção sobre a margem do Rio Cotia, no final da Av. Bariloche com a Rua Ipanema, no Jardim Maria Helena, neste município.</t>
   </si>
   <si>
     <t>32294</t>
   </si>
   <si>
     <t>416</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/32294/indc0416_2005.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/32294/indc0416_2005.pdf</t>
   </si>
   <si>
     <t>Indico ao Sr. Chefe do Executivo, se digne V.Exa.,, no sentido de interceder junto ao setor competente, para que implante uma rede de Esgoto na Viela 01 da Vila Ilhéus na Rua José Ilhéus, n° 488, neste Município.</t>
   </si>
   <si>
     <t>32295</t>
   </si>
   <si>
     <t>417</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/32295/indc0417_2005.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/32295/indc0417_2005.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Chefe do Executivo, da possibilidade na construção de 2 (duas) lombadas, sendo uma entre o n° 98 e 99 e outra entre o n° 222 e 223 da Rua Terca, no bairro do Jardim Audir neste município.</t>
   </si>
   <si>
     <t>32296</t>
   </si>
   <si>
     <t>418</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/32296/indc0418_2005.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/32296/indc0418_2005.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Chefe do Executivo, se digne Sua Excelência, interceder junto ao setor competente, para que estude a possibilidade de proceder manutenção nas lâmpadas da viela da Rua Dr. Elias Craid no Bairro do Jardim Silveira, neste município.</t>
   </si>
   <si>
     <t>32297</t>
   </si>
   <si>
     <t>419</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/32297/indc0419_2005.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/32297/indc0419_2005.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Chefe do Executivo, se digne S.Exa., interceder junto ao setor competente quanto a possibilidade de criar incentivos fiscais para as empresas que registrarem seus veículos neste Município, para que os impostos arrecadados com o pagamento do IPVA venham contribuir para o nosso desenvolvimento.</t>
   </si>
   <si>
     <t>32298</t>
   </si>
   <si>
     <t>420</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/32298/indc0420_2005.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/32298/indc0420_2005.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Chefe do Executivo, se digne Sua Excelência, interceder junto ao setor competente, quanto a necessidade de colocar portões nas seguintes vielas deste município: Viela da Via Taboão - Jardim Silveira; Vielas da Rua Mississipi e Rua Sena - Vale do Sol; Viela da Rua Irene - Parque dos Camargos; Viela da Rua Elias - Jardim Júlio.</t>
   </si>
   <si>
     <t>32299</t>
   </si>
   <si>
     <t>421</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/32299/indc0421_2005.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/32299/indc0421_2005.pdf</t>
   </si>
   <si>
     <t>Indico ao Sr. Chefe do Executivo, se digne S.Exa., interceder junto à Assessoria de Transportes, fazer um estudo junto a B.B.T. Turismo, para que as linhas de ônibus que circulam dentro do bairro Jardim Califórnia, façam o trajeto passando pela Estrada das Rosas, Jardim Flórida.</t>
   </si>
   <si>
     <t>32300</t>
   </si>
   <si>
     <t>422</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/32300/indc0422_2005.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/32300/indc0422_2005.pdf</t>
   </si>
   <si>
     <t>Indico ao Sr. Chefe do Executivo, se digne S.Exa., interceder junto ao setor competente , quanto a possibilidade de desentupir o esgoto da residência do Sr. José Gaspar dos Santos, na Rua Piracicaba, n° 04, Vila São Silvestre.</t>
   </si>
   <si>
     <t>32302</t>
   </si>
   <si>
     <t>423</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/32302/indc0423_2005.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/32302/indc0423_2005.pdf</t>
   </si>
   <si>
     <t>Indico ao Sr. Chefe do Executivo, se digne S.Exa., interceder junto a Eletropaulo Metropolitana Eletricidade de São Paulo S/A, Agência em Barueri, quanto a possibilidade de remover o poste BAR /Apagado, situado em frente a garagem da residência da Sra. Madalena Brito, na Rua Sueli, n° 89, Parque dos Camargos, neste município.</t>
   </si>
   <si>
     <t>32303</t>
   </si>
   <si>
     <t>424</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/32303/indc0424_2005.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/32303/indc0424_2005.pdf</t>
   </si>
   <si>
     <t>Indico ao Sr. Chefe do Executivo, se digne S.Exa., interceder junto ao setor competente, fazer um estudo para colocar uma placa proibido subir caminhões, na Rua Platina , N° 155, esquina com a Rua Granito, bairro Jardim dos Camargos, neste município.</t>
   </si>
   <si>
     <t>32304</t>
   </si>
   <si>
     <t>425</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/32304/indc0425_2005.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/32304/indc0425_2005.pdf</t>
   </si>
   <si>
     <t>Indico ao Sr. Chefe do Executivo, se digne S.Exa., interceder junto ao setor competente, fazer um estudo, a fim de colocar uma Placa de Trânsito Pare, na Rua Carajás, esquina com a Rua Paraíba, na Vila São Silvestre, neste município.</t>
   </si>
   <si>
     <t>32305</t>
   </si>
   <si>
     <t>426</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/32305/indc0426_2005.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/32305/indc0426_2005.pdf</t>
   </si>
   <si>
     <t>Indico ao Sr. Chefe do Executivo, se digne S.Exa., interceder junto Eletropaulo - Metropolitana - Eletricidade de São Paulo S/A, agência de Barueri, quanto a possibilidade de colocar iluminação na escadaria que dá passagem da Rodovia Castelo Branco para a Rua Gertrudes Silva Ramos, Vila São Jorge, neste município.</t>
   </si>
   <si>
     <t>32306</t>
   </si>
   <si>
     <t>427</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/32306/indc0427_2005.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/32306/indc0427_2005.pdf</t>
   </si>
   <si>
     <t>Indico ao Sr. Chefe do Executivo, se digne S.Exa., interceder junto ao setor competente, fazer um estudo quanto a possibilidade de construir piscinas aquecidas para hidroginástica e natação, na área do Parque Municipal, neste município.</t>
   </si>
   <si>
     <t>32307</t>
   </si>
   <si>
     <t>428</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/32307/indc0428_2005.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/32307/indc0428_2005.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Chefe do Executivo, se digne S.Exa., interceder junto ao órgão competente, para que seja construído muro de arrimo na Rua Renato de Barros, n° 68 (viela Renato de Barros) - Engenho Novo - Barueri.</t>
   </si>
   <si>
     <t>32308</t>
   </si>
   <si>
     <t>429</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/32308/indc0429_2005.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/32308/indc0429_2005.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Chefe do Executivo, se digne S.Exa., interceder junto ao órgão competente, para que seja feita limpeza no terreno baldio da Rua Renato de Barros, n° 68 (viela Renato Barros) - Engenho Novo - Barueri.</t>
   </si>
   <si>
     <t>32309</t>
   </si>
   <si>
     <t>430</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/32309/indc0430_2005.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/32309/indc0430_2005.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Chefe do Executivo, que se digne V.Sa., a em caráter de urgência notificar o proprietário do imóvel sito á Rua Cafelândia s/n ao lado do numero 879 Vila São Silvestre para efetuar limpeza e murar sua propriedade.</t>
   </si>
   <si>
     <t>32310</t>
   </si>
   <si>
     <t>431</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/32310/indc0431_2005.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/32310/indc0431_2005.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Chefe do Executivo, que se digne V.Sa., a juntamente com a Secretaria de Esportes a estudar a possibilidade de construir uma Cancha para a prática de jogos nas modalidades BOCHA e MALHAS no Jardim Belval.</t>
   </si>
   <si>
     <t>32312</t>
   </si>
   <si>
     <t>432</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/32312/indc0432_2005.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/32312/indc0432_2005.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Chefe do Executivo que estude a possibilidade de colocar lombada na Rua Machado de Assis n° 69, no Jardim Belval.</t>
   </si>
   <si>
     <t>32314</t>
   </si>
   <si>
     <t>433</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/32314/indc0433_2005.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/32314/indc0433_2005.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Chefe do Executivo que se digne a oficiar a Defesa Civil para efetuar analise de Solo na Rua Santos Dumont n° 9 no Jardim Belval.</t>
   </si>
   <si>
     <t>32319</t>
   </si>
   <si>
     <t>434</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/32319/indc0434_2005.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/32319/indc0434_2005.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Chefe do Executivo, que se digne V.Sa., a em caráter de urgência notificar a Defesa Civil para efetuar análise em barranco localizado na Rua Marechal Deodoro n° 380, no Jardim Belval, fundos com posto de Gasolina Salenco.</t>
   </si>
   <si>
     <t>32322</t>
   </si>
   <si>
     <t>435</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/32322/indc0435_2005.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/32322/indc0435_2005.pdf</t>
   </si>
   <si>
     <t>Indico ao Sr. Chefe do Executivo, se digne S.Exa., no sentido de interceder junto ao setor competente para que possa ser feito o reparo da iluminação da quadra de esportes, localizada no bairro da Vila São Silvestre - neste município.</t>
   </si>
   <si>
     <t>32324</t>
   </si>
   <si>
     <t>436</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/32324/indc0436_2005.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/32324/indc0436_2005.pdf</t>
   </si>
   <si>
     <t>Indico ao Sr. Chefe do Executivo, se digne S.Exa., interceder junto ao setor competente no sentido de viabilizar a Instalação de Portaria para a Vila Militar Max Wolf Filho, situada á Rua Monte Primo n° 18, Fazenda Militar, neste município - São Paulo.</t>
   </si>
   <si>
     <t>32326</t>
   </si>
   <si>
     <t>437</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/32326/indc0437_2005.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/32326/indc0437_2005.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Chefe do Executivo, interceder junto á Secretaria competente, quanto à possibilidade de fazer a cobertura do ponto da base fixa da Guarda Civil Municipal, localizada na Rua da Prata, próximo à pista de Cooper.</t>
   </si>
   <si>
     <t>32327</t>
   </si>
   <si>
     <t>438</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/32327/indc0438_2005.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/32327/indc0438_2005.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Chefe do Executivo, interceder junto ao setor competente da possibilidade de colocar gradil, sito a Rua Deputado Emilio Carlos n° 5 Bloco 01, no bairro do Jardim Silveira - neste município.</t>
   </si>
   <si>
     <t>32328</t>
   </si>
   <si>
     <t>439</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/32328/indc0439_2005.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/32328/indc0439_2005.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Chefe do Executivo, se digne S.Exa., interceder junto a concessionária Via Oeste quanto a possibilidade de colocar Coberturas nos pontos de ônibus na altura do Km 20 da Rodovia Castelo Branco nos dois sentidos (Capital e interior), neste município.</t>
   </si>
   <si>
     <t>32329</t>
   </si>
   <si>
     <t>440</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/32329/indc0440_2005.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/32329/indc0440_2005.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Chefe do Executivo, se digne S.Exa., interceder junto ao departamento competente, para que seja efetuada a troca da boca de lobo, na rua Alberto José da Mota, n° 602 - Val Paraíso - Barueri.</t>
   </si>
   <si>
     <t>32330</t>
   </si>
   <si>
     <t>441</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/32330/indc0441_2005.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/32330/indc0441_2005.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Chefe do Executivo, se digne S.Exa., interceder junto ao departamento competente, para que seja efetuada manutenção nas guias e sarjetas, na rua Munique - Engenho Novo - Barueri.</t>
   </si>
   <si>
     <t>32331</t>
   </si>
   <si>
     <t>442</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/32331/indc0442_2005.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/32331/indc0442_2005.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Chefe do Executivo, se digne S.Exa., interceder junto ao departamento competente, para que seja feita uma ondulação transversal, na Rua Guarantã, n° 35 (UBS Maria de Lurdes) - Engenho Novo - Barueri.</t>
   </si>
   <si>
     <t>32333</t>
   </si>
   <si>
     <t>443</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/32333/indc0443_2005.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/32333/indc0443_2005.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Chefe do Executivo, se digne S.Exa., interceder junto ao departamento competente, para que seja feita a troca de local da boca de lobo, na Avenida Henrique Baptista, n° 1551 - Jardim Belval - Barueri.</t>
   </si>
   <si>
     <t>32334</t>
   </si>
   <si>
     <t>444</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/32334/indc0444_2005.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/32334/indc0444_2005.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Chefe do Executivo, se digne S.Exa., interceder junto ao departamento competente, para que seja feita a cobertura do ponto de ônibus entre a Rua Princesa Isabel, altura do n° 192 e 207, esquina com a Rua 25 de Janeiro - Jardim Belval - Barueri.</t>
   </si>
   <si>
     <t>32335</t>
   </si>
   <si>
     <t>445</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/32335/indc0445_2005.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/32335/indc0445_2005.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Chefe do Executivo, se digne S.Exa., interceder junto ao órgão competente, para que fosse instalada luminárias na Viela um, sito a Rua Aracaju - Jardim São Luiz - Barueri.</t>
   </si>
   <si>
     <t>32336</t>
   </si>
   <si>
     <t>446</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/32336/indc0446_2005.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/32336/indc0446_2005.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Chefe do Executivo, se digne S.Exa., interceder junto ao departamento competente, para que seja feita a canalização das águas pluviais e esgotos, da Rua Presidente Nilo Peçanha do n° 212 ao n° 619 - Jardim Itaquiti - Barueri.</t>
   </si>
   <si>
     <t>32338</t>
   </si>
   <si>
     <t>447</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/32338/indc0447_2005.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/32338/indc0447_2005.pdf</t>
   </si>
   <si>
     <t>Indico ao Chefe do Executivo, que se digne, V.Sa., a notificar a Secretaria de Serviços Municipais para efetuar limpeza no terreno localizado na Rua Princesa Izabel, ao lado do n° 333 no Jardim Belval.</t>
   </si>
   <si>
     <t>32339</t>
   </si>
   <si>
     <t>448</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/32339/indc0448_2005.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/32339/indc0448_2005.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Chefe do Executivo, interceder junto ao setor competente da possibilidade da construção dois (dois) Boca de Lobo, sito a Rua Gastão Vidigal, n° 16 e outro em frente ao n° 45, no bairro do Engenho Novo - neste município.</t>
   </si>
   <si>
     <t>32342</t>
   </si>
   <si>
     <t>449</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/32342/indc0449_2005.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/32342/indc0449_2005.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Chefe do Executivo, interceder junto ao setor competente da possibilidade da construção dois (4) Boca de Lobo, sito a Rua Terezinha Fontes, um entre os n° 70 e 85, e o outro entre os n° 13 e 14, no bairro do Engenho Novo - neste município.</t>
   </si>
   <si>
     <t>32343</t>
   </si>
   <si>
     <t>450</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/32343/indc0450_2005.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/32343/indc0450_2005.pdf</t>
   </si>
   <si>
     <t>Indico ao Sr. Chefe do Executivo, se digne S.Exa., interceder junto ao setor competente no sentido de implantar uma farmácia de medicamentos gratuitos no PS. Central Nair F. L. Arantes PS Rômulo F. Guimarães, no Jardim Mutinga e no PS Arnaldo de Figueiredo Freitas no Parque dos Camargos em nosso Município.</t>
   </si>
   <si>
     <t>32345</t>
   </si>
   <si>
     <t>451</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/32345/indc0451_2005.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/32345/indc0451_2005.pdf</t>
   </si>
   <si>
     <t>Indico ao Sr. Chefe do Executivo, se digne S.Exa., interceder junto ao setor competente no sentido de fazer uma brinquedoteca no Jardim Mutinga, neste município.</t>
   </si>
   <si>
     <t>32346</t>
   </si>
   <si>
     <t>452</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/32346/indc0452_2005.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/32346/indc0452_2005.pdf</t>
   </si>
   <si>
     <t>Indico ao Sr. Chefe do Executivo, se digne S.Exa., interceder junto à Viação Urubupungá, no sentido de aumentar a frota de ônibus, aos Domingos que faz o itinerário Vila Yara/Alphaville neste município.</t>
   </si>
   <si>
     <t>32349</t>
   </si>
   <si>
     <t>453</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/32349/indc0453_2005.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/32349/indc0453_2005.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Chefe do Executivo, se digne Sua Excelência, interceder junto à secretaria competente, para que os feirantes da Avenida Henriqueta Mendes Guerra tenham Acesso aos sanitários públicos do Ganha Tempo.</t>
   </si>
   <si>
     <t>32350</t>
   </si>
   <si>
     <t>454</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/32350/indc0454_2005.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/32350/indc0454_2005.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Chefe do Executivo, se digne Sua Excelência interceder junto à secretaria competente quanto à possibilidade de realizar limpeza nos terrenos da Rua Interlagos, n°s 102 a 13 e Rua Monza, n°s 37 a 221, no Parque Santa Luzia, neste Município, conforme abaixo- assinado anexo.</t>
   </si>
   <si>
     <t>32351</t>
   </si>
   <si>
     <t>455</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/32351/indc0455_2005.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/32351/indc0455_2005.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Chefe do Executivo, se digne Sua Excelência interceder junto à secretaria competente, quanto à possibilidade da Rua Floriano Peixoto, subindo a Rua Quinze de Novembro, no bairro do Jardim Belval, neste Município, passar a ser mão única, conforme abaixo assinado anexo.</t>
   </si>
   <si>
     <t>32353</t>
   </si>
   <si>
     <t>456</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/32353/indc0456_2005.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/32353/indc0456_2005.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Chefe do Executivo, da possibilidade junto ao setor competente na construção de 5 m2 de piso acima da Caixa d'água, localizada a Rua Piratininga Blocos 23, 24, 27 e 31 no Bairro do Jardim Paulista - neste município.</t>
   </si>
   <si>
     <t>32354</t>
   </si>
   <si>
     <t>457</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/32354/indc0457_2005.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/32354/indc0457_2005.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Chefe do Executivo, se digne S.Exa., interceder junto ao departamento competente, para que seja feita a manutenção na tubulação de águas pluviais, da Rua Deputado Scalamandré Sobrinho, n° 7 e n° 231 - Jardim Itaquiti - Barueri.</t>
   </si>
   <si>
     <t>32355</t>
   </si>
   <si>
     <t>458</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/32355/indc0458_2005.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/32355/indc0458_2005.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Chefe do Executivo, se digne S.Exa., interceder junto ao departamento competente, para que seja feita a oficialização de Rua, no bairro do Parque dos Camargos neste Município.</t>
   </si>
   <si>
     <t>32356</t>
   </si>
   <si>
     <t>459</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/32356/indc0459_2005.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/32356/indc0459_2005.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Chefe do Executivo, se digne S.Exa., interceder junto ao departamento competente, para que seja construído um muro de arrimo na Rua Ilha Bela - Jardim Belval - Barueri.</t>
   </si>
   <si>
     <t>32357</t>
   </si>
   <si>
     <t>460</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/32357/indc0460_2005.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/32357/indc0460_2005.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Chefe do Executivo, se digne S.Exa., interceder junto ao órgão competente, para que seja colocada mesa de xadrez na área de lazer do Jardim Itaquiti, situada à Rua Deputado Scalamandré Sobrinho, com a Rua Presidente Nilo Peçanha - Jardim Itaquiti - Barueri.</t>
   </si>
   <si>
     <t>32358</t>
   </si>
   <si>
     <t>461</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/32358/indc0461_2005.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/32358/indc0461_2005.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Chefe do Executivo, se digne S.Exa., interceder junto ao órgão competente, para que seja colocados bancos na área de lazer situada a Rua Deputado Scalamandré Sobrinho, com a Rua Presidente Nilo Peçanha - Jardim Itaquiti - Barueri.</t>
   </si>
   <si>
     <t>32359</t>
   </si>
   <si>
     <t>462</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/32359/indc0462_2005.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/32359/indc0462_2005.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Chefe do Executivo, se digne S.Exa., interceder junto ao departamento competente, para que seja feita a manutenção na boca de lobo que se encontra enfrente a UBS Maria de Lourdes, Rua Guaratã, n° 5 - Engenho Novo - Barueri.</t>
   </si>
   <si>
     <t>32360</t>
   </si>
   <si>
     <t>463</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/32360/indc0463_2005.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/32360/indc0463_2005.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Chefe do Executivo, se digne S.Exa., interceder junto ao órgão competente para que seja construído área de lazer, na Rua Renato de Barros, n° 68 ( Viela Renato de Barros) - Engenho Novo - Barueri.</t>
   </si>
   <si>
     <t>32378</t>
   </si>
   <si>
     <t>464</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/32378/indc0464_2005.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/32378/indc0464_2005.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Chefe do Executivo, que se digne S.Exa., estudar a possibilidade de instalar Semáforo na Avenida Zélia, altura do n° 1399 no Jardim Silveira, próximo ao Lojam Supermercado.</t>
   </si>
   <si>
     <t>32379</t>
   </si>
   <si>
     <t>465</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/32379/indc0465_2005.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/32379/indc0465_2005.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Chefe do Executivo, que se digne S.Exa., estudar a possibilidade de construir uma passarela para pedestres sobre o Rio Barueri - Mirim na Avenida Prof° João Vilalobo Quero próximo ao n° 1904, perto da Empresa Seixos.</t>
   </si>
   <si>
     <t>32380</t>
   </si>
   <si>
     <t>466</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/32380/indc0466_2005.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/32380/indc0466_2005.pdf</t>
   </si>
   <si>
     <t>Indico ao Chefe do Executivo, Exmo Sr. Rubens Furlan, se digne determinar ao setor competente estudar a possibilidade de colocação de '' grades em muro", na Rua Cesário Verde, 113 - Jardim Tupã - Barueri - SP.</t>
   </si>
   <si>
     <t>32381</t>
   </si>
   <si>
     <t>467</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/32381/indc0467_2005.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/32381/indc0467_2005.pdf</t>
   </si>
   <si>
     <t>Indico ao Chefe do Executivo Exmo. Sr. Rubens Furlan, se digne determinar ao setor competente estudar a possibilidade de instalação de um ''Centro Comunitário" no Parque Viana - Barueri - SP.</t>
   </si>
   <si>
     <t>32382</t>
   </si>
   <si>
     <t>468</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/32382/indc0468_2005.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/32382/indc0468_2005.pdf</t>
   </si>
   <si>
     <t>Indico ao Chefe do Executivo, Sr. Rubens Furlan, se digne determinar ao setor competente estudar a possibilidade de construção de um ''estacionamento para bicicletas e motocicletas" - no Conjunto Habitacional Municipal da Rua Palmeira, n° 21 - bloco 04 - Parque Viana - Barueri - SP.</t>
   </si>
   <si>
     <t>32383</t>
   </si>
   <si>
     <t>469</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/32383/indc0469_2005.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/32383/indc0469_2005.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Chefe do Executivo, se digne Sua Excelência, interceder junto ao setor competente quanto à necessidade de executar limpeza e reforma no escadão da Rua Getúlio Vargas com a Rua Prudente de Moraes, no bairro do Jardim Belval, neste Município.</t>
   </si>
   <si>
     <t>32384</t>
   </si>
   <si>
     <t>470</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/32384/indc0470_2005.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/32384/indc0470_2005.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Chefe do Executivo, interceder junto ao setor competente da possibilidade na ampliação da rede de esgoto da Rua Gloria altura do n° 649 ao n° 630 no Bairro do Parque dos Camargos - neste município.</t>
   </si>
   <si>
     <t>32385</t>
   </si>
   <si>
     <t>471</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/32385/indc0471_2005.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/32385/indc0471_2005.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Chefe do Executivo, se digne S.Exa., interceder junto ao setor competente quanto a possibilidade de adquirir móveis para esta Casa de Leis que sejam elaborados de madeira certificada e reflorestada.</t>
   </si>
   <si>
     <t>32386</t>
   </si>
   <si>
     <t>472</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/32386/indc0472_2005.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/32386/indc0472_2005.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Chefe do Executivo, se digne Sua Excelência, interceder junto à Benfica Barueri Transporte e Turismo, quanto à possibilidade de viabilizar transporte gratuito no horário dos desfiles do dia 07 de setembro, neste Município.</t>
   </si>
   <si>
     <t>32388</t>
   </si>
   <si>
     <t>473</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/32388/indc0473_2005.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/32388/indc0473_2005.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Chefe do Executivo, se digne Sua Excelência, interceder junto à secretaria competente, verificar a possibilidade de construir muro de arrimo na Rua José, n° 197, no bairro Jardim Júlio, neste Município.</t>
   </si>
   <si>
     <t>32389</t>
   </si>
   <si>
     <t>474</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/32389/indc0474_2005.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/32389/indc0474_2005.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Chefe do Executivo, se digne Sua Excelência, interceder junto à secretaria competente, verificar a possibilidade de recuar a viela da Rua José, n° 197, no bairro Jardim Julio, neste Município.</t>
   </si>
   <si>
     <t>32390</t>
   </si>
   <si>
     <t>475</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/32390/indc0475_2005.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/32390/indc0475_2005.pdf</t>
   </si>
   <si>
     <t>Indico ao Sr. Chefe do Executivo, se digne S.Exa., interceder junto ao setor competente para que estude a possibilidade de implantar uma ondulação transversal (lombada), na Av. Cachoeira, entre os n°s. 262 e 266 - Jd. Esperança, neste município.</t>
   </si>
   <si>
     <t>32394</t>
   </si>
   <si>
     <t>476</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/32394/indc0476_2005.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/32394/indc0476_2005.pdf</t>
   </si>
   <si>
     <t>Indico ao Sr. Chefe do Executivo, se digne S.Exa., interceder junto ao setor competente para que estude a possibilidade de implantar duas ondulações transversais (lombadas), na Rua Da Paz, em frente aos n°s. 45 e 23 - Vila Pindorama, neste município.</t>
   </si>
   <si>
     <t>32395</t>
   </si>
   <si>
     <t>477</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/32395/indc0477_2005.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/32395/indc0477_2005.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Chefe do Executivo, se digne S.Exa., interceder junto ao órgão competente, para que sejam colocados balanço e escorregador, na área de lazer do Jardim Itaquiti, situada a Rua Deputado Scalamandré Sobrinho, com a Rua Presidente Nilo Peçanha - Jardim Itaquiti - Barueri.</t>
   </si>
   <si>
     <t>32397</t>
   </si>
   <si>
     <t>478</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/32397/indc0478_2005.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/32397/indc0478_2005.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Chefe do Executivo, se digne S.Exa., interceder junto ao departamento competente, para que seja feita a troca de poste, na Rua Deputado Scalamandré Sobrinho, n° 100 - Jardim Itaquiti - Barueri.</t>
   </si>
   <si>
     <t>32398</t>
   </si>
   <si>
     <t>479</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/32398/indc0479_2005.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/32398/indc0479_2005.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Chefe do Executivo, interceder junto ao setor competente da possibilidade na construção de um cimentado em volta do Bloco 3 da Rua Fernando de Noronha n°14 no conjunto Habitacional Maria Cristina - no Bairro Maria Cristina - neste município.</t>
   </si>
   <si>
     <t>32399</t>
   </si>
   <si>
     <t>480</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/32399/indc0480_2005.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/32399/indc0480_2005.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Chefe do Executivo, interceder junto ao setor competente da possibilidade na construção de um cimentado de mais ou menos 17 mts.2 sito a Rua Professor Queiroz Filho n° 362 Bloco 3 no Bairro do Jardim Silveira- neste município.</t>
   </si>
   <si>
     <t>32401</t>
   </si>
   <si>
     <t>481</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/32401/indc0481_2005.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/32401/indc0481_2005.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Chefe do Executivo, se digne S.Exa., interceder junto ao departamento competente, para que seja efetuada a recuperação das guias e sarjetas na rua México esquina com a Rua Marechal Deodoro da Fonseca - Engenho Novo- Barueri.</t>
   </si>
   <si>
     <t>32403</t>
   </si>
   <si>
     <t>482</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/32403/indc0482_2005.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/32403/indc0482_2005.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Chefe do Executivo, se digne S. Exa., interceder junto ao departamento competente, para que seja efetuada a recuperação da via pública tendo como nome Rua Ilha Bela, que fica entre a Rua Da Bica e Rua Ilha Comprida - Jardim Maria Cristina - Barueri.</t>
   </si>
   <si>
     <t>32404</t>
   </si>
   <si>
     <t>483</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/32404/indc0483_2005.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/32404/indc0483_2005.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Chefe do Executivo, se digne S.Exa., interceder junto ao departamento competente, para que seja efetuada muro de arrimo e calçada, na Rua Ilha Bela, ao lado do n° 21 - Jardim Maria Cristina - Barueri.</t>
   </si>
   <si>
     <t>32405</t>
   </si>
   <si>
     <t>484</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/32405/indc0484_2005.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/32405/indc0484_2005.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Chefe do Executivo, se digne S.Exa., interceder junto ao departamento competente, para que seja construída boca de lobo ao longo da Rua Marechal Hermes da Fonseca - Engenho Novo - Barueri.</t>
   </si>
   <si>
     <t>32407</t>
   </si>
   <si>
     <t>485</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/32407/indc0485_2005.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/32407/indc0485_2005.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Chefe do Executivo, se digne S.Exa., interceder junto ao departamento competente, para que seja efetuada a recuperação das guias e sarjetas na Rua Marechal Hermes da Fonseca, n° 147 esquina com a Avenida Capitão Francisco César - Engenho Novo - Barueri.</t>
   </si>
   <si>
     <t>32408</t>
   </si>
   <si>
     <t>486</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/32408/indc0486_2005.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/32408/indc0486_2005.pdf</t>
   </si>
   <si>
     <t>Indico ao Sr. Chefe do Executivo, se digne S.Exa., interceder ao Comandante da Guarda Civil Municipal de Barueri, Sr. Miguel Ribeiro da Silva, quanto a possibilidade dos guardas passarem com mais frequência nas Ruas: Canal do Panamá e Canal de Suez, bairro Jardim Reginalice, nos períodos matutino, vespertino e noturno.</t>
   </si>
   <si>
     <t>32410</t>
   </si>
   <si>
     <t>487</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/32410/indc0487_2005.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/32410/indc0487_2005.pdf</t>
   </si>
   <si>
     <t>Indico ao Sr. Chefe do Executivo, se digne S.Exa., interceder junto ao setor competente, quanto a possibilidade do Posto de Saúde do Engenho Novo, passar a funcionar das 7:00 às 23:00hs, todos os dias, inclusive: sábado, domingos e feriados, para atender a população.</t>
   </si>
   <si>
     <t>32412</t>
   </si>
   <si>
     <t>488</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/32412/indc0488_2005.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/32412/indc0488_2005.pdf</t>
   </si>
   <si>
     <t>Indico ao Sr. Chefe do Executivo, se digne S.Exa., interceder junto a SABESP -Saneamento Básico do Estado de São Paulo S/A, agência de Barueri, estudar a possibilidade de mudar a Rede de Água das Casas Populares, na Rua Renato de Barros, no bairro Engenho Novo, neste município.</t>
   </si>
   <si>
     <t>32413</t>
   </si>
   <si>
     <t>489</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/32413/indc0489_2005.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/32413/indc0489_2005.pdf</t>
   </si>
   <si>
     <t>Indico ao Sr. Chefe do Executivo, se digne S.Exa., no sentido de interceder junto ao setor competente para que possa ser estabelecido o sentido único no trecho da Rua Dr. Fausto Dias Ferraz, altura do n° 199 - Jardim Morelato - neste município.</t>
   </si>
   <si>
     <t>32415</t>
   </si>
   <si>
     <t>490</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/32415/indc0490_2005.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/32415/indc0490_2005.pdf</t>
   </si>
   <si>
     <t>Indico ao Sr. Chefe do Executivo, se digne S.Exa., no sentido de interceder junto ao setor competente para que possa ser feito a calçada no trecho da Rua Fausto Dias Ferraz - Jardim Morelato - neste município.</t>
   </si>
   <si>
     <t>32416</t>
   </si>
   <si>
     <t>491</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/32416/indc0491_2005.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/32416/indc0491_2005.pdf</t>
   </si>
   <si>
     <t>Indico ao Sr, Chefe do Executivo, se digne S.Exa., no sentido de interceder junto ao setor competente para que possa ser instalado um Limitador de Altura para passagem de veículos, na entrada da rua Dr. Fausto Dias Ferraz - Jardim Morelato - neste município.</t>
   </si>
   <si>
     <t>32417</t>
   </si>
   <si>
     <t>492</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/32417/indc0492_2005.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/32417/indc0492_2005.pdf</t>
   </si>
   <si>
     <t>Indico ao Sr. Chefe do Executivo, se digne S.Exa., no sentido de interceder junto ao setor competente para que possa ser colocado trilhos de proteção em frente as casas nas proximidades do numero 199 da rua Dr. Fausto Dias Ferraz - Jardim Morelato - neste município.</t>
   </si>
   <si>
     <t>32418</t>
   </si>
   <si>
     <t>493</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/32418/indc0493_2005.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/32418/indc0493_2005.pdf</t>
   </si>
   <si>
     <t>Indico ao Sr. Chefe do Executivo, se digne S.Exa., interceder junto ao órgão competente para que estude a possibilidade de prolongar a rede de esgoto na Rua Major Álvaro Fontes do n°526 ao n° 599 - Engenho Novo - neste município.</t>
   </si>
   <si>
     <t>32420</t>
   </si>
   <si>
     <t>494</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/32420/indc0494_2005.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/32420/indc0494_2005.pdf</t>
   </si>
   <si>
     <t>Indico ao Sr. Chefe do Executivo se digne S.Exa., interceder junto ao setor competente para que estude a possibilidade de implantar corrimão em duas escadas localizadas na rua Maria de Abreu n° 6 - Jardim São Luiz, neste município.</t>
   </si>
   <si>
     <t>32421</t>
   </si>
   <si>
     <t>495</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/32421/indc0495_2005.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/32421/indc0495_2005.pdf</t>
   </si>
   <si>
     <t>Indico ao Sr. Chefe do Executivo, se digne S.Exa., interceder junto ao setor competente, quanto a possibilidade de reformar um escadão situado na Rua Tamoio, ao lado do n°102 - Vila Pindorama - neste município.</t>
   </si>
   <si>
     <t>32422</t>
   </si>
   <si>
     <t>496</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/32422/indc0496_2005.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/32422/indc0496_2005.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Chefe do Executivo, interceder junto ao setor competente da possibilidade na construção de um muro de arrimo, sito a Rua União n° viela, no Bairro Santa Monica - neste município.</t>
   </si>
   <si>
     <t>32424</t>
   </si>
   <si>
     <t>497</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/32424/indc0497_2005.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/32424/indc0497_2005.pdf</t>
   </si>
   <si>
     <t>Indico ao Sr. Chefe do Executivo, se digne S.Exa., interceder junto ao setor competente para que estude a possibilidade de fazer a ligação das Rua Margaridas com a Rua Chaves, ao lado do n° 182 no Jardim Florido - neste município.</t>
   </si>
   <si>
     <t>32425</t>
   </si>
   <si>
     <t>498</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/32425/indc0498_2005.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/32425/indc0498_2005.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Chefe do Executivo, interceder junto à Secretaria competente, a fim de verificar a possibilidade de desratizar os bueiros da Avenida Capitão Francisco César, altura dos n°s 800 ao 1400, neste Município.</t>
   </si>
   <si>
     <t>32426</t>
   </si>
   <si>
     <t>499</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/32426/indc0499_2005.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/32426/indc0499_2005.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Chefe do Executivo Dr. Rubens Furlan, se digne Sua Excelência, interceder junto à secretaria competente, para que estude a possibilidade de sinalizar o solo com a palavra ' TÁXI' no ponto do bairro do Jardim Belval, neste Município.</t>
   </si>
   <si>
     <t>32427</t>
   </si>
   <si>
     <t>500</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/32427/indc0500_2005.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/32427/indc0500_2005.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Chefe do Executivo, interceder junto ao setor competente da possibilidade na limpeza da área localizada entre a Rua Fernando de Noronha com a Rua Ilha Comprida, no Bairro do Jardim Maria Cristina - neste município.</t>
   </si>
   <si>
     <t>32428</t>
   </si>
   <si>
     <t>501</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/32428/indc0501_2005.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/32428/indc0501_2005.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Chefe do Executivo, interceder junto ao setor competente da possibilidade da construção de uma lixeira sito a uma Rua sem saída, rua esta paralela a Rua Ricardo Reis n° 441 no Bairro do Jardim Tupã - neste município.</t>
   </si>
   <si>
     <t>32430</t>
   </si>
   <si>
     <t>502</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/32430/indc0502_2005.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/32430/indc0502_2005.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Chefe do Executivo, interceder junto ao setor competente da possibilidade na construção de um muro, sito a Rua Lucia n° 250 no Bairro do Parque dos Camargos - neste município.</t>
   </si>
   <si>
     <t>32431</t>
   </si>
   <si>
     <t>503</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/32431/indc0503_2005.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/32431/indc0503_2005.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Chefe do Executivo, interceder junto ao setor competente da possibilidade na construção de estacionamento no terreno localizado a Estrada Pinheiros altura do n° 1873 no Bairro do Jardim Paulista, neste município.</t>
   </si>
   <si>
     <t>32433</t>
   </si>
   <si>
     <t>504</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/32433/indc0504_2005.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/32433/indc0504_2005.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Chefe do Executivo que se digne S.Exa., a notificar a Secretaria Competente a fim de que venha proceder a reinstalação de Bebedouro na área de lazer e Skate do Jardim Belval.</t>
   </si>
   <si>
     <t>32434</t>
   </si>
   <si>
     <t>505</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/32434/indc0505_2005.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/32434/indc0505_2005.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Chefe do Executivo que se digne S.Exa., a estudar a possibilidade de instalar um bebedouro de água na área de lazer ao Jardim Itaquiti.</t>
   </si>
   <si>
     <t>32436</t>
   </si>
   <si>
     <t>506</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/32436/indc0506_2005.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/32436/indc0506_2005.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Chefe do Executivo, se digne S.Exa., interceder junto ao departamento competente, para que seja colocada placa de identificação na Avenida 26 de Março - Centro - Barueri.</t>
   </si>
   <si>
     <t>32437</t>
   </si>
   <si>
     <t>507</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/32437/indc0507_2005.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/32437/indc0507_2005.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Chefe do Executivo, se digne S.Exa., interceder junto ao departamento competente, para que seja feita a troca da boca de lobo, para outro local, na Rua Presidente Nilo Peçanha, ligação para a Avenida Prefeito João Villalobo Quero - Jardim Itaquiti - Barueri.</t>
   </si>
   <si>
     <t>32439</t>
   </si>
   <si>
     <t>508</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/32439/indc0508_2005.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/32439/indc0508_2005.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Chefe do Executivo, se digne S.Exa., interceder junto ao departamento competente, para elaborar estudo para que seja efetuado o prolongamento da rede de Esgoto, na Rua Fernando de Noronha e Rua Ilha Comprida - Jardim Maria Cristina - Barueri</t>
   </si>
   <si>
     <t>32442</t>
   </si>
   <si>
     <t>509</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/32442/indc0509_2005.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/32442/indc0509_2005.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Chefe do Executivo, se digne S.Exa., interceder junto ao departamento competente, para que seja feita a limpeza e posterior o fechamento do terreno baldio, na Avenida Henrique Gonçalves Baptista, n° 1622 - Jardim Belval - Barueri.</t>
   </si>
   <si>
     <t>32443</t>
   </si>
   <si>
     <t>510</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/32443/indc0510_2005.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/32443/indc0510_2005.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Chefe do Executivo, se digne S.Exa., interceder junto ao órgão competente, para que seja feita reforma na área de lazer, na Rua Aracaju, ao lado da Viela um, Jardim São Luiz - Barueri.</t>
   </si>
   <si>
     <t>32446</t>
   </si>
   <si>
     <t>511</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/32446/indc0511_2005.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/32446/indc0511_2005.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Chefe do Executivo, se digne S.Exa., interceder junto ao departamento competente, para que seja fechada a passagem (viela) da rua Gabriela, n° 562 para a rua Maria, n° 211 - Parque dos Camargos.</t>
   </si>
   <si>
     <t>32448</t>
   </si>
   <si>
     <t>512</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/32448/indc0512_2005.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/32448/indc0512_2005.pdf</t>
   </si>
   <si>
     <t>Indico ao Sr. Chefe do Executivo, se digne S.Exa., interceder junto ao setor competente, estudar a possibilidade para que seja desapropriada uma área da Constran, localizada no Engenho Novo e construir uma maternal no local.</t>
   </si>
   <si>
     <t>32449</t>
   </si>
   <si>
     <t>513</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/32449/indc0513_2005.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/32449/indc0513_2005.pdf</t>
   </si>
   <si>
     <t>Indico ao Sr. Chefe do Executivo, se digne S.Exa., interceder junto ao setor competente, estudar a possibilidade para que seja desapropriada uma área da Constran, localizada no Engenho Novo e construir uma Escola Municipal de Ensino Fundamental da 1ª às 8ª séries.</t>
   </si>
   <si>
     <t>32454</t>
   </si>
   <si>
     <t>514</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/32454/indc0514_2005.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/32454/indc0514_2005.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Chefe do Executivo, se digne S.Exa., interceder junto ao setor competente quanto a possibilidade de construir um bloqueio para a Polícia Militar e Guarda Civil Municipal, na praça Prefeito Guilherme Perereca Guglielmo, na Rua Duarte da Costa, altura do n° 270 no Pq. Imperial, neste Município.</t>
   </si>
   <si>
     <t>32455</t>
   </si>
   <si>
     <t>515</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/32455/indc0515_2005.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/32455/indc0515_2005.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Chefe do Executivo, se digne S.Exa., interceder junto ao setor competente quanto a possibilidade de construir um bloqueio para a Polícia Militar e Guarda Civil Municipal , na área de lazer em frente ao Maternal Maria Rosa Ferreira no Jd. Mutinga, neste Município.</t>
   </si>
   <si>
     <t>32456</t>
   </si>
   <si>
     <t>516</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/32456/indc0516_2005.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/32456/indc0516_2005.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Chefe do Executivo, se digne S.Exa., interceder junto ao setor competente da Empresa EMTU/SP - Empresa Metropolitana de Transportes Urbanos de São Paulo quanto a possibilidade de fazer a bifurcação da linha de ônibus 309 - Pq. Santana - Pinheiros, que atualmente passa pelos bairros do Engenho Novo, Alphaville e Santa Cecília para também passar pelos bairros do Jd. Mutinga e Jd. São Vicente de Paula, neste Município.</t>
   </si>
   <si>
     <t>32457</t>
   </si>
   <si>
     <t>517</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/32457/indc0517_2005.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/32457/indc0517_2005.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Chefe do Executivo, se digne a S.Exa., interceder junto ao setor competente quanto a possibilidade de fazer a pavimentação da via beirando o Rio Tietê que liga Alphaville ao Tamboré, neste município.</t>
   </si>
   <si>
     <t>32458</t>
   </si>
   <si>
     <t>518</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/32458/indc0518_2005.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/32458/indc0518_2005.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Chefe do Executivo, se digne S.Exa., interceder junto ao setor competente quanto a possibilidade de fazer uma faixa de pedestres entre as Rua Alagoinhas e a Avenida Diretriz, em frente ao Maternal Maria Rosa Ferreira no Jd. Mutinga, neste Município.</t>
   </si>
   <si>
     <t>32460</t>
   </si>
   <si>
     <t>519</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/32460/indc0519_2005.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/32460/indc0519_2005.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Chefe do Executivo, se digne S.Exa., interceder junto ao setor competente da Empresa EMTU/SP - Empresa Metropolitana de Transportes Urbanos de São Paulo quanto a possibilidade de ampliar o horário da linha de ônibus intermunicipal 346 - Fátima X Barueri, que em seu ultimo horário sai as 16:40 do Terminal Fátima e respectivamente às 17:30 do Ponto Final do Jd. Mutinga, neste Município.</t>
   </si>
   <si>
     <t>32461</t>
   </si>
   <si>
     <t>520</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/32461/indc0520_2005.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/32461/indc0520_2005.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Chefe do Executivo, se digne S.Exa., interceder junto ao setor competente quanto a possibilidade de construir a rede de Esgoto da Rua Angelim, no Jd. Santa Cecília, neste Município.</t>
   </si>
   <si>
     <t>32508</t>
   </si>
   <si>
     <t>521</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/32508/indc0521_2005.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/32508/indc0521_2005.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Chefe do Executivo, se digne S.Exa., interceder junto ao departamento competente, para que seja efetuada a limpeza do terreno baldio (capinagem) localizado na Rua Ilha Bela, ao lado do conjunto Habitacional Maria Cristina, fundos da escola Republica de Honduras - Jardim Maria Cristina - Barueri.</t>
   </si>
   <si>
     <t>32509</t>
   </si>
   <si>
     <t>522</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/32509/indc0522_2005.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/32509/indc0522_2005.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Chefe do Executivo, se digne S.Exa., interceder junto ao departamento competente, para que seja feito ao levantamento do muro da viela, sito a Rua Gonçalves Dias, n° 374 - Jardim Tupã - Barueri.</t>
   </si>
   <si>
     <t>32510</t>
   </si>
   <si>
     <t>523</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/32510/indc0523_2005.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/32510/indc0523_2005.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Chefe do Executivo, se digne S.Exa., interceder junto ao departamento competente, para que seja efetuada a limpeza do terreno baldio (capinagem) localizada entre as Ruas Orinoco e Rua Mississipi - Vale do Sol - Barueri.</t>
   </si>
   <si>
     <t>32512</t>
   </si>
   <si>
     <t>524</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/32512/indc0524_2005.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/32512/indc0524_2005.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Chefe do Executivo, se digne S.Exa., interceder junto ao departamento competente, para qu8e seja efetuada a manutenção da boca de lobo, na Rua Presidente Epitácio Pessoa, n° 64 - Jardim Itaquiti - Barueri.</t>
   </si>
   <si>
     <t>32513</t>
   </si>
   <si>
     <t>525</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/32513/indc0525_2005.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/32513/indc0525_2005.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Chefe do Executivo, se digne S.Exa., interceder junto ao departamento competente para que seja efetuada a reposição da calçada localizada, na Rua Presidente João Goulart, n° 489 -Jardim Itaquiti - Barueri.</t>
   </si>
   <si>
     <t>32515</t>
   </si>
   <si>
     <t>526</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/32515/indc0526_2005.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/32515/indc0526_2005.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Chefe do Executivo, se digne S.Exa., interceder junto ao departamento competente, para que seja efetuada a manutenção nas guias e sarjetas localizada, na Rua Presidente Epitácio Pessoa, n° 64/68 - Jardim Itaquiti - Barueri.</t>
   </si>
   <si>
     <t>32516</t>
   </si>
   <si>
     <t>527</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/32516/indc0527_2005.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/32516/indc0527_2005.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Chefe do Executivo, que se digne S.Exa., a notificar a Secretaria Competente a fim de efetuar limpeza e retirada de terra no terreno situada a Rua Laura, ao lado do n° 34 Pq. dos Camargos.</t>
   </si>
   <si>
     <t>32519</t>
   </si>
   <si>
     <t>528</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/32519/indc0528_2005.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/32519/indc0528_2005.pdf</t>
   </si>
   <si>
     <t>Solicito ao Chefe do Executivo, que se digne S.Exa., a solicitar junto a Secretaria competente a limpeza e posterior Dedetização e Desratização em lote existente a Rua Paisandú ao lado do n° 34 - Jd. Belval.</t>
   </si>
   <si>
     <t>32521</t>
   </si>
   <si>
     <t>529</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/32521/indc0529_2005.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/32521/indc0529_2005.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Chefe do Executivo, se digne S.Exa., interceder junto ao setor competente quanto a possibilidade de fazer a rede elétrica da viela 01 da Rua Otacílio Alves Martins no Pq. Imperial, neste município.</t>
   </si>
   <si>
     <t>32522</t>
   </si>
   <si>
     <t>530</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/32522/indc0530_2005.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/32522/indc0530_2005.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Chefe do Executivo, se digne S.Exa., interceder junto ao setor competente quanto a possibilidade de construir uma rede de esgoto, fazer calçadas e asfaltar as travessas da Rua Otacílio Alves Martins no Pq. Imperial, neste município.</t>
   </si>
   <si>
     <t>32523</t>
   </si>
   <si>
     <t>531</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/32523/indc0531_2005.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/32523/indc0531_2005.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Chefe do Executivo, se digne S.Exa., interceder junto ao departamento, para que seja efetuada a continuação da Rua Epitácio Pessoa localizada no bairro do Jardim Belval - Barueri.</t>
   </si>
   <si>
     <t>32524</t>
   </si>
   <si>
     <t>532</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/32524/indc0532_2005.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/32524/indc0532_2005.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Chefe do Executivo, se digne S.Exa., interceder junto ao departamento competente, para fiscalização da Rua 26 de Março e Rua Henriqueta Mendes Guerra (Boolevar) Centro - Barueri.</t>
   </si>
   <si>
     <t>32525</t>
   </si>
   <si>
     <t>533</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/32525/indc0533_2005.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/32525/indc0533_2005.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Chefe do Executivo, se digne S.Exa., interceder junto ao setor de Obras, quanto a possibilidade de mudar o muro que tem a caixa de luz, da casa Popular na Rua Vereador José Vieira, n° 122 - casa 6, bairro Jardim Reginalice, neste município.</t>
   </si>
   <si>
     <t>32526</t>
   </si>
   <si>
     <t>534</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/32526/indc0534_2005.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/32526/indc0534_2005.pdf</t>
   </si>
   <si>
     <t>Indico ao Sr. Chefe do Executivo, se digne S.Exa., interceder junto ao setor competente, quanto a possibilidade de fazer um estudo para dar continuidade na construção da área de lazer, no bairro Chácara Marcos, neste município.</t>
   </si>
   <si>
     <t>32527</t>
   </si>
   <si>
     <t>535</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/32527/indc0535_2005.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/32527/indc0535_2005.pdf</t>
   </si>
   <si>
     <t>Indico ao Sr. Chefe do Executivo, se digne S.Exa., interceder junto ao setor competente, quanto a possibilidade de construir um Posto de Saúde no bairro Chácara Marcos, neste município.</t>
   </si>
   <si>
     <t>32528</t>
   </si>
   <si>
     <t>536</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/32528/indc0536_2005.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/32528/indc0536_2005.pdf</t>
   </si>
   <si>
     <t>Indico ao Sr. Chefe do Executivo, se digne S.Exa., interceder junto ao setor competente, estudar a possibilidade para que seja construída uma maternal, no bairro Chácara Marcos, neste município.</t>
   </si>
   <si>
     <t>32529</t>
   </si>
   <si>
     <t>537</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/32529/indc0537_2005.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/32529/indc0537_2005.pdf</t>
   </si>
   <si>
     <t>Indico ao Sr. Chefe do Executivo, se digne S.Exa., interceder junto a Eletropaulo -Metropolitana - Eletricidade de São Paulo S/A - Agência de Barueri, quanto a possibilidade de colocar dois postes de concreto com rede elétrica, no final da Viela Aracaju, bairro Vila São Luiz, para atender dez famílias.</t>
   </si>
   <si>
     <t>32530</t>
   </si>
   <si>
     <t>538</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/32530/indc0538_2005.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/32530/indc0538_2005.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Chefe do Executivo, se digne S.Exa., interceder junto a SABESP, quanto à possibilidade do prolongamento da Rede de água da Rua José Roberto, localizada no bairro da Vila Ceres, neste município.</t>
   </si>
   <si>
     <t>32537</t>
   </si>
   <si>
     <t>539</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/32537/indc0539_2005.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/32537/indc0539_2005.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Chefe do Executivo, se digne S.Exa., interceder junto a Auto Viação Urubupungá quanto a possibilidade de Prolongar a linha de ônibus 25 - Jardim Piratininga X Jardim de Abril, até o ponto final de Alphaville na Alameda Tocantins, neste município.</t>
   </si>
   <si>
     <t>32539</t>
   </si>
   <si>
     <t>540</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/32539/indc0540_2005.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/32539/indc0540_2005.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Chefe do Executivo, Dr. Rubens Furlan, se digne Sua Excelência, interceder junto à Secretaria competente, no sentido de viabilizar estudos para adequar as calçadas das principais vias públicas deste Município, para garantir maior acessibilidade aos portadores de deficiência física.</t>
   </si>
   <si>
     <t>32540</t>
   </si>
   <si>
     <t>541</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/32540/indc0541_2005.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/32540/indc0541_2005.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Chefe do Executivo Dr. Rubens Furlan, se digne Sua Excelência, interceder junto à Secretaria competente, viabilizar estudos para colocar uma lombada eletrônica (Jardim Belval - sentido Centro) em frente ao Cemitério Municipal Álvaro Quinteiro, neste Município.</t>
   </si>
   <si>
     <t>32542</t>
   </si>
   <si>
     <t>542</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/32542/indc0542_2005.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/32542/indc0542_2005.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Chefe do Executivo Dr. Rubens Furlan, se digne Sua Excelência, interceder junto à Secretaria competente quanto a possibilidade de construir abrigo para a equipe médica que presta serviços nos finais de semana e feriados no Parque Municipal Dom José, neste município.</t>
   </si>
   <si>
     <t>32543</t>
   </si>
   <si>
     <t>543</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/32543/indc0543_2005.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/32543/indc0543_2005.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Chefe do Executivo Dr. Rubens Furlan, se digne Sua Excelência, interceder junto à secretaria competente, viabilizar estudos no sentido de aumentar a altura dos muros do Cemitério Municipal Álvaro Quinteiro Vieira, deste Município.</t>
   </si>
   <si>
     <t>32544</t>
   </si>
   <si>
     <t>544</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/32544/indc0544_2005.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/32544/indc0544_2005.pdf</t>
   </si>
   <si>
     <t>Indico ao Sr. Chefe do Executivo, que digne S.Exa., a interceder junto a Guarda Civil Municipal para aumentar as Rondas nas Ruas do Jd. São Pedro. Outrossim saliento a necessidade de fixar Guardas Municipais na Área de Lazer e Skate do referido Bairro.</t>
   </si>
   <si>
     <t>32547</t>
   </si>
   <si>
     <t>545</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/32547/indc0545_2005.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/32547/indc0545_2005.pdf</t>
   </si>
   <si>
     <t>Indico ao Sr. Chefe do Executivo, se digne S.Exa., interceder junto ao setor competente, estuda a possibilidade de desapropriar uma área de aproximadamente quatro mil metros, na Rua Biritiba Mirim, esquina com a Rua Araras, bairro Jardim Califórnia, para construir uma maternal.</t>
   </si>
   <si>
     <t>32711</t>
   </si>
   <si>
     <t>546</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/32711/indc0546_2005.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/32711/indc0546_2005.pdf</t>
   </si>
   <si>
     <t>Indico ao Sr. Chefe do Executivo, se digne S.Exa., interceder junto ao setor competente, quanto a possibilidade de desapropriar uma área de aproximadamente quatro mil metros, na Rua Biritiba Mirim, esquina com a Rua Araras, bairro Jardim Califórnia, para construir uma área de lazer.</t>
   </si>
   <si>
     <t>32712</t>
   </si>
   <si>
     <t>547</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/32712/indc0547_2005.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/32712/indc0547_2005.pdf</t>
   </si>
   <si>
     <t>Indico ao Sr. Chefe do Executivo, se digne S.Exa., interceder junto ao setor competente, fazer um estudo, a fim de colocar duas lombadas na Rua Beira Rio, uma em frente ao n° 206, e outra aproximadamente 500 metros após, bairro Parque Viana, neste município.</t>
   </si>
   <si>
     <t>32713</t>
   </si>
   <si>
     <t>548</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/32713/indc0548_2005.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/32713/indc0548_2005.pdf</t>
   </si>
   <si>
     <t>Indico ao Sr. Chefe do Executivo, se digne S.Exa., interceder junto ao setor competente, quanto a possibilidade de realizar o prolongamento do asfalto na Rua Chaves, travessa 4, próximo ao n° 55, bairro Jardim Califórnia, neste município.</t>
   </si>
   <si>
     <t>32714</t>
   </si>
   <si>
     <t>549</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/32714/indc0549_2005.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/32714/indc0549_2005.pdf</t>
   </si>
   <si>
     <t>Indico ao Sr. Chefe do Executivo, se digne S.Exa., interceder junto à SABESP - Saneamento Básico do Estado de São Paulo S/A, agência em Barueri, quanto a possibilidade de colocar rede de esgoto, na Rua Chaves, travessa 4, próximo ao n° 55, no bairro Jardim Califórnia, neste município.</t>
   </si>
   <si>
     <t>32715</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/32715/indc0550_2005.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/32715/indc0550_2005.pdf</t>
   </si>
   <si>
     <t>Indico ao Sr. Chefe do Executivo, se digne S.Exa., interceder junto a Eletropaulo Metropolitana - Eletricidade de São Paulo S/A, agência de Barueri, estudar a possibilidade de colocar iluminação pública, na Rua Chaves, travessa 4, próximo ao n° 55, bairro Jardim Califórnia, neste município.</t>
   </si>
   <si>
     <t>32716</t>
   </si>
   <si>
     <t>551</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/32716/indc0551_2005.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/32716/indc0551_2005.pdf</t>
   </si>
   <si>
     <t>Indico ao Sr. Chefe do Executivo, se digne S.Exa., interceder junto ao setor competente, quanto a possibilidade de colocar um abrigo e bancos no ponto de ônibus, no inicio da Rua Chaves, Jardim Califórnia.</t>
   </si>
   <si>
     <t>32717</t>
   </si>
   <si>
     <t>552</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/32717/indc0552_2005.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/32717/indc0552_2005.pdf</t>
   </si>
   <si>
     <t>Indico ao Sr. Chefe do Executivo, se digne S.Exa., interceder junto ao setor competente, estudar a possibilidade de construir um muro de arrimo, na Rua Itabaiana, n° 120, bairro Jardim Califórnia, neste município.</t>
   </si>
   <si>
     <t>32718</t>
   </si>
   <si>
     <t>553</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/32718/indc0553_2005.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/32718/indc0553_2005.pdf</t>
   </si>
   <si>
     <t>Indico ao Sr. Chefe do Executivo, se digne S.Exa., interceder junto a empresa B.B.T. Turismo, para colocar uma linha ônibus ou circular, fazendo o itinerário pela Rua Chaves, travessa da Rua Itabaiana, no bairro Jardim Califórnia.</t>
   </si>
   <si>
     <t>32719</t>
   </si>
   <si>
     <t>554</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/32719/indc0554_2005.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/32719/indc0554_2005.pdf</t>
   </si>
   <si>
     <t>Indico ao Sr. Chefe do Executivo, se digne S.Exa., interceder junto ao setor competente, quanto a possibilidade de realizar o prolongamento do asfalto na Rua Chaves, travessa da Rua Itabaiana, bairro Jardim Califórnia, neste município.</t>
   </si>
   <si>
     <t>32720</t>
   </si>
   <si>
     <t>555</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/32720/indc0555_2005.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/32720/indc0555_2005.pdf</t>
   </si>
   <si>
     <t>Indico ao Sr. Chefe do Executivo, se digne S.Exa., interceder junto à SABESP - Saneamento Básico do Estado de São Paulo S/A, agência em Barueri, quanto a possibilidade de colocar rede de esgoto, na Rua Chaves, travessa da Rua Itabaiana, no bairro Jardim Califórnia, neste município.</t>
   </si>
   <si>
     <t>32722</t>
   </si>
   <si>
     <t>556</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/32722/indc0556_2005.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/32722/indc0556_2005.pdf</t>
   </si>
   <si>
     <t>Indico ao Sr. Chefe do Executivo, se digne S.Exa., interceder junto a Eletropaulo Metropolitana -Eletricidade de São Paulo S/A, agência de Barueri, estudar a possibilidade de colocar iluminação pública, na Rua Chaves, travessa da Rua Itabaiana, bairro Jardim Califórnia, neste município.</t>
   </si>
   <si>
     <t>32723</t>
   </si>
   <si>
     <t>557</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/32723/indc0557_2005.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/32723/indc0557_2005.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Chefe do Executivo, se digne S.Exa., interceder junto ao setor competente a fim de solicitar a construção de lombada (quebra - molas) na Estrada dos Romeiros x Rua dos Golfinhos em frente ao n° 11 Jd. Paraiso neste município.</t>
   </si>
   <si>
     <t>32724</t>
   </si>
   <si>
     <t>558</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/32724/indc0558_2005.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/32724/indc0558_2005.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Chefe do Executivo, interceder junto ao setor competente da possibilidade da confecção de uma lombada eletrônica a Av. Exercito Brasileiro no trecho de Barueri - Jardim Belval.</t>
   </si>
   <si>
     <t>32725</t>
   </si>
   <si>
     <t>559</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/32725/indc0559_2005.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/32725/indc0559_2005.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Chefe do Executivo, da possibilidade junto ao setor competente na construção de um muro de arrimo, sito a Rua Lucia n° 27 no Bairro do Parque dos Camargos 1 - neste município.</t>
   </si>
   <si>
     <t>32755</t>
   </si>
   <si>
     <t>560</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/32755/indc0560_2005.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/32755/indc0560_2005.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Chefe do Executivo, Dr. Rubens Furlan, se digne Sua Excelência interceder junto à secretaria competente, quanto à possibilidade de realizar manutenção na fiação elétrica e posterior iluminação, na viela 2 da Avenida Itu, n° 546, no bairro do Jardim Paulista, neste município.</t>
   </si>
   <si>
     <t>32756</t>
   </si>
   <si>
     <t>561</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/32756/indc0561_2005.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/32756/indc0561_2005.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Chefe do Executivo, se digne S.Exa., interceder junto ao setor competente quanto a possibilidade de construir um banheiro público no ponto final de ônibus da Rua Mauro José da Silva Jangada, próximo ao conjunto habitacional, Jd. Mutinga, neste município. Para os motoristas e os cobradores que fazem a linha 11 ( Engenho Novo X Jd. Mutinga) utilizarem.</t>
   </si>
   <si>
     <t>32758</t>
   </si>
   <si>
     <t>562</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/32758/indc0562_2005.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/32758/indc0562_2005.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Chefe do Executivo, se digne S.Exa., interceder junto ao setor competente quanto a possibilidade de fazer a limpeza do terreno da Prefeitura que está abandonado na Rua Potirendaba, 416 no Jd. Gabriela, neste Município. Anexo e - mail recebido pelo vereador Bidu com reclamações de munícipe sobre a falta de limpeza do terreno.</t>
   </si>
   <si>
     <t>32761</t>
   </si>
   <si>
     <t>563</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/32761/indc0563_2005.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/32761/indc0563_2005.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Chefe do Executivo, se digne S.Exa., interceder junto ao departamento competente, para que seja colocada uma lixeira comunitária, na Rua Deputado Scalamandré Sobrinho, n° 98 - Jardim Itaquiti - Barueri.</t>
   </si>
   <si>
     <t>32762</t>
   </si>
   <si>
     <t>564</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/32762/indc0564_2005.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/32762/indc0564_2005.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Chefe do Executivo, Dr. Rubens Furlan, se digne Sua Excelência, interceder junto ao órgão competente que verifique a qualidade no atendimento que os servidores da UBS '' Vince Nemeth" do Jardim Audir, neste Município, estão dispensado aos moradores.</t>
   </si>
   <si>
     <t>32763</t>
   </si>
   <si>
     <t>565</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/32763/indc0565_2005.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/32763/indc0565_2005.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Chefe do Executivo, Dr. Rubens Furlan, se digne Sua Excelência interceder junto à secretaria competente, viabilizar estudos de isenção das prestações dos apartamentos da PROHAB, pertencentes aos deficientes físicos deste município.</t>
   </si>
   <si>
     <t>32765</t>
   </si>
   <si>
     <t>566</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/32765/indc0566_2005.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/32765/indc0566_2005.pdf</t>
   </si>
   <si>
     <t>Indico ao Sr. Chefe do Executivo, se digne S.Exa., interceder junto a Eletropaulo - Metropolitana - Eletricidade de São Paulo S/A - agência de Barueri, quanto a possibilidade de trocar todas as lâmpadas dos postes da Rua Bororós, por lâmpadas com maior luminosidade, bairro Jardim São Silvestre.</t>
   </si>
   <si>
     <t>32766</t>
   </si>
   <si>
     <t>567</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/32766/indc0567_2005.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/32766/indc0567_2005.pdf</t>
   </si>
   <si>
     <t>32767</t>
   </si>
   <si>
     <t>568</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/32767/indc0568_2005.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/32767/indc0568_2005.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Chefe do Executivo, interceder junto ao setor competente da possibilidade na construção de uma lombada sito a Rua Rogelio Cabeza de Castro enfrente ao n° 72, no Bairro do Jardim Alberto - neste município.</t>
   </si>
   <si>
     <t>32768</t>
   </si>
   <si>
     <t>569</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/32768/indc0569_2005.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/32768/indc0569_2005.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Chefe do Executivo, interceder junto ao setor competente da possibilidade na instalação de um Sanitário público ao lado do Campo de Futebol do Jardim Silveira, neste município.</t>
   </si>
   <si>
     <t>32769</t>
   </si>
   <si>
     <t>570</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/32769/indc0570_2005.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/32769/indc0570_2005.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Chefe do Executivo, interceder junto ao setor competente da possibilidade na construção de uma boca de lobo, sito a rua Terca enfrente ao n° 453 no Bairro do Jardim Audir - neste município.</t>
   </si>
   <si>
     <t>32771</t>
   </si>
   <si>
     <t>571</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/32771/indc0571_2005.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/32771/indc0571_2005.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Chefe do Executivo, se digne S.Exa., interceder junto ao setor competente quanto à possibilidade de colocar um guarda municipal em cada escola de nosso município, para ficar a disposição da direção da escola.</t>
   </si>
   <si>
     <t>32772</t>
   </si>
   <si>
     <t>572</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/32772/indc0572_2005.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/32772/indc0572_2005.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Chefe do Executivo, se digne S.Exa., interceder junto ao setor competente da Empresa EMTU/SP - Empresa Metropolitana de Transportes Urbanos de São Paulo quanto à criação de uma linha de ônibus saindo do Pq. Imperial, neste Município, com destino ao Hospital das Clinicas.</t>
   </si>
   <si>
     <t>32773</t>
   </si>
   <si>
     <t>573</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/32773/indc0573_2005.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/32773/indc0573_2005.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Chefe do Executivo, se digne S.Exa., interceder junto ao órgão competente, quanto a possibilidade de fazer limpeza do terreno, sito à Rua Sol ao lado , n° 280 - Jd. Tupanci - Barueri.</t>
   </si>
   <si>
     <t>32774</t>
   </si>
   <si>
     <t>574</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/32774/indc0574_2005.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/32774/indc0574_2005.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Chefe do Executivo, se digne S.Exa., interceder junto ao órgão competente, quanto a possibilidade de fazer do terreno, sito à Rua Saturno ao lado, n° 249 - Jd. Tupanci - Barueri.</t>
   </si>
   <si>
     <t>32775</t>
   </si>
   <si>
     <t>575</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/32775/indc0575_2005.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/32775/indc0575_2005.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Chefe do Executivo que se digne S.Exa., a verificar com a Secretaria competente a possibilidade de efetuar limpeza em terreno existente a Rua Casemiro de Abreu, 134 - Jd. Belval.</t>
   </si>
   <si>
     <t>32777</t>
   </si>
   <si>
     <t>576</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/32777/indc0576_2005.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/32777/indc0576_2005.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Chefe do Executivo, que se digne S.Exa., a oficiar a Defesa Civil a fim de em caráter de prevenção, vistoriar a Rua Gertrudes Silva Ramos, no Jd. São Pedro a fim de evitar incêndio de grandes proporções.</t>
   </si>
   <si>
     <t>32778</t>
   </si>
   <si>
     <t>577</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/32778/indc0577_2005.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/32778/indc0577_2005.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Chefe do Executivo que se digne S.Exa., a notificar a secretaria competente para efetuar a manutenção e limpeza em praça existente na Rua Diógenes Ribeiro de Lima, em frente ao Supermercado Silva, no Jd. Belval.</t>
   </si>
   <si>
     <t>32779</t>
   </si>
   <si>
     <t>578</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/32779/indc0578_2005.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/32779/indc0578_2005.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Chefe do Executivo, que se digne S.Exa., a interceder junto a secretaria competente para solicitar com maior periodicidade a limpeza em toda extensão da Rua Nilo Peçanha - Jd. Itaquiti.</t>
   </si>
   <si>
     <t>32781</t>
   </si>
   <si>
     <t>579</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/32781/indc0579_2005.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/32781/indc0579_2005.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Chefe do Executivo, que se digne S.Exa., a verificar a possibilidade de efetuar limpeza em um jardim existente em toda extensão da Rua Ana Francisca da Cruz - Vila Cretti.</t>
   </si>
   <si>
     <t>32782</t>
   </si>
   <si>
     <t>580</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/32782/indc0580_2005.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/32782/indc0580_2005.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Chefe do Executivo, que se digne S.Exa., a oficiar a Secretaria de Serviços Municipais para efetuar retirada de entulho em diversos pontos da Rua da Bica no Jd. Maria Cristina.</t>
   </si>
   <si>
     <t>32783</t>
   </si>
   <si>
     <t>581</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/32783/indc0581_2005.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/32783/indc0581_2005.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Chefe do Executivo, se digne S.Exa., interceder junto ao departamento competente, para que seja feita a manutenção da boca de lobo, na Rua Piratininga, bloco 65 - Jardim Paulista - Barueri.</t>
   </si>
   <si>
     <t>32785</t>
   </si>
   <si>
     <t>582</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/32785/indc0582_2005.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/32785/indc0582_2005.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Chefe do Executivo, se digne S.Exa., interceder junto ao departamento competente, para que seja cedida espaço para vendedor ambulante, na Rua Piratininga, bloco 65 esquina com a Av. Itu - Jardim Paulista - Barueri.</t>
   </si>
   <si>
     <t>32787</t>
   </si>
   <si>
     <t>583</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/32787/indc0583_2005.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/32787/indc0583_2005.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Chefe do Executivo, se digne S.Exa., interceder junto ao departamento competente, para que seja efetuada a retirada de pedras, na Rua Potirendaba, entre o n° 381 e n° 411 - Jardim Gabriela - Barueri.</t>
   </si>
   <si>
     <t>32788</t>
   </si>
   <si>
     <t>584</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/32788/indc0584_2005.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/32788/indc0584_2005.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Chefe do Executivo, se digne S.Exa., interceder junto ao departamento competente, para que seja refeita a calçada, na Rua Piratininga, bloco 65 esquina com a Av. Itu - Jardim Paulista - Barueri.</t>
   </si>
   <si>
     <t>32790</t>
   </si>
   <si>
     <t>585</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/32790/indc0585_2005.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/32790/indc0585_2005.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Chefe do Executivo, se digne S.Exa., interceder junto ao departamento competente, para que seja efetuada a troca de boca de Lobo para boca de Leão, localizada na Rua Ricardo Reis, ao lado do n° 120 (viela) - Jardim Tupã - Barueri.</t>
   </si>
   <si>
     <t>32791</t>
   </si>
   <si>
     <t>586</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/32791/indc0586_2005.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/32791/indc0586_2005.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Chefe do Executivo, que se digne S.Exa., a encaminhar ao setor competente para estudo de viabilizar a construção de uma Rotatória na Avenida Oscar Kesselring defronte a Escola Tarso de Castro no Jardim Belval.</t>
   </si>
   <si>
     <t>32793</t>
   </si>
   <si>
     <t>587</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/32793/indc0587_2005.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/32793/indc0587_2005.pdf</t>
   </si>
   <si>
     <t>Indico ao Sr. Chefe do Executivo, se digne S.Exa., interceder junto a Eletropaulo Metropolitana Eletricidade de São Paulo S/A - Agência em Barueri, quanto a possibilidade de consertar o poste de concreto, BAR apagado, localizado na Rua Atenas, casa n° 1, em frente a esquina Monte das Gameleiras, Jardim Califórnia.</t>
   </si>
   <si>
     <t>32795</t>
   </si>
   <si>
     <t>588</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/32795/indc0588_2005.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/32795/indc0588_2005.pdf</t>
   </si>
   <si>
     <t>Indico ao Sr. Chefe do Executivo, se digne S.Exa., interceder junto ao setor competente, quanto a possibilidade de limpar o bueiro que encontra-se localizado na Rua Maria Lucia, n° 34, em frente a residência da Sra. Noemia Antonia do Nascimento Cruz, bairro Jardim Califórnia.</t>
   </si>
   <si>
     <t>32796</t>
   </si>
   <si>
     <t>589</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/32796/indc0589_2005.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/32796/indc0589_2005.pdf</t>
   </si>
   <si>
     <t>Indico ao Sr. Chefe do Executivo, se digne S.Exa., interceder junto ao setor competente, quanto a possibilidade de colocar um abrigo e bancos no ponto de ônibus, na Rua Mar Vermelho, esquina com a canal do Panamá, em frente ao Condomínio, bairro Jardim Reginalice.</t>
   </si>
   <si>
     <t>32798</t>
   </si>
   <si>
     <t>590</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/32798/indc0590_2005.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/32798/indc0590_2005.pdf</t>
   </si>
   <si>
     <t>Indico ao Sr. Chefe do Executivo, se digne S.Exa., interceder junto ao setor competente, quanto a possibilidade de construir uma praça com área de lazer para adultos e play-ground para crianças, em uma área existente entre as Ruas: Titicaca, esquina com a Grandes Lagos, no bairro Jardim Reginalice, neste município.</t>
   </si>
   <si>
     <t>32799</t>
   </si>
   <si>
     <t>591</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/32799/indc0591_2005.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/32799/indc0591_2005.pdf</t>
   </si>
   <si>
     <t>Indico ao Chefe do Executivo, Exmo. Sr. Rubens Furlan, se digne determinar ao setor competente estudar a possibilidade de divulgar junto às empresas públicas e privadas do município a Lei n° 1.287 de 04 de março de 2002 que dispõe sobre '' autorizar empresas públicas ou privadas a gravarem suas logomarcas em uniformes por elas doadas aos alunos da Rede Municipal de Ensino", Barueri - SP.</t>
   </si>
   <si>
     <t>32810</t>
   </si>
   <si>
     <t>592</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/32810/indc0592_2005.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/32810/indc0592_2005.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Presidente desta Casa de Leis, se digne S.Exa., interceder junto a Divisão de Serviços Gerais quanto à possibilidade de colocar postos de coleta e reciclagem de pilhas e baterias.</t>
   </si>
   <si>
     <t>32811</t>
   </si>
   <si>
     <t>593</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/32811/indc0593_2005.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/32811/indc0593_2005.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Chefe do Executivo, Dr. Rubens Furlan, se digne Sua Excelência interceder junto à secretaria competente, quanto à necessidade de liberar o estacionamento na Alameda Piracema no bairro de Alphaville, neste município após às 18 h e finais de semana.</t>
   </si>
   <si>
     <t>32813</t>
   </si>
   <si>
     <t>594</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/32813/indc0594_2005.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/32813/indc0594_2005.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Chefe do Executivo, Dr. Rubens Furlan, se digne Sua Excelência interceder junto à secretaria competente, a fim de que uma das quadras de esportes no bairro do Jardim Silveira, seja adaptada para os portadores de deficiência física deste município.</t>
   </si>
   <si>
     <t>32815</t>
   </si>
   <si>
     <t>595</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/32815/indc0595_2005.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/32815/indc0595_2005.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Chefe do Executivo, Dr. Rubens Furlan, se digne Sua Excelência interceder junto ao órgão competente quanto à necessidade de instalar uma unidade da Associação de Assistência à Criança Deficiente ( AACD) neste município.</t>
   </si>
   <si>
     <t>32817</t>
   </si>
   <si>
     <t>596</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/32817/indc0596_2005.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/32817/indc0596_2005.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Chefe do Executivo, se digne Sua Excelência Dr. Rubens Furlan, interceder junto à Secretaria competente, a fim de solicitar a realização de estudos, com o objetivo de implantar o Programa de Prestação de Serviços Comunitários, que teria como forma de remuneração a retirada de uma cesta básica.</t>
   </si>
   <si>
     <t>32818</t>
   </si>
   <si>
     <t>597</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/32818/indc0597_2005.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/32818/indc0597_2005.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Chefe do Executivo, da possibilidade junto ao setor competente na construção de um maternal no bairro do Jardim Tupã - neste município.</t>
   </si>
   <si>
     <t>32820</t>
   </si>
   <si>
     <t>598</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/32820/indc0598_2005.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/32820/indc0598_2005.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Chefe do Executivo, da possibilidade junto ao setor competente de ser colocado barra de proteção na viela 3 existente a Rua Adonai entre os n°s 767/791 no bairro do Engenho Novo - neste município.</t>
   </si>
   <si>
     <t>32821</t>
   </si>
   <si>
     <t>599</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/32821/indc0599_2005.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/32821/indc0599_2005.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Chefe do Executivo, se digne S.Exa., interceder junto ao departamento competente, para que seja construído muro no Conjunto Habitacional Jardim Maria Cristina, Bloco 05 -Jardim Maria Cristina - Barueri.</t>
   </si>
   <si>
     <t>32824</t>
   </si>
   <si>
     <t>600</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/32824/indc0600_2005.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/32824/indc0600_2005.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Chefe do Executivo, se digne S.Exa., interceder junto ao departamento competente, para que seja feita uma reforma no Conjunto Habitacional Jardim Maria Cristina, Bloco 05 - Jardim Maria Cristina.</t>
   </si>
   <si>
     <t>32825</t>
   </si>
   <si>
     <t>601</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/32825/indc0601_2005.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/32825/indc0601_2005.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Chefe do Executivo, se digne S.Exa., interceder junto ao departamento competente, para que seja Construído muro no Conjunto Habitacional Jardim Maria Cristina, Bloco 02 - Jardim Maria Cristina Barueri.</t>
   </si>
   <si>
     <t>32826</t>
   </si>
   <si>
     <t>602</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/32826/indc0602_2005.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/32826/indc0602_2005.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Chefe do Executivo, se digne S.Exa., interceder junto ao departamento competente, para que seja retirado entulho, Área de Lazer, Rua Mônaco com rua Indianápolis - Parque Santa Luzia - Barueri.</t>
   </si>
   <si>
     <t>32827</t>
   </si>
   <si>
     <t>603</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/32827/indc0603_2005.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/32827/indc0603_2005.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Chefe do Executivo, se digne S.Exa., interceder junto ao departamento competente, para que seja construída calçada em volta da Área de Lazer, Rua Mônaco e rua Indianápolis - Parque Santa Luzia - Barueri.</t>
   </si>
   <si>
     <t>32829</t>
   </si>
   <si>
     <t>604</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/32829/indc0604_2005.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/32829/indc0604_2005.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Chefe do Executivo, se digne S.Exa., interceder junto ao setor competente quanto à possibilidade de criar o Conselho Municipal do Meio Ambiente, neste Município.</t>
   </si>
   <si>
     <t>32830</t>
   </si>
   <si>
     <t>605</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/32830/indc0605_2005.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/32830/indc0605_2005.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Chefe do Executivo Dr. Rubens Furlan, se digne Sua Excelência, interceder junto à secretaria competente, quanto a possibilidade de viabilizar estudos para adaptar pregão eletrônico nas compras realizadas pela Municipalidade e Autarquias.</t>
   </si>
   <si>
     <t>32831</t>
   </si>
   <si>
     <t>606</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/32831/indc0606_2005.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/32831/indc0606_2005.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Chefe do Executivo, Dr. Rubens Furlan, se digne Sua Excelência, viabilizar estudos no sentido de firmar convênio junto à Telefônica S/A para que seja colocado adesivos com os números de emergência e disque- denúncia - 181, em todos os telefones públicos deste Município.</t>
   </si>
   <si>
     <t>32833</t>
   </si>
   <si>
     <t>607</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/32833/indc0607_2005.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/32833/indc0607_2005.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Chefe do Executivo, se digne S.Exa., interceder junto a Eletropaulo S/A, quanto a possibilidade de fazer prolongamento da rede de abastecimento de energia elétrica nas altura do n° 52 da Rua Dulci, na Vila Ceres, neste Município.</t>
   </si>
   <si>
     <t>32834</t>
   </si>
   <si>
     <t>608</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/32834/indc0608_2005.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/32834/indc0608_2005.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Chefe do Executivo, se digne S.Exa., interceder junto à Secretaria de Projetos e Construções, quanto à possibilidade da construção de um muro de arrimo na Rua Dulce n° 104, na Vila Ceres, neste Município.</t>
   </si>
   <si>
     <t>32836</t>
   </si>
   <si>
     <t>609</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/32836/indc0609_2005.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/32836/indc0609_2005.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Chefe do Executivo, se digne a S. Exa., a notificar a Eletropaulo Metropolitana a fim de efetuar avaliação em rede elétrica existente na Rua Olavo Bilac n° 219 - Jardim Belval.</t>
   </si>
   <si>
     <t>32837</t>
   </si>
   <si>
     <t>610</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/32837/indc0610_2005.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/32837/indc0610_2005.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Chefe do Executivo, se digne S.Exa., interceder junto à Sabesp, quanto a possibilidade do prolongamento da rede de esgoto da Rua Dulce na Vila Ceres, neste município</t>
   </si>
   <si>
     <t>32838</t>
   </si>
   <si>
     <t>611</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/32838/indc0611_2005.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/32838/indc0611_2005.pdf</t>
   </si>
   <si>
     <t>Indico à mesa, na reforma regimental, seja oficiado ao Sr. Chefe do Executivo se digne S.Exa., Sr. Rubens Furlan, à necessidade de colocar iluminação na Praça situada na Estrada das Pitas com a Travessa Belém, no Jardim do Líbano, neste município.</t>
   </si>
   <si>
     <t>32839</t>
   </si>
   <si>
     <t>612</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/32839/indc0612_2005.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/32839/indc0612_2005.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Chefe do Executivo, se digne Sua Excelência, Dr. Rubens Furlan, interceder junto à secretaria competente, a fim de viabilizar estudos para solucionar o problema das inundações cada vez mais frequentes na Rua São Paulo, altura dos números 618 e 662, no bairro do Engenho Novo, neste município.</t>
   </si>
   <si>
     <t>32840</t>
   </si>
   <si>
     <t>613</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/32840/indc0613_2005.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/32840/indc0613_2005.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Chefe do Executivo, Dr. Rubens Furlan, se digne Sua Excelência interceder junto ao órgão competente, a fim de que seja efetuada a ligação de água e esgoto da Rua Chaves, n° 47, no bairro do Jardim Califórnia, neste município.</t>
   </si>
   <si>
     <t>32841</t>
   </si>
   <si>
     <t>614</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/32841/indc0614_2005.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/32841/indc0614_2005.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Chefe do Executivo, Dr. Rubens Furlan, se digne Sua Excelência, interceder junto à secretaria competente, quanto à possibilidade de colocar uma lombada eletrônica na Rua Ermelinda do Monte, em frente aos n°s 67 e 69 no bairro da Vila Pouso Alegre, neste Município.</t>
   </si>
   <si>
     <t>32842</t>
   </si>
   <si>
     <t>615</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/32842/indc0615_2005.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/32842/indc0615_2005.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Chefe do Executivo, Dr. Rubens Furlan, se digne Sua Excelência, interceder junto ao órgão competente a fim de verificar a possibilidade de criar o " Conselho Municipal de Segurança'' neste Município.</t>
   </si>
   <si>
     <t>32843</t>
   </si>
   <si>
     <t>616</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/32843/indc0616_2005.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/32843/indc0616_2005.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Chefe do Executivo, se digne Sua Excelência, interceder junto ao setor competente, verificar a possibilidade de efetuar calçamento, fechamento de buracos e manutenção nas tampas de bocas-de-lobo da Avenida Capitão Francisco César, entre os n°s 1500 a 1800 no bairro do Engenho Novo, neste Município.</t>
   </si>
   <si>
     <t>32844</t>
   </si>
   <si>
     <t>617</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/32844/indc0617_2005.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/32844/indc0617_2005.pdf</t>
   </si>
   <si>
     <t>Indicamos ao Senhor Chefe do Executivo, Dr. Rubens Furlan, se digne Sua Exa., estudar a possibilidade de criar a " COORDENADORIA ESPECIAL PARA ASSUNTOS DA JUVENTUDE'' visando assegurar políticas públicas municipais da juventude de forma transversal e integrada, respeitando a diversidade dos jovens. Com isso possibilitará de fato, conhecer os jovens que integram a nossa sociedade. Avançando, a partir disso para ações mais eficazes voltada para juventude barueriense que representam hoje mais de 20 % da população Barueriense.</t>
   </si>
   <si>
     <t>32845</t>
   </si>
   <si>
     <t>618</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/32845/indc0618_2005.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/32845/indc0618_2005.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Chefe do Executivo, que se digne a verificar a possibilidade de colocar lombada para redução de velocidade na Alameda Tucunaré defronte ao n° 1140 (Edifício Longon) em Tamboré.</t>
   </si>
   <si>
     <t>32847</t>
   </si>
   <si>
     <t>619</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/32847/indc0619_2005.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/32847/indc0619_2005.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Chefe do Executivo, se digne S.Exa. interceder junto ao departamento competente, para que seja efetuada manutenção nas guias e sarjetas, na rua Duque de Caxias, n° 505 ao 519 -Centro - Barueri.</t>
   </si>
   <si>
     <t>32848</t>
   </si>
   <si>
     <t>620</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/32848/indc0620_2005.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/32848/indc0620_2005.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Chefe do Executivo, se digne S.Exa., interceder junto ao departamento competente, para que seja construída calçada na rua Professor Max Zendron entre os n°s 16 e 38 - Centro - Barueri.</t>
   </si>
   <si>
     <t>32849</t>
   </si>
   <si>
     <t>621</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/32849/indc0621_2005.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/32849/indc0621_2005.pdf</t>
   </si>
   <si>
     <t>Indico ao Sr. Chefe do Executivo, se digne S.Exa., interceder junto ao setor competente, estudar a possibilidade de canalizar o córrego existente na Rua Imirim, que segue até à esquina com a Avenida Marcos, no bairro Chácara Marcos, neste município.</t>
   </si>
   <si>
     <t>32851</t>
   </si>
   <si>
     <t>622</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/32851/indc0622_2005.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/32851/indc0622_2005.pdf</t>
   </si>
   <si>
     <t>Indico ao Sr. Chefe do Executivo, se digne S.Exa., interceder junto ao setor competente, quanto a possibilidade de mudar a caixa de coleta de lixo, localizada na Rua Guarantan, n° 445, bairro Engenho Novo, neste município.</t>
   </si>
   <si>
     <t>32852</t>
   </si>
   <si>
     <t>623</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/32852/indc0623_2005.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/32852/indc0623_2005.pdf</t>
   </si>
   <si>
     <t>Indico ao Sr. Chefe do Executivo, se digne S.Exa., interceder junto ao setor competente, estudar a possibilidade de colocar trilhos de proteção, na Rua Duque de Caxias, n° 252, esquina com a Rua José Bonifácio, bairro Engenho Novo, neste município.</t>
   </si>
   <si>
     <t>32854</t>
   </si>
   <si>
     <t>624</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/32854/indc0624_2005.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/32854/indc0624_2005.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Chefe do Executivo Dr. Rubens Furlan, se digne Sua Excelência, interceder junto à secretaria competente, no sentido de viabilizar estudos para que proceda a urbanização e policiamento na área próxima à antiga Madeirit, até as imediações da empresa Cestol, ambas no Jardim Belval.</t>
   </si>
   <si>
     <t>32856</t>
   </si>
   <si>
     <t>625</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/32856/indc0625_2005.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/32856/indc0625_2005.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Chefe do Executivo Dr. Rubens Furlan, se digne Sua Excelência, interceder junto à secretaria competente, com o fito de viabilizar estudos para colocar uma lombada eletrônica na marginal esquerda do Tietê - Jd. dos Camargos - neste município.</t>
   </si>
   <si>
     <t>32857</t>
   </si>
   <si>
     <t>626</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/32857/indc0626_2005.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/32857/indc0626_2005.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Chefe do Executivo Dr. Rubens Furlan, se digne Sua Excelência, interceder junto à secretaria competente com o fito de divulgar o referendo a ser realizado no dia 23 de outubro de 2005, onde a população irá às urnas decidir se será autorizada ou não a venda de armas e munições em nosso pais.</t>
   </si>
   <si>
     <t>32858</t>
   </si>
   <si>
     <t>627</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/32858/indc0627_2005.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/32858/indc0627_2005.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Chefe do Executivo Dr. Rubens Furlan, se digne Sua Excelência, interceder junto à secretaria competente , com o fito de viabilizar estudos para que proceda a colocação de faixas de pedestre na Rua Gertrudes Silva Ramos em frente ao supermercado São Pedro, no Jardim São Pedro.</t>
   </si>
   <si>
     <t>32860</t>
   </si>
   <si>
     <t>628</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/32860/indc0628_2005.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/32860/indc0628_2005.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Chefe do Executivo Dr. Rubens Furlan, se digne Sua Excelência, interceder junto à secretaria competente, quanto a possibilidade de disponibilizar um profissional de educação física para coordenar atividades físicas com os usuários dos equipamentos público localizado à Rua da Prata e marginal do rio Tietê.</t>
   </si>
   <si>
     <t>32861</t>
   </si>
   <si>
     <t>629</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/32861/indc0629_2005.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/32861/indc0629_2005.pdf</t>
   </si>
   <si>
     <t>Indicamos ao Senhor Chefe do Executivo Dr. Rubens Furlan, se digne Sua Excelência, interceder junto à secretaria competente, no sentido de viabilizar estudos para que a Biblioteca Municipal Maria Salomé Soares, no bairro do Jd. Mutinga - neste Município, permaneça em funcionamento até as 20h00, como era antigamente.</t>
   </si>
   <si>
     <t>32862</t>
   </si>
   <si>
     <t>630</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/32862/indc0630_2005.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/32862/indc0630_2005.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Chefe do Executivo, se digne S.Exa., interceder junto ao departamento competente, para que seja feita a manutenção da boca de lobo, que se encontra na Rua Floriano Peixoto ao lado do n° 104 A - Vila Nova - Barueri.</t>
   </si>
   <si>
     <t>32864</t>
   </si>
   <si>
     <t>631</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/32864/indc0631_2005.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/32864/indc0631_2005.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Chefe do Executivo, se digne S.Exa., interceder junto ao departamento competente, para que seja feita a reforma na canaleta, Rua Luiz Gianezella n° 39 - Jardim Belval - Barueri.</t>
   </si>
   <si>
     <t>32865</t>
   </si>
   <si>
     <t>632</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/32865/indc0632_2005.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/32865/indc0632_2005.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Chefe do Executivo, se digne S.Exa., interceder junto ao departamento competente, para que seja construído um muro e calçada rua Floriano Peixoto, frente ao n° 121 e 122 - Vila Nova - Barueri.</t>
   </si>
   <si>
     <t>32866</t>
   </si>
   <si>
     <t>633</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/32866/indc0633_2005.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/32866/indc0633_2005.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Chefe do Executivo, se digne S.Exa., interceder junto ao departamento competente, para que seja construído uma escada, Rua Presidente Nilo Peçanha, ao lado do n° 389 - Jardim Itaquiti - Barueri.</t>
   </si>
   <si>
     <t>32868</t>
   </si>
   <si>
     <t>634</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/32868/indc0634_2005.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/32868/indc0634_2005.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Chefe do Executivo, Dr. Rubens Furlan, se digne Sua Excelência, interceder junto à secretaria competente, quanto à possibilidade de colocar uma lombada eletrônica na Rua São José, em frente ao n° 49, no bairro da Vila Pouso Alegre, neste Município.</t>
   </si>
   <si>
     <t>32869</t>
   </si>
   <si>
     <t>635</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/32869/indc0635_2005.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/32869/indc0635_2005.pdf</t>
   </si>
   <si>
     <t>Indico ao Sr. Chefe do Executivo, que se digne, S.Exa., a solicitar da Secretaria competente a colocação de uma lixeira na Rua Porchat próximo a Escola República de Honduras no Jardim Belval.</t>
   </si>
   <si>
     <t>32871</t>
   </si>
   <si>
     <t>636</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/32871/indc0636_2005.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/32871/indc0636_2005.pdf</t>
   </si>
   <si>
     <t>Indico ao Sr. Chefe do Executivo que se digne, S.Exa a estudar, juntamente com a Secretaria competente a abertura de Rua no final da Avenida Gupê - Jd. Belval.</t>
   </si>
   <si>
     <t>32872</t>
   </si>
   <si>
     <t>637</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/32872/indc0637_2005.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/32872/indc0637_2005.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Chefe do Executivo que se digne S.Exa a estudar a possibilidade de construir um escadão na área livre existente na Rua Deputado Scalamandre Sobrinho - Jd. Belval.</t>
   </si>
   <si>
     <t>32873</t>
   </si>
   <si>
     <t>638</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/32873/indc0638_2005.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/32873/indc0638_2005.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Chefe do Executivo que se digne S.Exa., a estudar a possibilidade de efetuar o rebaixamento de guia na Rua Deputado Scalamandre Sobrinho defronte ao n° 66 - Jardim Belval.</t>
   </si>
   <si>
     <t>32874</t>
   </si>
   <si>
     <t>639</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/32874/indc0639_2005.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/32874/indc0639_2005.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Chefe do Executivo que se digne S.Exa., a colocar um poste com luminária na entrada da área livre existente na Rua Deputado Scalamandre Sobrinho - Jardim Belval.</t>
   </si>
   <si>
     <t>32875</t>
   </si>
   <si>
     <t>640</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/32875/indc0640_2005.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/32875/indc0640_2005.pdf</t>
   </si>
   <si>
     <t>Indico ao Sr. Chefe do Executivo que se digne S.Exa., a notificar a Secretaria competente a fim de colocar placa indicativa de " Pare'', e também providenciar a sinalização no chão no final da Rua da Bica onde a mesma encontra com a marginal do rio na Av. Prefeito João Vila Lobo Quero e Av. Itaquiti no Jardim Belval.</t>
   </si>
   <si>
     <t>32876</t>
   </si>
   <si>
     <t>641</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/32876/indc0641_2005.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/32876/indc0641_2005.pdf</t>
   </si>
   <si>
     <t>Indico ao Sr. Chefe do Executivo, se digne S.Exa., interceder junto ao setor competente, quanto a possibilidade de colocar uma caçamba, na Rua Alexandre Donizeti Lustosa, Estrada dos Pinheiros, em frente ao B loco 17, bairro Parque dos Camargos.</t>
   </si>
   <si>
     <t>32877</t>
   </si>
   <si>
     <t>642</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/32877/indc0642_2005.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/32877/indc0642_2005.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Chefe do Executivo, se digne S.Exa., interceder junto ao órgão competente quanto a possibilidades de construir a rede de Esgoto na Rua Maceió, Jd. do Líbano, neste município.</t>
   </si>
   <si>
     <t>32879</t>
   </si>
   <si>
     <t>643</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/32879/indc0643_2005.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/32879/indc0643_2005.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Chefe do Executivo, se digne S.Exa., interceder junto ao órgão competente quanto a possibilidade de construir a rede de Esgoto da Rua Nina, Engenho Novo, neste município.</t>
   </si>
   <si>
     <t>32880</t>
   </si>
   <si>
     <t>644</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/32880/indc0644_2005.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/32880/indc0644_2005.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Chefe do Executivo, se digne S. Exa., interceder junto ao setor competente, a necessidade de construir uma viela na Rua Cilene próximo aos números 371, 374, 380, saída para Estrada Velha de Itapevi, Pq dos Camargos, neste município.</t>
   </si>
   <si>
     <t>32881</t>
   </si>
   <si>
     <t>645</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/32881/indc0645_2005.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/32881/indc0645_2005.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Chefe do Executivo, interceder junto ao setor competente da possibilidade na instalação de um semáforo, sito a Estrada velha de Itapevi altura da rotatória enfrente ao Supermercado Japan, no Bairro do Jardim Paulista, neste município.</t>
   </si>
   <si>
     <t>32882</t>
   </si>
   <si>
     <t>646</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/32882/indc0646_2005.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/32882/indc0646_2005.pdf</t>
   </si>
   <si>
     <t>Indico à Mesa, na forma regimental, seja oficiado ao Chefe do Executivo se digne S.Exa., Dr. Rubens Furlan, quanto a possibilidade de pedir ao órgão competente, providências que se fizerem necessárias para a remoção do redutor de velocidade acima indicado.</t>
   </si>
   <si>
     <t>32883</t>
   </si>
   <si>
     <t>647</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/32883/indc0647_2005.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/32883/indc0647_2005.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Chefe do Executivo, se digne S.Exa., interceder junto à Secretaria de Obras, quanto à possibilidade da canalização do córrego localizado na Rua Guarantan em frente ao numero 324 oficial, no Engenho Novo, neste município.</t>
   </si>
   <si>
     <t>32884</t>
   </si>
   <si>
     <t>648</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/32884/indc0648_2005.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/32884/indc0648_2005.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Chefe do Executivo, que se digne S.Exa., a estudar a possibilidade de criar incentivos para que os moradores de Barueri, proprietários de veículos automotores de via terrestre transfiram seus veículos para a cidade de Barueri.</t>
   </si>
   <si>
     <t>32885</t>
   </si>
   <si>
     <t>649</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/32885/indc0649_2005.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/32885/indc0649_2005.pdf</t>
   </si>
   <si>
     <t>Indico ao Sr. Chefe do Executivo, que se digne S.Exa., a estudar a possibilidade de colocar um abrigo em Ponto de Ônibus na Rua da Bica - Jardim Maria Cristina.</t>
   </si>
   <si>
     <t>32886</t>
   </si>
   <si>
     <t>650</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/32886/indc0650_2005.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/32886/indc0650_2005.pdf</t>
   </si>
   <si>
     <t>Indico ao Sr. Chefe do Executivo, que se digne S.Exa., a verificar a possibilidade de construir uma calçada de cimento no bloco 1 do Conjunto Habitacional '' Queiroz Filho" na Rua Emilio Carlos n° 5 - Jardim Silveira.</t>
   </si>
   <si>
     <t>32887</t>
   </si>
   <si>
     <t>651</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/32887/indc0651_2005.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/32887/indc0651_2005.pdf</t>
   </si>
   <si>
     <t>Indico ao Sr. Chefe do Executivo, se digne S.Exa., interceder junto ao setor competente, fazer um estudo para instalação de uma Escola SENAI - Serviço Nacional de Aprendizagem Industrial, no município de Barueri.</t>
   </si>
   <si>
     <t>32888</t>
   </si>
   <si>
     <t>652</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/32888/indc0652_2005.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/32888/indc0652_2005.pdf</t>
   </si>
   <si>
     <t>Indico ao Sr. Chefe do Executivo, se digne S.Exa., interceder junto ao setor competente, quanto a possibilidade de colocar tampas com grades de ferro no bueiro em ambos os lados, na Rua Chaves, n° 1094, bairro Jardim Califórnia.</t>
   </si>
   <si>
     <t>32889</t>
   </si>
   <si>
     <t>653</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/32889/indc0653_2005.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/32889/indc0653_2005.pdf</t>
   </si>
   <si>
     <t>Indico ao Sr. Chefe do Executivo, se digne S.Exa., interceder junto ao órgão competente para que estude a possibilidade de implantar iluminação em via pública na pista de cooper localizada ao lado da Rua Ana Augusta Vilela - Tupanci - neste município.</t>
   </si>
   <si>
     <t>32891</t>
   </si>
   <si>
     <t>654</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/32891/indc0654_2005.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/32891/indc0654_2005.pdf</t>
   </si>
   <si>
     <t>Indico ao Sr. Chefe do Executivo, se digne S.Exa., interceder junto ao órgão competente para que estude a possibilidade de implantar bebedouros (Torneiras) em área de lazer ao lado da pista de cooper em sua extensão localizada na Rua Ana Augusta Vilela - Tupanci - neste município.</t>
   </si>
   <si>
     <t>32892</t>
   </si>
   <si>
     <t>655</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/32892/indc0655_2005.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/32892/indc0655_2005.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Chefe do Executivo, se digne S.Exa., interceder junto ao setor competente, quanto a possibilidade de ser implantado 2 (duas) lombadas, antes e depois da Empresa Brancotex na Rua Montifuji, paralela à Estrada Cícero Borges de Morais, localizadas no Jardim Califórnia - neste município.</t>
   </si>
   <si>
     <t>32894</t>
   </si>
   <si>
     <t>656</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/32894/indc0656_2005.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/32894/indc0656_2005.pdf</t>
   </si>
   <si>
     <t>Indico à mesa, na forma regimental, seja oficiado ao Chefe do Executivo se digne S.Exa., Dr. Rubens Furlan, à necessidade da limpeza de Boca de Lobo, sito à Rua Florianópolis, no Jardim Maria Helena, neste município.</t>
   </si>
   <si>
     <t>32895</t>
   </si>
   <si>
     <t>657</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/32895/indc0657_2005.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/32895/indc0657_2005.pdf</t>
   </si>
   <si>
     <t>Indico ao Sr. Chefe do Executivo, se digne V.Exa., no sentido de interceder junto ao setor competente para viabilizar a colocação de trilhos de proteção ou mureta de proteção, sobre a extensão da calçada na rua Atenas, altura do número 1085 - Jardim Califórnia - neste município.</t>
   </si>
   <si>
     <t>32897</t>
   </si>
   <si>
     <t>658</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/32897/indc0658_2005.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/32897/indc0658_2005.pdf</t>
   </si>
   <si>
     <t>Indico ao Sr. Chefe do Executivo, que se digne S.Exa., a solicitar a Diretoria da Vigilância Sanitária de Barueri que efetue desratização na Rua Goiânia, 178 Jardim do Líbano.</t>
   </si>
   <si>
     <t>32899</t>
   </si>
   <si>
     <t>659</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/32899/indc0659_2005.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/32899/indc0659_2005.pdf</t>
   </si>
   <si>
     <t>Indico ao Sr. Chefe do Executivo, que se digne S.Exa., a solicitar em caráter de urgência a desratização na EMEI Padre Reinaldo Cruz no Jardim do Líbano.</t>
   </si>
   <si>
     <t>32900</t>
   </si>
   <si>
     <t>660</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/32900/indc0660_2005.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/32900/indc0660_2005.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Chefe do Executivo, se digne S.Exa., interceder junto ao setor competente quanto à possibilidade de mudar o ponto de ônibus que está localizado no final da Rua Angelim no Jd. Santa Cecília, para a margem direita do Rio Tietê, neste município.</t>
   </si>
   <si>
     <t>32901</t>
   </si>
   <si>
     <t>661</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/32901/indc0661_2005.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/32901/indc0661_2005.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Chefe do Executivo, se digne S.Exa., interceder junto ao setor competente quanto à possibilidade de criar um terminal de ônibus no final da Avenida Diretriz com a Rua Nova Aurora no Jd. Mutinga, neste município.</t>
   </si>
   <si>
     <t>32902</t>
   </si>
   <si>
     <t>662</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/32902/indc0662_2005.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/32902/indc0662_2005.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Chefe do Executivo Dr. Rubens Furlan, se digne Sua Excelência, interceder junto à Secretaria competente, com o fito de viabilizar estudos para que proceda a colocação de " Estaca de Aço'' (trilhos de trem) na Rua Gonçalves Dias em frente ao número 201, no Jardim Tupã.</t>
   </si>
   <si>
     <t>32904</t>
   </si>
   <si>
     <t>663</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/32904/indc0663_2005.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/32904/indc0663_2005.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Chefe do Executivo Dr. Rubens Furlan, se digne Sua Excelência, que, interceder junto à Secretaria Competente para que se empenhe no sentido de se criar um posto da GCM - Guarda Civil Municipal, nas proximidades do ITB - Instituto Tecnológico de Barueri.</t>
   </si>
   <si>
     <t>32906</t>
   </si>
   <si>
     <t>664</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/32906/indc0664_2005.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/32906/indc0664_2005.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Chefe do Executivo, Dr. Rubens Furlan, se digne Sua Excelência, que, ao iniciar as negociações da concessão da empresa que, prestará serviços de saneamento básico à municipalidade, exija que a o valor auferido na taxa de esgoto seja integralmente aplicado na captação e tratamento de esgoto municipal.</t>
   </si>
   <si>
     <t>32907</t>
   </si>
   <si>
     <t>665</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/32907/indc0665_2005.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/32907/indc0665_2005.pdf</t>
   </si>
   <si>
     <t>Indico ao Sr. Chefe do Executivo, se digne S.Exa., interceder junto ao setor competente para que estude a possibilidade de implantar as ondulações transversal (lombada), na Rua Rogelio Cabeza Castro, altura do n° 72 - Jd. Alberto - neste município.</t>
   </si>
   <si>
     <t>32909</t>
   </si>
   <si>
     <t>666</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/32909/indc0666_2005.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/32909/indc0666_2005.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Chefe do Executivo, se digne S.Exa., interceder junto ao setor competente, quanto à possibilidade de reformar a Viela H, situada na Avenida Capitão Francisco César altura do n° 1212, acesso a Rua São Paulo - Engenho Novo - neste município.</t>
   </si>
   <si>
     <t>32911</t>
   </si>
   <si>
     <t>667</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/32911/indc0667_2005.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/32911/indc0667_2005.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Chefe do Executivo, Dr. Rubens Furlan, se digne Sua Excelência, que se empenhe para que seja firmado um convenio com a municipalidade vizinha, Santana do Parnaíba a fim de executar a manutenção da Estrada Yojiro Takaoka.</t>
   </si>
   <si>
     <t>32913</t>
   </si>
   <si>
     <t>668</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/32913/indc0668_2005.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/32913/indc0668_2005.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Chefe do Executivo, Dr. Rubens Furlan, se digne Sua Excelência, que se empenhe para que seja criado o "Simples Municipal'' onde o munícipe barueriense poderá regularizar seu empreendimento sem burocracia.</t>
   </si>
   <si>
     <t>32915</t>
   </si>
   <si>
     <t>669</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/32915/indc0669_2005.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/32915/indc0669_2005.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Chefe do Executivo Dr. Rubens Furlan, se digne Sua Excelência, que interceda junto ao órgão competente a fim de manutenir a iluminação pública do "escadão'' da Rua Gonçalves Dias, altura do numero 22 - Jd. Tupã, neste Município.</t>
   </si>
   <si>
     <t>32916</t>
   </si>
   <si>
     <t>670</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/32916/indc0670_2005.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/32916/indc0670_2005.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Chefe do Executivo Dr. Rubens Furlan, se digne Sua Excelência, interceder junto à secretaria competente, para que proceda a devida limpeza do córrego Gupê, paralelo à Av. Itaqui na altura do número 60 ao 150 no bairro do Jd. Belval - neste município.</t>
   </si>
   <si>
     <t>32918</t>
   </si>
   <si>
     <t>671</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/32918/indc0671_2005.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/32918/indc0671_2005.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Chefe do Executivo Dr. Rubens Furlan, se digne Sua Excelência, que se empenhe para que seja firmado um convenio com a municipalidade vizinha, Santana de Parnaíba e instalar no bairro da Aldeia da Serra uma unidade Básica de Saúde.</t>
   </si>
   <si>
     <t>32919</t>
   </si>
   <si>
     <t>672</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/32919/indc0672_2005.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/32919/indc0672_2005.pdf</t>
   </si>
   <si>
     <t>Indico ao Sr. Chefe do Executivo, se digne S.Exa., interceder junto ao setor competente, a fim de providenciar placas de sinalização na Av: Mina, no bairro do Jd. Júlio - neste município.</t>
   </si>
   <si>
     <t>32921</t>
   </si>
   <si>
     <t>673</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/32921/indc0673_2005.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/32921/indc0673_2005.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Chefe do Executivo, se digne S.Exa., interceder junto ao setor competente quanto à possibilidade de construir uma boca de lobo na Rua Mauro José da Silva Jangada n° 269, enfrente a Igreja Cristã do Brasil, no Jd. Mutinga, neste município.</t>
   </si>
   <si>
     <t>32923</t>
   </si>
   <si>
     <t>674</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/32923/indc0674_2005.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/32923/indc0674_2005.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Chefe do Executivo, se digne S.Exa., interceder junto ao setor competente quanto à possibilidade de fazer a limpeza de um terreno da Prefeitura e colocar uma placa de proibido jogar lixo - sujeito à multa, o terreno está situado na Rua Flamengo, ao lado do n° 129 no Jd. Mutinga, neste Município.</t>
   </si>
   <si>
     <t>32924</t>
   </si>
   <si>
     <t>675</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/32924/indc0675_2005.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/32924/indc0675_2005.pdf</t>
   </si>
   <si>
     <t>Indico à Mesa na forma regimental, seja oficiado o Chefe do Executivo, se digne S.Exa., Dr. Rubens Furlan, interceder junto ao órgão competente, no sentido de pedir a construção de Abrigos em pontos de ônibus, na Estrada Velha de Itapevi, (nos dois sentidos) com a Rua Tamisa, no Vale do Sol, neste município, conforme croqui em anexo.</t>
   </si>
   <si>
     <t>32925</t>
   </si>
   <si>
     <t>676</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/32925/indc0676_2005.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/32925/indc0676_2005.pdf</t>
   </si>
   <si>
     <t>Indico à Mesa, na forma regimental, seja oficiado o Chefe do Executivo, se digne S.Exa., Dr. Rubens Furlan, interceder junto ao órgão competente, no sentido de pedir a construção de Abrigo em ponto de ônibus, na Rua Mississipi, 423, no Vale do Sol, neste município.</t>
   </si>
   <si>
     <t>32926</t>
   </si>
   <si>
     <t>677</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/32926/indc0677_2005.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/32926/indc0677_2005.pdf</t>
   </si>
   <si>
     <t>Indico ao Sr. Chefe do Executivo, que se digne S.Exa., a oficiar a Eletropaulo Metropolitana para colocar uma Haste para Lâmpada em poste existente na Rua Deputado Scalamandre Sobrinho, defronte a entrada da área livre no Jardim Belval.</t>
   </si>
   <si>
     <t>32928</t>
   </si>
   <si>
     <t>678</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/32928/indc0678_2005.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/32928/indc0678_2005.pdf</t>
   </si>
   <si>
     <t>Indico ao Sr. Chefe do Executivo, que se digne S.Exa., a notificar a Eletropaulo Metropolitana para efetuar periódica nos Postes de Iluminação na Rua da Bica - Jardim Maria Cristina.</t>
   </si>
   <si>
     <t>32929</t>
   </si>
   <si>
     <t>679</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/32929/indc0679_2005.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/32929/indc0679_2005.pdf</t>
   </si>
   <si>
     <t>Indico ao Sr. Chefe do Executivo que se digne S.Exa., a oficiar a Secretaria de Projetos e Construções em caráter de urgência a fim de efetuar reforma no escadão existente na área livre com entrada pela Avenida Tiradentes no Jardim Belval.</t>
   </si>
   <si>
     <t>32931</t>
   </si>
   <si>
     <t>680</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/32931/indc0680_2005.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/32931/indc0680_2005.pdf</t>
   </si>
   <si>
     <t>Indico ao Sr. Chefe do Executivo, que se digne S.Exa., a estudar a possibilidade, em parceria com a Eletropaulo Metropolitana de efetuar Iluminação na Viela existente na Rua Tiradentes ("área livre'') no Jardim Belval.</t>
   </si>
   <si>
     <t>32932</t>
   </si>
   <si>
     <t>681</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/32932/indc0681_2005.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/32932/indc0681_2005.pdf</t>
   </si>
   <si>
     <t>Indico ao Sr. Chefe do Executivo, que se digne S.Exa., a oficiar a Secretaria de Serviços Municipais a fim de efetuar limpeza em Bueiros existente na Avenida da Aldeia, próximo ao n° 578 - Aldeia de Barueri.</t>
   </si>
   <si>
     <t>32933</t>
   </si>
   <si>
     <t>682</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/32933/indc0682_2005.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/32933/indc0682_2005.pdf</t>
   </si>
   <si>
     <t>Indico ao Sr. Chefe do Executivo, se digne S.Exa., interceder junto a SABESP -Saneamento Básico do Estado de São Paulo S/A, agência em Barueri, quanto a possibilidade de realizar prolongamento de rede de esgoto na Avenida Constran, altura do número 121, até a Rua Capitão Francisco César, no bairro Engenho.</t>
   </si>
   <si>
     <t>32936</t>
   </si>
   <si>
     <t>683</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/32936/indc0683_2005.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/32936/indc0683_2005.pdf</t>
   </si>
   <si>
     <t>Indico ao Sr. Chefe do Executivo, se digne S.Exa., interceder junto a Eletropaulo - Metropolitana - Eletricidade de São Paulo S/A, agência de Barueri, quanto a possibilidade de colocar iluminação no escadão da Rua Canal do Panamá com passagem para a Rua Canal da Mancha, em frente o Posto de Saúde do Jardim Reginalice.</t>
   </si>
   <si>
     <t>32937</t>
   </si>
   <si>
     <t>684</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/32937/indc0684_2005.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/32937/indc0684_2005.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Chefe do Executivo, interceder junto ao setor competente da possibilidade na construção de uma lombada sito a Estrada dos Pinheiros no entroncamento com a Rua Seringueira, no Bairro do Jardim ´Paulista, neste município.</t>
   </si>
   <si>
     <t>32940</t>
   </si>
   <si>
     <t>685</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/32940/indc0685_2005.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/32940/indc0685_2005.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Chefe do Executivo, a interceder junto ao setor competente quanto a possibilidade de construir uma cobertura com bancos no ponto de taxi, localizado a Rua Fernão Dias Paes Leme, enfrente a estação ferroviária no Bairro do Jardim Silveira, neste município.</t>
   </si>
   <si>
     <t>32943</t>
   </si>
   <si>
     <t>686</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/32943/indc0686_2005.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/32943/indc0686_2005.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Chefe do Executivo Dr. Rubens Furlan, se digne a Sua Excelência, interceder junto ao órgão competente de modo a criar o repasse de merenda escolar para o terceiro setor.</t>
   </si>
   <si>
     <t>32944</t>
   </si>
   <si>
     <t>687</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/32944/indc0687_2005.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/32944/indc0687_2005.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Chefe do Executivo Dr. Rubens Furlan, se digne Sua Excelência, que interceda junto ao órgão competente a fim de criar no município subsidio para membros dos diversos conselhos em atividades no âmbito municipal.</t>
   </si>
   <si>
     <t>32948</t>
   </si>
   <si>
     <t>688</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/32948/indc0688_2005.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/32948/indc0688_2005.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Chefe do Executivo Dr. Rubens Furlan, se digne a Sua Excelência, interceder junto ao órgão competente a fim de criar no município a imprensa oficial municipal.</t>
   </si>
   <si>
     <t>32950</t>
   </si>
   <si>
     <t>689</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/32950/indc0689_2005.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/32950/indc0689_2005.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Chefe do Executivo Dr. Rubens Furlan, se digne Sua Excelência, que interceda junto ao órgão competente a fim de implementar no município o '' Programa do Passe do Desempregado'', para baruerienses locomover-se às entrevistas.</t>
   </si>
   <si>
     <t>32959</t>
   </si>
   <si>
     <t>690</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/32959/indc0690_2005.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/32959/indc0690_2005.pdf</t>
   </si>
   <si>
     <t>Indico ao Sr. Chefe do Executivo, que se digne S.Exa., a estudar a possibilidade de criar em nosso município o Restaurante Municipal , para os servidores da Administração Direta, Indireta, Autárquica, Fundacional e da Câmara Municipal.</t>
   </si>
   <si>
     <t>32961</t>
   </si>
   <si>
     <t>691</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/32961/indc0691_2005.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/32961/indc0691_2005.pdf</t>
   </si>
   <si>
     <t>Indico ao Sr. Chefe do Executivo, se digne S.Exa., interceder junto ao setor competente para que estude a possibilidade de implantar as ondulação transversal (lombada), na Rua Vereador José Vieira, altura do n° 321 - Jd. Reginalice - Neste Município.</t>
   </si>
   <si>
     <t>32963</t>
   </si>
   <si>
     <t>692</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/32963/indc0692_2005.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/32963/indc0692_2005.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Chefe do Executivo, reiterando a Indicação n° 150/2005 se digne S.Exa., interceder junto ao setor competente, a fim de verificar a possibilidade de colocar cobertura nos pontos de ônibus existentes na linha do Jardim Maria Helena/ Barueri no trecho do Jardim Tupã ao Jardim Silveira, neste município.</t>
   </si>
   <si>
     <t>33010</t>
   </si>
   <si>
     <t>693</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/33010/indc0693_2005.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/33010/indc0693_2005.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Chefe do Executivo, se digne S. Exa., interceder junto ao setor competente, quanto a possibilidade de reformar a Viela da Rua Fagundes Varela esquina com a Rua Manoel Bandeira, neste município.</t>
   </si>
   <si>
     <t>33011</t>
   </si>
   <si>
     <t>694</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/33011/indc0694_2005.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/33011/indc0694_2005.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Chefe do Executivo, se digne S.Exa., interceder junto ao departamento competente, para que seja efetuada a limpeza do córrego que fica entre a Avenida Capitão Calil Mohamed Rahal, entre os bairros da Cruz Preta e Engenho Novo - Barueri.</t>
   </si>
   <si>
     <t>33012</t>
   </si>
   <si>
     <t>695</t>
   </si>
   <si>
     <t>Indico ao Senhor Chefe do Executivo, se digne S.Exa., interceder junto ao setor competente quanto à possibilidade de fazer uma faixa de pedestres na esquina entre a Rua Juventus e a Rua Alagoinha, no Jd. Mutinga, neste município.</t>
   </si>
   <si>
     <t>33014</t>
   </si>
   <si>
     <t>696</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/33014/indc0696_2005.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/33014/indc0696_2005.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Chefe do Executivo, que se digne a estudar a possibilidade de efetuar colocação de portão e grade na lixeira do prédio sito a Rua Piratininga n. 193 bloco 17 no Jardim Paulista.</t>
   </si>
   <si>
     <t>33029</t>
   </si>
   <si>
     <t>697</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/33029/indc0697_2005.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/33029/indc0697_2005.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Chefe do Executivo, que se digne a notificar a Secretaria Competente a fim de efetuar limpeza em bueiro existente a Rua Marta próximo ao n° 35, Vila Nova.</t>
   </si>
   <si>
     <t>33039</t>
   </si>
   <si>
     <t>698</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/33039/indc0698_2005.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/33039/indc0698_2005.pdf</t>
   </si>
   <si>
     <t>Indico ao Sr. Chefe do Executivo, que se digne S.Exa., a solicitar a Secretaria de Serviços Municipais que venha efetuar a quebra e posterior retirada de Pedra existente em terreno localizado na Rua Major Álvaro Fontes ao lado do n° 585 - Engenho Novo.</t>
   </si>
   <si>
     <t>33040</t>
   </si>
   <si>
     <t>699</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/33040/indc0699_2005.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/33040/indc0699_2005.pdf</t>
   </si>
   <si>
     <t>Indico ao Sr. Chefe do Executivo, que se digne S.Exa., a juntamente com o SAMEB e a Secretaria de Educação a estudar a possibilidade de Instituir no Âmbito Municipal, na rede escolar, palestras de conscientização da importância da doação de sangue.</t>
   </si>
   <si>
     <t>33043</t>
   </si>
   <si>
     <t>700</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/33043/indc0700_2005.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/33043/indc0700_2005.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Chefe do Executivo que se digne S.Exa., a estudar a possibilidade de criar em nosso município o Banco de Alimentos.</t>
   </si>
   <si>
     <t>33045</t>
   </si>
   <si>
     <t>701</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/33045/indc0701_2005.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/33045/indc0701_2005.pdf</t>
   </si>
   <si>
     <t>Indico ao Sr. Chefe do Executivo que se digne S.Exa., a contatar a Secretaria de Serviços Municipais para efetuar reforma em bueiro localizado na Rua Guimarães Rosa- Jardim Tupã, defronte ao Ginásio de Esportes.</t>
   </si>
   <si>
     <t>33047</t>
   </si>
   <si>
     <t>702</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/33047/indc0702_2005.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/33047/indc0702_2005.pdf</t>
   </si>
   <si>
     <t>Indico ao Sr. Chefe do Executivo que se digne S.Exa., a oficiar o Demutran a fim de estudar a possibilidade de colocar lombadas na Rua da Bica, próximo aos prédios no Jardim Maria Cristina.</t>
   </si>
   <si>
     <t>33054</t>
   </si>
   <si>
     <t>703</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/33054/indc0703_2005.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/33054/indc0703_2005.pdf</t>
   </si>
   <si>
     <t>Indico ao Sr. Chefe do Executivo que se digne S.Exa., a contatar a Secretaria competente para efetuar retirada de entulho existente na calçada defronte a entrada da área livre na Rua Deputado Scalamandré Sobrinho - Jardim Belval.</t>
   </si>
   <si>
     <t>33056</t>
   </si>
   <si>
     <t>704</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/33056/indc0704_2005.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/33056/indc0704_2005.pdf</t>
   </si>
   <si>
     <t>Indico ao Sr. Chefe do Executivo, que se digne S.Exa., a estudar a possibilidade de Criar o Conselho de Arte de Barueri.</t>
   </si>
   <si>
     <t>33058</t>
   </si>
   <si>
     <t>705</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/33058/indc0705_2005.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/33058/indc0705_2005.pdf</t>
   </si>
   <si>
     <t>Indico ao Sr. Chefe do Executivo, que se digne S.Exa., a notificar a Eletropaulo Metropolitana para efetuar com maior periodicidade a manutenção e troca de lâmpadas queimadas nas Ruas Machado de Assis e Olavo Bilac no Jardim Belval.</t>
   </si>
   <si>
     <t>33060</t>
   </si>
   <si>
     <t>706</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/33060/indc0706_2005.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/33060/indc0706_2005.pdf</t>
   </si>
   <si>
     <t>Indico ao Sr. Chefe do Executivo, se digne S.Exa., interceder junto ao setor competente para que estude a possibilidade de fazer a calçada em trechos da extensão da rua Atenas, - Jardim Califórnia - neste município.</t>
   </si>
   <si>
     <t>33065</t>
   </si>
   <si>
     <t>707</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/33065/indc0707_2005.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/33065/indc0707_2005.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Chefe do Executivo, se digne S.Exa., interceder junto a Secretaria do Meio Ambiente quanto à possibilidade de fiscalizar uma área de Mata Atlântica com inúmeras espécies de animais que estão sendo perseguidas e mortas. Esta área está situada na Rua Nilo Peçanha, 619 no Jd. Itaquiti, neste Município.</t>
   </si>
   <si>
     <t>33067</t>
   </si>
   <si>
     <t>708</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/33067/indc0708_2005.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/33067/indc0708_2005.pdf</t>
   </si>
   <si>
     <t>Indico ao Sr. Chefe do Executivo, se digne S.Exa., interceder junto ao setor competente, fazer um estudo para denominar por Conjunto Habitacional, as áreas livres que foram regularizadas neste município.</t>
   </si>
   <si>
     <t>33069</t>
   </si>
   <si>
     <t>709</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/33069/indc0709_2005.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/33069/indc0709_2005.pdf</t>
   </si>
   <si>
     <t>Indico ao Sr. Chefe do Executivo, se digne S.Exa., interceder junto a Eletropaulo - Metropolitana - Eletricidade de São Paulo S/A - agência de Barueri, quanto a possibilidade de trocar as lâmpadas que encontram-se queimadas, na Rua Afonso Crudo, Bairro Cruz Preta.</t>
   </si>
   <si>
     <t>33070</t>
   </si>
   <si>
     <t>710</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/33070/indc0710_2005.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/33070/indc0710_2005.pdf</t>
   </si>
   <si>
     <t>Indico ao Sr. Chefe do Executivo, se digne S.Exa., interceder junto ao setor competente, quanto a possibilidade de reformar a área de lazer da Rua Jardim Suspenso, bairro Vila Barros.</t>
   </si>
   <si>
     <t>33071</t>
   </si>
   <si>
     <t>711</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/33071/indc0711_2005.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/33071/indc0711_2005.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Chefe do Executivo, se digne S.Exa., interceder junto à secretaria competente, quanto à possibilidade de fazer uma reforma na praça pública localizada entre a Rua Dempachi Nakaiama e Rua Everste no Jd.Tupancy, neste Município.</t>
   </si>
   <si>
     <t>33073</t>
   </si>
   <si>
     <t>712</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/33073/indc0712_2005.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/33073/indc0712_2005.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Chefe do Executivo, se digne V.Exa., interceder junto à Secretaria de Projetos e Construções quanto a possibilidade da construção de uma via para a ligação da Rua Fernando de Noronha n° 9 e Rua da Bica, no Jd. Maria Cristina, neste município.</t>
   </si>
   <si>
     <t>33075</t>
   </si>
   <si>
     <t>713</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/33075/indc0713_2005.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/33075/indc0713_2005.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Chefe do Executivo Dr. Rubens Furlan, se digne Sua Excelência que interceda junto ao órgão competente a fim de proceder o levantamento de profissionais capacitados e capacitadores residentes no município de Barueri.</t>
   </si>
   <si>
     <t>33076</t>
   </si>
   <si>
     <t>714</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/33076/indc0714_2005.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/33076/indc0714_2005.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Chefe do Executivo Dr. Rubens Furlan, se digne sua excelência, que interceda junto ao órgão competente a fim de implementar no município o '' Desconto de IPTU" para cidadãos baruerienses que apresentarem notas fiscais ou recibos de serviços prestados no município.</t>
   </si>
   <si>
     <t>33078</t>
   </si>
   <si>
     <t>715</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/33078/indc0715_2005.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/33078/indc0715_2005.pdf</t>
   </si>
   <si>
     <t>Reiterando minha Indicação de 14 de março de n° 211/05, indico ao Sr. Chefe do Executivo que se digne S.Exa., a oficiar a Secretaria de Projetos e Construções para efetuar um corte transversal no barranco existente na Praça '' Reinaldo Kawai Venâncio" no Jardim Pouso Alegre.</t>
   </si>
   <si>
     <t>33080</t>
   </si>
   <si>
     <t>716</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/33080/indc0716_2005.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/33080/indc0716_2005.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Chefe do Executivo, que se digne V.Exa., a estudar a possibilidade de construir uma cancha para a prática de esportes, nas modalidades Bocha e Malha em terreno existente no Jardim Pouso Alegre na confluência das ruas Caim e Libéria.</t>
   </si>
   <si>
     <t>33081</t>
   </si>
   <si>
     <t>717</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/33081/indc0717_2005.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/33081/indc0717_2005.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Chefe do Executivo, se digne S.Exa., interceder junto ao setor competente quanto à possibilidade de fazer o calçamento na extensão da Rua Antilhas, altura do n° 503, Jd. Califórnia, neste município.</t>
   </si>
   <si>
     <t>33083</t>
   </si>
   <si>
     <t>718</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/33083/indc0718_2005.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/33083/indc0718_2005.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Chefe do Executivo, se digne S.Exa., interceder junto ao Departamento responsável quanto à possibilidade de melhorar a esquina entre as Ruas Chaves e Antilhas, pois não há visão de quem desce a Rua Chaves ou a Rua Antilhas, Jd. Califórnia, neste município.</t>
   </si>
   <si>
     <t>33084</t>
   </si>
   <si>
     <t>719</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/33084/indc0719_2005.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/33084/indc0719_2005.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Chefe do Executivo, se digne S.Exa., interceder junto ao setor competente quanto à possibilidade de construir um ponto de ônibus localizado na Rua Chaves, altura do n° 832. Jd. Califórnia, neste Município.</t>
   </si>
   <si>
     <t>33086</t>
   </si>
   <si>
     <t>720</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/33086/indc0720_2005.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/33086/indc0720_2005.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Chefe do Executivo, se digne S.Exa., interceder junto ao setor competente quanto à possibilidade de fazer o restante da iluminação na Rua Antilhas, Jd. Califórnia, neste município.</t>
   </si>
   <si>
     <t>33088</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/33088/indc0721_2005.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/33088/indc0721_2005.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Chefe do Executivo, interceder junto ao setor competente da possibilidade na instalação de uma agência Bancária no Bairro do Jardim Silveira, neste município.</t>
   </si>
   <si>
     <t>33091</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/33091/indc0722_2005.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/33091/indc0722_2005.pdf</t>
   </si>
   <si>
     <t>Indico ao Sr. Chefe do Executivo, se digne de S.Exa., interceder junto ao setor competente, quanto a limpeza de um terreno baldio na rua Caetaninha no bairro Eng. Novo, deste município</t>
   </si>
   <si>
     <t>33093</t>
   </si>
   <si>
     <t>723</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/33093/indc0723_2005.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/33093/indc0723_2005.pdf</t>
   </si>
   <si>
     <t>Indico ao Sr. Chefe do Executivo se digne S.Exa., interceder junto ao setor competente, quanto a instalação de iluminação do escadão da rua Caetaninha no bairro Eng. Novo. deste município.</t>
   </si>
   <si>
     <t>33094</t>
   </si>
   <si>
     <t>724</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/33094/indc0724_2005.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/33094/indc0724_2005.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Chefe do Executivo que se digne S.Exa., a estudar a possibilidade de criar em nosso município o selo ''Adote uma Criança".</t>
   </si>
   <si>
     <t>33096</t>
   </si>
   <si>
     <t>725</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/33096/indc0725_2005.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/33096/indc0725_2005.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Chefe do Executivo que se digne S.Exa., a notificar o DEMUTRAN para estudar a possibilidade de colocar uma ondulação transversal na Alameda Tucunaré próximo ao Edifício Logon Tamboré.</t>
   </si>
   <si>
     <t>33097</t>
   </si>
   <si>
     <t>726</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/33097/indc0726_2005.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/33097/indc0726_2005.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Chefe do Executivo que se digne S.Exa., a notificar a Secretaria de Serviços Municipais para efetuar manutenção em bueiro existente próximo a entrada de área livre na Rua Tiradentes - Jardim Belval.</t>
   </si>
   <si>
     <t>33098</t>
   </si>
   <si>
     <t>727</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/33098/indc0727_2005.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/33098/indc0727_2005.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Chefe do Executivo que se digne S.Exa., a estudar a possibilidade de patrocinar, juntamente com a Secretaria de Ações Sociais e Cidadania um debate sobre "Violência Doméstica: Uma conversa para mulheres e homens".</t>
   </si>
   <si>
     <t>33100</t>
   </si>
   <si>
     <t>728</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/33100/indc0728_2005.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/33100/indc0728_2005.pdf</t>
   </si>
   <si>
     <t>Conteúdo:  Indico ao Senhor Chefe do Executivo que se digne S.Exa., a notificar a Secretaria competente a fim de efetuar manutenção em postes localizados na Quadra de Skate do Jardim São Pedro.</t>
   </si>
   <si>
     <t>33102</t>
   </si>
   <si>
     <t>729</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/33102/indc0729_2005.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/33102/indc0729_2005.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Chefe do Executivo que se digne S.Exa., a contatar a Secretaria competente a fim de efetuar limpeza em terreno existente na Rua Carlos Gomes, próximo ao n° 273, no Jardim Belval.</t>
   </si>
   <si>
     <t>33104</t>
   </si>
   <si>
     <t>730</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/33104/indc0730_2005.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/33104/indc0730_2005.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Chefe do Executivo que se digne S.Exa., a juntamente com a Diretoria de Vigilância Sanitária a estudar a possibilidade de implantar em nosso município uma política de controle de natalidade de cães e gatos através da esterilização.</t>
   </si>
   <si>
     <t>33106</t>
   </si>
   <si>
     <t>731</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/33106/indc0731_2005.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/33106/indc0731_2005.pdf</t>
   </si>
   <si>
     <t>Indico ao Sr. Chefe do Executivo que se digne S.Exa., a oficiar o Demutran para estudar a possibilidade de colocar uma lombada na Avenida Marginal Esquerda, nas proximidades da entrada para a Ponte Antonio M. Arantes no Jardim dos Camargos.</t>
   </si>
   <si>
     <t>33108</t>
   </si>
   <si>
     <t>732</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/33108/indc0732_2005.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/33108/indc0732_2005.pdf</t>
   </si>
   <si>
     <t>Indico ao Sr. Chefe do Executivo que se digne S.Exa., a notificar a Secretaria de Serviços Municipais para efetuar colocação de '' Trilho" na esquina da Rua Ana Virginia Cruz com Claro Camargo Sobrinho no Jardim Pouso Alegre.</t>
   </si>
   <si>
     <t>33109</t>
   </si>
   <si>
     <t>733</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/33109/indc0733_2005.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/33109/indc0733_2005.pdf</t>
   </si>
   <si>
     <t>Indico ao Sr. Chefe do Executivo que se digne S.Exa., a efetuar limpeza em calçada existente na esquina das Ruas Vitória e Rua Abel no Jardim São Pedro.</t>
   </si>
   <si>
     <t>33111</t>
   </si>
   <si>
     <t>734</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/33111/indc0734_2005.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/33111/indc0734_2005.pdf</t>
   </si>
   <si>
     <t>Indico ao Sr. Chefe do Executivo que se digne S.Exa., oficiar a Secretaria de Serviços Municipais para efetuar retirada de entulho na Rua Jacó n° 207 Jardim São Pedro.</t>
   </si>
   <si>
     <t>33112</t>
   </si>
   <si>
     <t>735</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/33112/indc0735_2005.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/33112/indc0735_2005.pdf</t>
   </si>
   <si>
     <t>Indico ao Sr. Chefe do Executivo que se digne S.Exa., oficiar a Secretaria de Serviços Municipais para efetuar retirada de entulho na Rua Eva, ao lado do n° 35 Jardim São Pedro.</t>
   </si>
   <si>
     <t>33113</t>
   </si>
   <si>
     <t>736</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/33113/indc0736_2005.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/33113/indc0736_2005.pdf</t>
   </si>
   <si>
     <t>Indico ao Sr. Chefe do Executivo que se digne S.Exa., oficiar a Secretaria de Serviços Municipais para efetuar retirada de entulho na Rua Caim, ao lado do n° 71 Jardim São Pedro.</t>
   </si>
   <si>
     <t>33114</t>
   </si>
   <si>
     <t>737</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/33114/indc0737_2005.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/33114/indc0737_2005.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Chefe do Executivo, que se digne S.Exa., a, juntamente com a Diretoria de Vigilância Epidemiológica a estudar a possibilidade de criar em nosso município um Programa Permanente de Combate a Proliferação de ratos.</t>
   </si>
   <si>
     <t>33115</t>
   </si>
   <si>
     <t>738</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/33115/indc0738_2005.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/33115/indc0738_2005.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Chefe do Executivo, se digne S.Exa., interceder junto ao setor competente quanto à possibilidade de reforçar o pedido da Indicação n° 026/2004 que pede a implantação de um consultório dentário na UBS Amaro José de Souza, na Rua Petrolina, n° 178 Jd. Mutinga , neste município.</t>
   </si>
   <si>
     <t>33116</t>
   </si>
   <si>
     <t>739</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/33116/indc0739_2005.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/33116/indc0739_2005.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Chefe do Executivo, se digne interceder junto ao setor competente quanto à possibilidade de colocar uma placa de proibido jogar lixo - sujeito à multa, na frente do terreno situado na Rua Flamengo, ao lado do n° 129 no Jd. Mutinga, neste município.</t>
   </si>
   <si>
     <t>33117</t>
   </si>
   <si>
     <t>740</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/33117/indc0740_2005.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/33117/indc0740_2005.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Chefe do Executivo, se digne S.Exa., interceder junto ao setor competente, quanto a possibilidade de ser implantado 1 (uma) lombada, na Estrada Velha de Itapevi altura do n° 2.950, Jardim Paulista, neste município.</t>
   </si>
   <si>
     <t>33118</t>
   </si>
   <si>
     <t>741</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/33118/indc0741_2005.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/33118/indc0741_2005.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Chefe do Executivo, se digne V.Exa., interceder junto à COOPERAUB, quanto à possibilidade da criação de um órgão fiscalizador e competente para fazer vistoria, fiscalizar as condições dos ônibus e a qualificação necessária e obrigatória de seus condutores.</t>
   </si>
   <si>
     <t>33119</t>
   </si>
   <si>
     <t>742</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/33119/indc0742_2005.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/33119/indc0742_2005.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Chefe do Executivo, que se digne S.Exa., a estudar a possibilidade de implantar em nosso Município o Programa Municipal de Incentivo e Orientação ao Trabalho Voluntário.</t>
   </si>
   <si>
     <t>33120</t>
   </si>
   <si>
     <t>743</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/33120/indc0743_2005.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/33120/indc0743_2005.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Chefe do Executivo que se digne S.Exa., a juntamente com a Secretaria de Finança estudar a possibilidade de isentar em qualquer Rubrica de Imposto as Instituições Financeiras que venham se instalar em nosso Município em Bairros cuja população esteja compreendida entre 15 a 25 mil habitantes.</t>
   </si>
   <si>
     <t>33121</t>
   </si>
   <si>
     <t>744</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/33121/indc0744_2005.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/33121/indc0744_2005.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Chefe do Executivo, que se digne S.Exa., a interceder junto a Secretaria de Serviços Municipais para efetuar manutenção na Praça Localizada na Rua Carlos Gomes com à Rua Diogenes Ribeiro de Lima - Jd. Belval.</t>
   </si>
   <si>
     <t>33122</t>
   </si>
   <si>
     <t>745</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/33122/indc0745_2005.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/33122/indc0745_2005.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Chefe do Executivo que se digne S.Exa., a estudar a possibilidade de cassar os alvarás de localização, Instalação de Funcionamento de Estabelecimentos que comercializem combustíveis adulterados em nosso município.</t>
   </si>
   <si>
     <t>33123</t>
   </si>
   <si>
     <t>746</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/33123/indc0746_2005.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/33123/indc0746_2005.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Chefe do Executivo que se digne S.Exa., a estudar a possibilidade de celebrar convênio com Cartório de Registro de Imóveis, Títulos e Documentos do Município de Barueri.</t>
   </si>
   <si>
     <t>33124</t>
   </si>
   <si>
     <t>747</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/33124/indc0747_2005.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/33124/indc0747_2005.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Chefe do Executivo, que se digne S.Exa., a notificar a Secretaria Competente a fim de colocar uma Placa Indicativa ''Proibido jogar lixo" em terreno existente no Jardim dos Camargos na Rua Ametista, esquina com Rua Ágata.</t>
   </si>
   <si>
     <t>33125</t>
   </si>
   <si>
     <t>748</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/33125/indc0748_2005.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/33125/indc0748_2005.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor do Executivo que se digne S.Exa., a estudar a possibilidade de colocar um abrigo em ponto de ônibus localizado na Rua João Cabral de Melo - Jardim Tupã.</t>
   </si>
   <si>
     <t>33219</t>
   </si>
   <si>
     <t>749</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/33219/indc0749_2005.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/33219/indc0749_2005.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Chefe do Executivo que se digne S. Exa., a notificar a Secretaria de Serviços Municipais para efetuar limpeza em bueiro existente na Rua Lenita, próximo ao n° 559 no Parque dos Camargos.</t>
   </si>
   <si>
     <t>33236</t>
   </si>
   <si>
     <t>750</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/33236/indc0750_2005.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/33236/indc0750_2005.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Chefe do Executivo que se digne S.Exa., a oficiar a Secretaria de Serviços Municipais para efetuar limpeza em galeria de esgoto localizada na Rua Getúlio Vargas próximo ao n° 304 no Jardim Belval.</t>
   </si>
   <si>
     <t>33237</t>
   </si>
   <si>
     <t>751</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/33237/indc0751_2005.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/33237/indc0751_2005.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Chefe do Executivo que se digne S.Exa., a oficiar a Secretaria de Serviços Municipais afim de efetuar limpeza em bueiro existente na Rua Luiz Gianezella próximo ao n° 250 Jardim Belval.</t>
   </si>
   <si>
     <t>33238</t>
   </si>
   <si>
     <t>752</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/33238/indc0752_2005.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/33238/indc0752_2005.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Chefe do Executivo que se digne S.Exa., a estudar a possibilidade de colocar 2 bancos de concreto na Praça dos Sonhos, na Rua Ásia defronte ao n° 224 no Jardim Audir.</t>
   </si>
   <si>
     <t>33239</t>
   </si>
   <si>
     <t>753</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/33239/indc0753_2005.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/33239/indc0753_2005.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Chefe do Executivo que se digne S.Exa., a estudar a possibilidade de construir uma creche no Jardim Maria Cristina.</t>
   </si>
   <si>
     <t>33240</t>
   </si>
   <si>
     <t>754</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/33240/indc0754_2005.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/33240/indc0754_2005.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Chefe do Executivo que se digne S.Exa., a estudar a possibilidade de construir um Heliponto, ao lado do Hospital Municipal que está em fase de construção.</t>
   </si>
   <si>
     <t>33241</t>
   </si>
   <si>
     <t>755</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/33241/indc0755_2005.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/33241/indc0755_2005.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Chefe do Executivo, se digne S.Exa., interceder junto ao departamento competente, para que seja feita uma ondulação transversal, na Rua Gisele, n° 162 - Parque dos Camargos - Barueri.</t>
   </si>
   <si>
     <t>33243</t>
   </si>
   <si>
     <t>756</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/33243/indc0756_2005.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/33243/indc0756_2005.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Chefe do Executivo, se digne S.Exa., interceder junto ao departamento competente, para que seja efetuada a construção de um palco na área de lazer do Jardim Itaquiti, localizada entre a Rua Deputado Scalamandré Sobrinho e Avenida Henrique Gonçalves Batista - Jardim Itaquiti - Barueri.</t>
   </si>
   <si>
     <t>33244</t>
   </si>
   <si>
     <t>757</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/33244/indc0757_2005.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/33244/indc0757_2005.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Chefe do Executivo, se digne S.Exa., interceder junto ao Corpo de Bombeiros de Barueri, solicitando a possibilidade de cortar os galhos de duas árvores, na Rua Tatuapé, em frente ao n° 536, bairro Chácara Marcos, neste município.</t>
   </si>
   <si>
     <t>33248</t>
   </si>
   <si>
     <t>758</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/33248/indc0758_2005.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/33248/indc0758_2005.pdf</t>
   </si>
   <si>
     <t>33250</t>
   </si>
   <si>
     <t>759</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/33250/indc0759_2005.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/33250/indc0759_2005.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Chefe do Executivo, se digne S.Exa., interceder junto ao setor competente, estudar a possibilidade de fazer calçada de concreto, na Avenida Aníbal Corrêa, desde o ponto de ônibus até o n° 186, bairro Parque Viana, neste município.</t>
   </si>
   <si>
     <t>33251</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/33251/indc0760_2005.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/33251/indc0760_2005.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Chefe do Executivo, se digne S.Exa., interceder junto ao setor competente quanto à possibilidade de construir um vestiário e colocar alambrados no campo de futebol na Avenida Jussara, Jd. Santa Cecília, neste município.</t>
   </si>
   <si>
     <t>33254</t>
   </si>
   <si>
     <t>761</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/33254/indc0761_2005.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/33254/indc0761_2005.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Chefe do Executivo, se digne S.Exa., interceder junto ao setor competente quanto à possibilidade de fazer o calçamento do bloco 11, na Rua Mauro José da Silva Jangada, n° 511, Jd. Mutinga, neste Município.</t>
   </si>
   <si>
     <t>33256</t>
   </si>
   <si>
     <t>762</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/33256/indc0762_2005.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/33256/indc0762_2005.pdf</t>
   </si>
   <si>
     <t>Indico ao Chefe do Executivo Exmo Sr. Rubens Furlan, se digne determinar ao setor competente estudar a possibilidade de instalação de um " Disque Conselho Tutelar'' em nosso município - Barueri - SP.</t>
   </si>
   <si>
     <t>33257</t>
   </si>
   <si>
     <t>763</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/33257/indc0763_2005.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/33257/indc0763_2005.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Chefe do Executivo, interceder junto ao setor competente da possibilidade de não haver férias semestral na faculdade que esta sendo construída neste município.</t>
   </si>
   <si>
     <t>33258</t>
   </si>
   <si>
     <t>764</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/33258/indc0764_2005.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/33258/indc0764_2005.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Chefe do Executivo, se digne S.Exa., interceder junto à Secretaria de Projetos e Construções, quanto à possibilidade da construção de um muro de arrimo na Via Guarani n° 103, Jd. Santa Monica, neste Município.</t>
   </si>
   <si>
     <t>33277</t>
   </si>
   <si>
     <t>765</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/33277/indc0765_2005.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/33277/indc0765_2005.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Chefe do Executivo, se digne S.Exa., interceder junto à secretaria competente, quanto à possibilidade de fazer uma reforma na Viela de ligação da Rua Di Cavalcante com Rua José Henrique dos Santos, no Parque Imperial, neste Município.</t>
   </si>
   <si>
     <t>33279</t>
   </si>
   <si>
     <t>766</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/33279/indc0766_2005.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/33279/indc0766_2005.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Chefe do Executivo, se digne S.Exa., interceder junto ao setor competente quanto à possibilidade de retirar as placas de " proibido estacionar'' que estão localizadas na Rua Campo Sales, Centro, neste Município.</t>
   </si>
   <si>
     <t>33281</t>
   </si>
   <si>
     <t>767</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/33281/indc0767_2005.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/33281/indc0767_2005.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Chefe do Executivo, se digne S.Exa., interceder junto ao setor competente quanto à possibilidade de fazer rodízio na direção das UBS's deste município.</t>
   </si>
   <si>
     <t>33282</t>
   </si>
   <si>
     <t>768</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/33282/indc0768_2005.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/33282/indc0768_2005.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Chefe do Executivo, se digne S.Exa., interceder junto ao setor competente quanto à possibilidade de mudar a localização de um poste na Rua Herval Velho, n° 05 no Jd. Mutinga, neste Município.</t>
   </si>
   <si>
     <t>33283</t>
   </si>
   <si>
     <t>769</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/33283/indc0769_2005.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/33283/indc0769_2005.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Chefe do Executivo, se digne S.Exa., interceder junto ao setor competente para que estude a possibilidade de implantar uma lombada na Rua Chaves, na altura do número, 787 - Jardim Califórnia - neste Município.</t>
   </si>
   <si>
     <t>33284</t>
   </si>
   <si>
     <t>770</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/33284/indc0770_2005.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/33284/indc0770_2005.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Chefe do Executivo, interceder junto ao setor competente da possibilidade de asfaltar, sito a Estrada Velha de Itapevi n° 2459 no Bairro do Jardim Tupã - neste Município.</t>
   </si>
   <si>
     <t>33285</t>
   </si>
   <si>
     <t>771</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/33285/indc0771_2005.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/33285/indc0771_2005.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Chefe do Executivo, interceder junto ao setor competente da possibilidade na construção de um escadão sito a Rua Tamisa n° 117 no Bairro do Vale do Sol - neste Município.</t>
   </si>
   <si>
     <t>33287</t>
   </si>
   <si>
     <t>772</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/33287/indc0772_2005.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/33287/indc0772_2005.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Chefe do Executivo, interceder junto ao setor competente da possibilidade de instalar Feira Livre aos Domingos no Bairro do Jardim Esperança - neste município.</t>
   </si>
   <si>
     <t>33288</t>
   </si>
   <si>
     <t>773</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/33288/indc0773_2005.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/33288/indc0773_2005.pdf</t>
   </si>
   <si>
     <t>Indico ao Sr. Chefe do Executivo, se digne S.Exa., no sentido de interceder junto ao setor competente para que possa ser feito a manutenção da praça pública, localizada entre a Rua Gisele e Av. Zélia, altura do número 400 - Pq. dos Camargos - neste município.</t>
   </si>
   <si>
     <t>33289</t>
   </si>
   <si>
     <t>774</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/33289/indc0774_2005.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/33289/indc0774_2005.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Chefe do Executivo, interceder junto ao setor competente da possibilidade no fechamento da viela existente a Av. Brigadeiro Manoel Rodrigues Jordão, altura do n° 1317 e 1327 no Bairro do Jardim Tupã - neste município.</t>
   </si>
   <si>
     <t>33290</t>
   </si>
   <si>
     <t>775</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/33290/indc0775_2005.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/33290/indc0775_2005.pdf</t>
   </si>
   <si>
     <t>Indico ao Sr. Chefe do Executivo, que se digne S.Exa., oficiar a Secretaria de Obras, para efetuar manutenção no encanamento da rede de esgoto dos Blocos residenciais existentes na Rua Henrique Gonçalves Batista n 1612, Jardim Itaquiti.</t>
   </si>
   <si>
     <t>33292</t>
   </si>
   <si>
     <t>776</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/33292/indc0776_2005.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/33292/indc0776_2005.pdf</t>
   </si>
   <si>
     <t>Indico ao Sr. Chefe do Executivo, que se digne S.Exa., a estudar a possibilidade de efetuar a construção de Muro para a Separação dos Blocos residenciais localizados a Rua Bica n° 304 Jardim Maria Cristina.</t>
   </si>
   <si>
     <t>33293</t>
   </si>
   <si>
     <t>777</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/33293/indc0777_2005.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/33293/indc0777_2005.pdf</t>
   </si>
   <si>
     <t>Indico ao Sr. Chefe do Executivo, se digne S.Exa., interceder junto ao setor competente para que estude a possibilidade de mudar o funcionamento da feira livre na Rua Marcos Antonio Marques, Jardim Audir - Barueri, para um local apropriado.</t>
   </si>
   <si>
     <t>33294</t>
   </si>
   <si>
     <t>778</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/33294/indc0778_2005.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/33294/indc0778_2005.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Chefe do Executivo, se digne S.Exa., interceder junto ao setor competente quanto à possibilidade de fazer a limpeza e a desratização no Córrego Vermelho, na Avenida Diretriz, altura do n° 51 B, Jd. Mutinga, neste município.</t>
   </si>
   <si>
     <t>33297</t>
   </si>
   <si>
     <t>779</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/33297/indc0779_2005.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/33297/indc0779_2005.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Chefe do Executivo, se digne S.Exa., interceder junto ao setor competente quanto à possibilidade de criar uma usina de compostagem de lixo, neste município.</t>
   </si>
   <si>
     <t>33298</t>
   </si>
   <si>
     <t>780</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/33298/indc0780_2005.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/33298/indc0780_2005.pdf</t>
   </si>
   <si>
     <t>Indico ao Sr. Chefe do Executivo, se digne S.Exa., interceder junto ao setor competente, estudar a possibilidade de cercar com grades e construir uma casa para caseiro na praça da Bíblia, bairro Engenho Novo, neste município.</t>
   </si>
   <si>
     <t>33301</t>
   </si>
   <si>
     <t>781</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/33301/indc0781_2005.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/33301/indc0781_2005.pdf</t>
   </si>
   <si>
     <t>Indico ao Sr. Chefe do Executivo, se digne S.Exa., interceder junto ao setor competente, estudar a possibilidade de colocar um Semáforo na Avenida Capitão Francisco Cesar, altura da Paróquia Santa Cruz e Clube Recreio, bairro Cruz Preta, neste município.</t>
   </si>
   <si>
     <t>33302</t>
   </si>
   <si>
     <t>782</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/33302/indc0782_2005.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/33302/indc0782_2005.pdf</t>
   </si>
   <si>
     <t>33303</t>
   </si>
   <si>
     <t>783</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/33303/indc0783_2005.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/33303/indc0783_2005.pdf</t>
   </si>
   <si>
     <t>Indico ao Sr. Chefe do Executivo, se digne S.Exa., interceder junto ao setor competente, quanto a possibilidade de construir um Posto de Saúde no Bairro Vila São Silvestre, neste município.</t>
   </si>
   <si>
     <t>33304</t>
   </si>
   <si>
     <t>784</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/33304/indc0784_2005.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/33304/indc0784_2005.pdf</t>
   </si>
   <si>
     <t>Indico ao Sr. Chefe do Executivo, se digne S.Exa., interceder junto ao setor competente, quanto a possibilidade de consertar a tampa do bueiro que encontra-se quebrada, na Rua Crisântemos, n° 191, bairro Jardim Flórida, neste município.</t>
   </si>
   <si>
     <t>27349</t>
   </si>
   <si>
     <t>MOCA</t>
   </si>
   <si>
     <t>Moção</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/27349/moca0001_2005.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/27349/moca0001_2005.pdf</t>
   </si>
   <si>
     <t>A Senhora Maria Meduneckas, pelo empenho e dedicação com a qual trabalha em prol da educação junto à Prefeitura Municipal de Barueri. Que do deliberado, sejam seus termos levados ao conhecimento da homenageada, ao Excelentíssimo Senhor Rubens Furlan, Prefeito de Barueri, bem como a ilustríssima Senhora Rita Maria Stefanuto Nemer Ribeiro, Secretária de Cultura e Turismo.</t>
   </si>
   <si>
     <t>27359</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/27359/moca0002_2005.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/27359/moca0002_2005.pdf</t>
   </si>
   <si>
     <t>À Secretaria de Cultura e Turismo de Barueri, na pessoa da Sra. Rita Maria Stefanuto Nemer Ribeiro, secretária municipal, e da diretora do departamento de Bibliotecas da Secretaria de Cultura e Turismo, Elizabete Biondo, pelo recebimento do selo " Iniciativa Amiga da Leitura''. ocorrido no dia 02 de fevereiro de 2005. Que do deliberado, sejam seus termos levados ao conhecimento das homenageadas, do Excelentíssimo Senhor Geraldo Alckmin, Governador do Estado de São Paulo, bem como do Excelentíssimo Senhor Rubens Furlan, Prefeito do Município de Barueri.</t>
   </si>
   <si>
     <t>27360</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/27360/moca0003_2005.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/27360/moca0003_2005.pdf</t>
   </si>
   <si>
     <t>Ao Excelentíssimo Senhor Dr. Nelson Silveira Guimarães, Delegado de Policia, pelo empenho e dedicação com os quais tem trabalhado à sociedade , Que do deliberado sejam seus termos levados ao conhecimento do homenageado, do Secretário de Segurança Pública de São Paulo Excelentíssimo Senhor Saulo de Abreu Filho, bem como do Excelentíssimo Senhor Prefeito de Barueri Rubens Furlan.</t>
   </si>
   <si>
     <t>27361</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/27361/moca0004_2005.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/27361/moca0004_2005.pdf</t>
   </si>
   <si>
     <t>Ao Excelentíssimo Senhor Dr. Helio Bressan, Delegado de Policia, pelo empenho e dedicação com que tem trabalhado na segurança do município de Barueri. Que do deliberado sejam seus termos levados ao conhecimento do homenageado, ao Excelentíssimo Senhor Prefeito de Barueri, Rubens Furlan, bem como ao Secretário de Segurança Pública de São Paulo, Excelentíssimo Senhor Saulo de Abreu Filho.</t>
   </si>
   <si>
     <t>27362</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/27362/moca0005_2005.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/27362/moca0005_2005.pdf</t>
   </si>
   <si>
     <t>Ao Excelentíssimo Senhor Dr. Wagner Lombisani, Delegado de Policia, pelo empenho e dedicação com que tem trabalhado na segurança da Sociedade. Que do deliberado sejam seus termos levados ao conhecimento do homenageado, ao Secretário de Segurança Pública de São Paulo, Excelentíssimo Senhor Saulo de Abreu Filho, bem como ao Excelentíssimo Senhor Rubens Furlan, Prefeito de Barueri.</t>
   </si>
   <si>
     <t>27363</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/27363/moca0006_2005.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/27363/moca0006_2005.pdf</t>
   </si>
   <si>
     <t>Ao Rotary Clube pela comemoração dos cem anos de sua fundação, festejados no dia 23 de fevereiro. Que do deliberado sejam seus termos levados ao conhecimento do Presidente do Rotary Clube Internacional Senhor Glenn E. Estess, ao Presidente do Rotary Clube de Barueri Senhor Alejandro Daniel Martins, ao Presidente do Rotary Clube Alphaville, Senhor Hermógenes T. Pinto Filho, ao Presidente do Rotary Clube Tamboré, Senhor Humberto Tedeschi, bem como ao Excelentíssimo Prefeito de Barueri, Senhor Rubens Furlan.</t>
   </si>
   <si>
     <t>27364</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/27364/moca0007_2005.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/27364/moca0007_2005.pdf</t>
   </si>
   <si>
     <t>Pelo passamento do Sr. Ribamar Libório de Freitas, ocorrido no dia 18 de fevereiro de 2005. Que do deliberado, sejam seus termos levados ao conhecimento da sua esposa, Sra. Dalva Libório de Freitas, dos seus filhos Ronald Libório de Freitas, Rodrigo Libório de Freitas, Patrícia Libório de Freitas, da sua enteada Mayara Fernandes Rocha, e da sua mãe Sra. Maria Nunes Amorim de Freitas.</t>
   </si>
   <si>
     <t>27366</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/27366/moca0008_2005.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/27366/moca0008_2005.pdf</t>
   </si>
   <si>
     <t>Pelos relevantes serviços prestado aos munícipes. Que do deliberado sejam seus termos levados ao conhecimento do homenageado, ao Exmo,. Prefeito Rubens Furlan, a 1ª Dama Sonia Furlan, ao Diretor do Sameb Dr.Eduardo Menezes e ao Superintendente do Sameb Sr. Luciano José Barreiros.</t>
   </si>
   <si>
     <t>27367</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/27367/moca0009_2005.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/27367/moca0009_2005.pdf</t>
   </si>
   <si>
     <t>Pelo dia Internacional da mulher, comemorado no dia 08 de março Que do deliberado, sejam seus termos levados ao conhecimento da Primeira Dama deste município, Senhora Sonia Dias da Silva Furlan, a todas as Secretárias Municipais, à esposa do Excelentíssimo Presidente desta Câmara Municipal, Senhora Maria das Graças Silva Ignácio, a todas as esposas dos Excelentíssimos Vereadores desta Casa, em nome de todas as mulheres do município de Barueri, bem como às funcionárias deste Legislativo.</t>
   </si>
   <si>
     <t>27368</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/27368/moca0010_2005.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/27368/moca0010_2005.pdf</t>
   </si>
   <si>
     <t>De apoio às Guardas Municipais, para que sejam agilizados os trabalhos da Comissão Especial referente a PEC n° 534 -A/2002. Que do deliberado sejam seus termos levados ao conhecimento do Excelentíssimo Senador Romeu Tuma, autor do Projeto, ao Excelentíssimo Governador do Estado de São Paulo, Senhor Geraldo Alckmin, ao Excelentíssimo Presidente do Senado Federal, Senhor Renan Calheiros, ao Excelentíssimo Presidente da Câmara dos Deputados Federais Senhor Severino Cavalcante, bem como ao Ilustríssimo Presidente da Associação dos Guardas Civis Municipal de Barueri - AGCMB, Senhor Carlos Alberto Lino da Silva.</t>
   </si>
   <si>
     <t>27369</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/27369/moca0011_2005.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/27369/moca0011_2005.pdf</t>
   </si>
   <si>
     <t>Pelo passamento do Papa João Paulo II, ocorrido no dia 02 de abril de 2005. Que do deliberado, sejam seus termos levados ao conhecimento do Vaticano, na pessoa do Cardeal Eduardo Martinez Somalo, Arcebispo de São Paulo Dom Frei Cláudio Hummes, Bispo de Osasco Dom Ercílio Turco e ao Padre Danilo José de Oliveira Ohl da Paróquia São João Batista.</t>
   </si>
   <si>
     <t>27370</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/27370/moca0012_2005.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/27370/moca0012_2005.pdf</t>
   </si>
   <si>
     <t>Ao dia da Vitória, comemorado no dia 08 de maio. Uma vez aprovada, sejam seus termos levados ao conhecimento dos brasileiros que integraram a Força Expedicionária Brasileira, por meio da Associação dos Ex- Combatentes do Brasil/Seção - SP, nas figuras dos senhores: Jairo Junqueira da Silva - Presidente da associação, Ferreira de Albuquerque - Vice-Presidente, Rubens Bera - Secretário Geral , Alípio Braz -Tesoureiro, Ivo José Alves - Tesoureiro Adjunto, Daniel Lacerda -Diretor Social e de Assistência, Walter Reina -Diretor Cultural, Major Reformado - Samuel Silva - Diretor Cultural Adjunto e Antonio Gonzáles - Diretor de Patrimônio, bem como ao General do Exercito - Excelentíssimo Senhor Francisco Roberto de Albuquerque, ao General do Exercito Excelentíssimo Senhor Luiz Edmundo Maia de Carvalho - Comandante Militar do Sudeste, ao Excelentíssimo Senhor Prefeito Rubens Furlan, ao Coronel Infantaria Excelentíssimo Senhor Luiz Adalberto Martins Bringel - Coronel Interino da 12ª</t>
   </si>
   <si>
     <t>27372</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/27372/moca0013_2005.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/27372/moca0013_2005.pdf</t>
   </si>
   <si>
     <t>Ao Atleta Brasileiro ROMÁRIO DE SOUZA FARIA, por sua atuação como jogador de futebol no Brasil e no exterior e por sua despedida oficial da seleção Brasileira no dia 27/04/05. Que do deliberado sejam seus termos levados ao conhecimento do homenageado, bem como do Sr. Ricardo Teixeira Presidente da CBF.</t>
   </si>
   <si>
     <t>27374</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/27374/moca0014_2005.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/27374/moca0014_2005.pdf</t>
   </si>
   <si>
     <t>Pelos 40 anos de fundação da Rede Globo de Televisão, pelos serviços prestados à nação brasileira, transmitindo informações e entretenimentos, sempre utilizando alta tecnologia. Que do deliberado, sejam seus termos levados ao conhecimento do Presidente da Rede Globo, Sr. Roberto Irineu Marinho, bem como à esposa do saudoso fundador Roberto Marinho, Sra. Lily de Carvalho, e a seus filhos Srs. José Roberto Marinho e João Roberto Marinho.</t>
   </si>
   <si>
     <t>27377</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/27377/moca0015_2005.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/27377/moca0015_2005.pdf</t>
   </si>
   <si>
     <t>Ao Excelentíssimo Governador do Estado de São Paulo Senhor Geraldo Alckmin, pela iniciativa do projeto de Lei que gerou a Lei n° 11.929, de 12 de Abril de 2005, que dispõe sobre a cassação da eficácia da inscrição no cadastro de contribuintes do Imposto sobre Operações Relativas à Circulação de Mercadorias e sobre Prestação de Serviços de Transporte Interestadual e de Comunicação -ICMS, na hipótese que especifica. Que do deliberado, sejam seus termos levados ao conhecimento do homenageado, ao Presidente da República Excelentíssimo Senhor Luiz Inácio Lula da Silva, ao Presidente do Senado Federal Excelentíssimo Senhor Renan Calheiros, ao Presidente da Câmara dos Deputados Federais Excelentíssimo Senhor Severino Cavalcante, ao Presidente da Assembléia Legislativa de São Paulo Excelentíssimo Senhor Rodrigo Garcia e ao Prefeito de Barueri Excelentíssimo Senhor Rubens Furlan.</t>
   </si>
   <si>
     <t>27379</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/27379/moca0016_2005.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/27379/moca0016_2005.pdf</t>
   </si>
   <si>
     <t>Ao Excelentíssimo Prefeito do Município de Barueri Senhor Rubens Furlan, por sua atuação nos cinco meses de Governo e por sua visão futurista. Que do deliberado, sejam seus termos levados ao conhecimento do homenageado e aos Secretários Municipais de Barueri.</t>
   </si>
   <si>
     <t>27380</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/27380/moca0017_2005.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/27380/moca0017_2005.pdf</t>
   </si>
   <si>
     <t>Pelo passamento da Senhora Isabel Sanches Fernandes, ocorrido no dia 22 de maio de 2005. Que do deliberado, sejam os seus termos levados ao conhecimento de seus filhos, Walter Jorqueira Sanches, Hilário Jorqueira, Antonio Jorqueira, José Jorqueira e João Jorqueira.</t>
   </si>
   <si>
     <t>27383</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/27383/moca0018_2005.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/27383/moca0018_2005.pdf</t>
   </si>
   <si>
     <t>Aos Atletas do GRB, pelo acesso do Grêmio à série do A- 2. Que do deliberado sejam seus termos levados ao conhecimento dos homenageados, ao Técnico do Time Sr. José Carlos Sescina, ao Excelentíssimo Prefeito Rubens Furlan e ao Ilustríssimo Secretario de Esportes Sr. Walter Jorqueira Sanches.</t>
   </si>
   <si>
     <t>27384</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/27384/moca0019_2005.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/27384/moca0019_2005.pdf</t>
   </si>
   <si>
     <t>Ao GANHA TEMPO DE BARUERI, pelos serviços prestados aos munícipes de Barueri e Região. Que do deliberado, sejam seus termos levados ao conhecimento do Excelentíssimo Prefeito de Barueri, Senhor Rubens Furlan, ao Ilustríssimo Senhor Vladimir Celestino da Silva, Administrador do Ganha Tempo de Barueri e aos funcionários do Ganha Tempo de Barueri.</t>
   </si>
   <si>
     <t>27387</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/27387/moca0020_2005.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/27387/moca0020_2005.pdf</t>
   </si>
   <si>
     <t>Ao Escritor Angelo Lopes, pelo lançamento do Livro " A Evolução do Sistema Financeiro Brasileiro''. Que do deliberado, sejam seus termos levados ao conhecimento do homenageado e ao Excelentíssimo Senhor Rubens Furlan, Prefeito do Município de Barueri.</t>
   </si>
   <si>
     <t>27389</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/27389/moca0021_2005.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/27389/moca0021_2005.pdf</t>
   </si>
   <si>
     <t>Moção de repúdio à corrupção em Brasília por improbidade administrativa e o uso de cargos públicos para enriquecimentos ilícitos e lesão indiscriminada aos cofres públicos e a nação Brasileira. Que do deliberado seja seus termos levados ao conhecimento do Presidente da República, do Presidente do Senado Federal, do Presidente da Câmara Federal, do Presidente do Superior Tribunal Eleitoral, do Presidente do Tribunal Superior de Justiça, do Presidente da Controladoria Geral da União, da Comissão Parlamentar de Inquérito e aos Ministros.</t>
   </si>
   <si>
     <t>27392</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/27392/moca0022_2005.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/27392/moca0022_2005.pdf</t>
   </si>
   <si>
     <t>Pelo passamento do Sr. José Roviero ocorrido no dia 12 de agosto do corrente ano. Que do deliberado sejam seus termos levados ao conhecimento de seus filhos: Antonia Aparecida Roviero Fazio, Maria Julia Ruviero Zicardi, Lucia Luiza Roviero Ginante, Pedro Roviero, Angela Geni Ruviero Estevan.</t>
   </si>
   <si>
     <t>27394</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/27394/moca0023_2005.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/27394/moca0023_2005.pdf</t>
   </si>
   <si>
     <t>Pelo passamento do Sr. José dias da Silva ocorrido no dia 12 de agosto do corrente ano. Que do deliberado sejam seus termos levados ao conhecimento de sua esposa Senhora Olga Peagno e de suas filhas Sônia Dias da Silva Furlan e Silvana Dias da Silva Souza.</t>
   </si>
   <si>
     <t>27396</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/27396/moca0024_2005.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/27396/moca0024_2005.pdf</t>
   </si>
   <si>
     <t>Ao dia do Soldado, comemorado no dia 25 de agosto. Que do deliberado sejam seus termos levados ao conhecimento dos soldados através de seus comandantes: Tenente Coronel Antônio César Castro de Sordi - Comandante do Arsenal de Guerra de São Paulo; Tenente Coronel Marcus Aurélio Silva de Abreu - Comandante do 20° GACL (Grupo de Artilharia da Campanha Leve); Tenente Coronel Cristiano Augusto Garagnane Gomes - Comandante do 22° Deposito de Suprimento; Tenente Coronel Armando Lemos - Comandante 22° Batalhão de Logístico Leve; Capitão Dorival Alves Filho - Comandante da 5° Cia do 20° BPM/M; Tenente Coronel Marcos Antonio Silveira - Comandante da 20° Batalhão da Policia Militar Metropolitana; Comandante da Guarda Civil Municipal de Barueri, Senhor Miguel Ribeiro da Silva e ao Excelentíssimo Prefeito de Barueri Senhor Rubens Furlan.</t>
   </si>
   <si>
     <t>27573</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/27573/moca0025_2005.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/27573/moca0025_2005.pdf</t>
   </si>
   <si>
     <t>À familia Rohn, na pessoa do Senhor Alfredo Rohn, por sua contribuição no desenvolvimento de Barueri. Que do deliberado sejam seus termos levados ao conhecimento do casal Alfredo Rohn e Suzana Rohn, de sua filha Rosemari Rohn, seu genro Peter Davies e sua neta Sara Rohn, bem como ao Excelentíssimo Senhor Prefeito de Barueri, Rubens Furlan, ao Pesquisador e Historiador, Senhor Messias dos Santos Pereira e ao Pesquisador e Historiador, Valdinei Soares de Souza.</t>
   </si>
   <si>
     <t>27574</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/27574/moca0026_2005.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/27574/moca0026_2005.pdf</t>
   </si>
   <si>
     <t>Ao dia da Imprensa, comemorado no dia 10 de Setembro. Que do deliberado, sejam seus termos levados ao conhecimento da Secretaria de Comunicação do Município de Barueri, através do Senhor João Palma, à equipe da Diretoria de Comunicação da Câmara Municipal de Barueri; dos jornais: A Rua, através de sua Diretora Clara Rodrigues Faria e Jornalista Danilo Francisco; Cidade de Barueri, através de seu Diretor e jornalista João Bosco de Resende; Correio Paulista, através de seu Diretor Vanderlei Berrocozo e Jornalista Antonio Júlio Baltazar, Diário da Região através de seu Diretor Vrejhi Sanazar e Jornalista Simone Trino; Folha de Alphaville, através de seu Diretor César Foffa e Jornalista Cauê Rigamonti; Gazeta da Grande São Paulo, através de seu diretor Sérgio Souza e Jornalista Alexandre Bueno; Notícias, através de seu Diretor Inedir Concórdia e Jornalista Carlos Torcato; Liberal News, através de seu diretor e jornalista Gerson Pedro; Pagina Zero, através de seu Diretor Marco In</t>
   </si>
   <si>
     <t>27576</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/27576/moca0027_2005.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/27576/moca0027_2005.pdf</t>
   </si>
   <si>
     <t>A Presidente do Fundo Social de Solidariedade, Sônia Furlan, pelos relevantes serviços prestados à comunidade e pela implantação do projeto de inclusão à moradia no Parque Imperial. Que, do deliberado, sejam seus termos levados ao conhecimento da homenageada, bem como às Secretarias do município de Barueri e ao Excelentíssimo Prefeito de Barueri Senhor Rubens Furlan.</t>
   </si>
   <si>
     <t>27577</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/27577/moca0028_2005.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/27577/moca0028_2005.pdf</t>
   </si>
   <si>
     <t>Pelo passamento, do emancipador Francisco Moran, ocorrido no dia 09 de setembro de 2005. Que do deliberado, sejam seus termos levados ao conhecimento de seus familiares, nas pessoas de seus filhos: Maria Izabel, Amélia Aparecida, João Batista, José Roberto, Maria Regina, bem como ao Excelentíssimo Prefeito de Barueri Senhor Rubens Furlan.</t>
   </si>
   <si>
     <t>27578</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/27578/moca0029_2005.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/27578/moca0029_2005.pdf</t>
   </si>
   <si>
     <t>Aos times de Futebol Impactos e Estrela do Maria Helena, pela vitória do 4° Campeonato Municipal de Futsal - 2005 - 1ª e 2ª Divisão, ocorrido no dia 10 de setembro de 2005, no Ginásio Poliesportivo José Corre. Que do deliberado, sejam seus termos levados ao conhecimento dos Diretores do impactos: Ismar Rodrigues da Silva, Marcelo Alves de Lima e Ricardo José da Silva, e a todos os atletas do time, e dos Diretores do Estrela do Maria Helena: Oswaldo Eleutério Júnior, Adauto Aparecido, Marcio Antonio de Oliveira e Miguel Barbosa, bem como aos atletas do time.</t>
   </si>
   <si>
     <t>27579</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/27579/moca0030_2005.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/27579/moca0030_2005.pdf</t>
   </si>
   <si>
     <t>Pelo passamento de Deborah Cristina Fernandes Moschioni, ocorrido no dia 15 de setembro do corrente. Que, do deliberado, sejam seus termos levados ao conhecimento de seus pais: Maria Silvia Fernandes Moschini e José Moschini Filho.</t>
   </si>
   <si>
     <t>27580</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/27580/moca0031_2005.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/27580/moca0031_2005.pdf</t>
   </si>
   <si>
     <t>Ao INSS - INSTITUTO NACIONAL DE SEGURIDADE SOCIAL na pessoa do Sr. Ministro Nelson Machado, concernente aos maus tratos e descasos desta instituição para com os contribuintes, que madrugam, dormem e se alimentam nas filas, em busca da "Previdência Social''. Que do deliberado, seja dada ciência ao Sr. Chefe do Executivo local, Estadual e Federal, bem como ao Ministro da Previdência Sr. Nelson Machado.</t>
   </si>
   <si>
     <t>27581</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/27581/moca0032_2005.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/27581/moca0032_2005.pdf</t>
   </si>
   <si>
     <t>Ao Secretário geral da Câmara dos Deputados Federais, o Senhor Mozart Vianna de Paiva, pelo trabalho desenvolvido, com dedicação e eficiência, junto à Câmara dos Deputados Federais. Que do deliberado sejam seus termos levados ao conhecimento do homenageado, bem como do Presidente da República Federativa do Brasil, Excelentíssimo Senhor Luiz Inácio Lula da Silva, Presidente do Senado Federal, Excelentíssimo Senhor Renan Calheiros, Presidente da Câmara dos Deputados Federais, Excelentíssimo Senhor Aldo Rebelo e o Prefeito do Município de Barueri, Excelentíssimo Senhor Rubens Furlan.</t>
   </si>
   <si>
     <t>27583</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/27583/moca0033_2005.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/27583/moca0033_2005.pdf</t>
   </si>
   <si>
     <t>Conteúdo:  Ao Central Futebol Clube, pela conquista do Titulo de Campeão Municipal da 1ª divisão de futebol (Categoria Juniores) de Barueri, ocorrido no dia 16 de outubro de 2005. Uma vez aprovado, sejam seus termos levados ao conhecimento do Diretor Presidente daquela agremiação Sr. Josué Pereira Silva - ''Jô", equipe técnica: Sr. Edmilson (treinador), Sr. Domingos (massagista), Sr. Marcos Antonio (auxiliar Técnico); atletas: Leandro, Jeferson, André, Eliel, Eder, Fabio, Paulo, Rogério, Michel, Anderson (Piaba), Expedito, Rico, Diogo, Anderson Pinta, Rodrigo, Robson, Marcio, Gustavo e ao Sr. Rubens Furlan, Prefeito do Município de Barueri.</t>
   </si>
   <si>
     <t>27585</t>
   </si>
   <si>
     <t>Pelo passamento do Senhor Moises Gerêmias Gabriel ocorrido no dia 22 de outubro de 2005. Que do deliberado sejam os seus termos levados ao conhecimento de sua esposa Sra. Maria de Fátima Silva Gabriel e de seus filhos.</t>
   </si>
   <si>
     <t>27586</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/27586/moca0035_2005.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/27586/moca0035_2005.pdf</t>
   </si>
   <si>
     <t>Aos servidores públicos da Administração Direta e Indireta deste Município, pelo carinho e dedicação com que trabalham em prol do crescimento desta cidade. Que do deliberado sejam seus termos levados ao conhecimento dos servidores públicos da Câmara Municipal de Barueri, através do Chefe da Divisão Técnica de Administração de Pessoal Senhor Sebastião Valentim dos Santos, e dos Servidores da Prefeitura Municipal de Barueri através da Secretária de Administração Senhora Cilene Rodrigues Bittencourt.</t>
   </si>
   <si>
     <t>27587</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/27587/moca0036_2005.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/27587/moca0036_2005.pdf</t>
   </si>
   <si>
     <t>Ao Judoca Barueriense Ewerton Pereira, pelo titulo de campeão Sulamericano Juvenil de Judô, em Niterói, no Rio de Janeiro. Que do deliberado sejam seus termos levados ao conhecimento do homenageado, ao técnico Luciano Matheus, bem como à Secretaria de Esportes do Município de Barueri.</t>
   </si>
   <si>
     <t>27588</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/27588/moca0037_2005.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/27588/moca0037_2005.pdf</t>
   </si>
   <si>
     <t>Pelo passamento do Senhor Alcides Munhoz, ocorrido no dia 29 de outubro de 2005. Que do deliberado, sejam seus termos lavados ao conhecimento de sua família na pessoa de seu filho Jaques Artur Munhoz, Vice Prefeito de Barueri.</t>
   </si>
   <si>
     <t>27589</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/27589/moca0038_2005.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/27589/moca0038_2005.pdf</t>
   </si>
   <si>
     <t>Ao dia da Consciência Negra, comemorado no dia 20 de novembro. Que do deliberado sejam seus termos levados ao conhecimento do Senhor Alberto Eleutério do Nascimento, Presidente da ANID -Ação Negra de Integração e Desenvolvimento, Senhor Gerson Pedro, Presidente do Conselho Deliberativo, bem com a Senhora Matilde Ribeiro, Ministra Chefe da Secretaria Especial para Políticas de Promoção da Igualdade Racial.</t>
   </si>
   <si>
     <t>27590</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/27590/moca0039_2005.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/27590/moca0039_2005.pdf</t>
   </si>
   <si>
     <t>Ao América Futebol Clube, pela conquista do Título de Campeão no 7° Campeonato Municipal de Futebol Master 2005. Que do deliberado sejam seus termos levados ao conhecimento dos Diretores do América Futebol Clube, Senhores: Edmilson de Souza Santos, Sebastião J. das Neves e Geraldo Valentin Cezarino, ao Técnico e Diretor Responsável Senhor Onivaldo Machado de Moraes, aos Atletas, ao Secretário de Esporte de Barueri, Senhor Walter Jorquera Sanches e ao Prefeito do Município de Barueri, Senhor Rubens Furlan.</t>
   </si>
   <si>
     <t>27591</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/27591/moca0040_2005.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/27591/moca0040_2005.pdf</t>
   </si>
   <si>
     <t>Pelo passamento do Senhor João Maciel de Pontes ocorrido no dia 29 de novembro de 2005. Que do deliberado sejam os seus termos levados ao conhecimento de sua esposa Sra. Helena Pontes e seus filhos Marcio Maciel Ponte e Carina Maciel Pontes.</t>
   </si>
   <si>
     <t>27592</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/27592/moca0041_2005.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/27592/moca0041_2005.pdf</t>
   </si>
   <si>
     <t>Pelo passamento da Dra. Sandra Vincenza Sarno, ocorrido no dia 19 de novembro de 2005. Que do deliberado sejam seus termos levados ao conhecimento de seu esposo Dr. Cláudio Graieb Sarno e de seus filhos: Maria Carolina Sarno, Marcelo Sarno e Pier Paola Sarno.</t>
   </si>
   <si>
     <t>27593</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/27593/moca0042_2005.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/27593/moca0042_2005.pdf</t>
   </si>
   <si>
     <t>A 1ª IGREJA BATISTA DE BARUERI, pelo aniversário de 40 anos. Que do deliberado sejam seus termos levados ao conhecimento da família Marquizeppe e Família Batista e ao Excelentíssimo Prefeito Rubens Furlan.</t>
   </si>
   <si>
     <t>2367</t>
   </si>
   <si>
     <t>RPLO</t>
   </si>
   <si>
     <t>Redação Final a Projeto de Lei</t>
   </si>
   <si>
     <t>CJR - Comissão de Justiça e Redação</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/2367/pleo0072_2005_rplo0001_2005.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/2367/pleo0072_2005_rplo0001_2005.pdf</t>
   </si>
   <si>
     <t>Redação Final ao Projeto de Lei n. 72/2005, de autoria do Vereador Leordino Martins (Gaba), que dispõe sobre: Institui o Marco Zero na Cidade de Barueri.</t>
   </si>
   <si>
     <t>2373</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/2373/pleo0073_2005_rplo0002_2005.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/2373/pleo0073_2005_rplo0002_2005.pdf</t>
   </si>
   <si>
     <t>Redação Final ao Projeto de Lei n. 73/2005, de autoria do Vereador José Francisco de Lima, que dispõe sobre: "Proibição de Parques de Diversões e Rodeios, no município de Barueri".</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -12858,68 +12858,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/2218/pleo0025_2005_msvt0003_2005.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/760/plei0001_2005.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/2164/pleo0002_2005.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/1825/ple0003_2005.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/2169/pleo0004_2005.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/2170/pleo0005_2005.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/2171/pleo0006_2005.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/2172/pleo0007_2005.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/2173/pleo0008_2005.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/2174/pleo0009_2005.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/2175/pleo0010_2005.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/2176/pleo0011_2005.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/2177/pleo0012_2005.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/2178/pleo0013_2005.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/2179/pleo0014_2005.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/2180/pleo0015_2005.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/2181/pleo0016_2005.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/2182/pleo0017_2005.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/2183/pleo0018_2005.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/2184/pleo0019_2005.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/2188/pleo0020_2005.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/2197/pleo0021_2005.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/2211/pleo0022_2005.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/2212/pleo0023_2005.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/2214/pleo0024_2005.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/2216/pleo0025_2005.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/2219/pleo0026_2005.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/2220/pleo0027_2005.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/2222/pleo0028_2005.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/2230/pleo0029_2005.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/2231/pleo0031_2005.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/721/plei0032_2005.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/2233/pleo0033_2005.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/2235/pleo0034_2005.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/2236/pleo0035_2005.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/2237/pleo0036_2005.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/2246/pleo0037_2005.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/2248/pleo0038_2005.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/2272/pleo0039_2005.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/2276/pleo0040_2005.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/2294/pleo0041_2005.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/2296/pleo0042_2005.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/2298/pleo0043_2005.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/2305/pleo0044_2005.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/722/plei0045_2005.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/2317/pleo0046_2005.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/2318/pleo0047_2005.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/1873/pleo0048_2005.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/2330/pleo0049_2005.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/2331/pleo0050_2005.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/2332/pleo0051_2005.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/2333/pleo0052_2005.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/2335/pleo0053_2005.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/2338/pleo0054_2005.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/2339/pleo0055_2005.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/2341/pleo0056_2005.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/2343/pleo0057_2005.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/2344/pleo0058_2005.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/2345/pleo0059_2005.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/2346/pleo0060_2005_.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/1827/pleo0061_2005.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/2347/pleo0062_2005.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/2348/pleo0063_2005.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/2349/pleo0064_2005.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/2353/pleo0065_2005.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/1274/pleo0066_2005.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/2356/pleo0067.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/1337/plei0068_2005.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/2361/pleo0069_2005.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/2363/pleo0070_2005.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/2364/pleo0071_2005.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/2365/pleo0072_2005.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/2375/pleo0074_2005.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/2381/pleo0075_2005.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/2384/pleo0076_2005.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/2385/pleo0077_2005.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/2386/pleo0078_2005.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/2410/pleo0079_2005.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/2412/pleo0080_2005.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/2413/pleo0081_2005.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/2418/pleo0082_2005.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/1253/plei0083_2005.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/1981/pleo0084_2005.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/1841/pleo0085_2005.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/2421/pleo0086_2005.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/2422/pleo0088_2005.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/2423/pleo0089_2005.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/1430/pleo0090_2005.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/550/plei0091_2005.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/1110/plcp0001_2005.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/2428/plcp0002_2005.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/2430/plcp0003_2005.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/2433/plcp0004_2005.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/2437/plcp0005_2005.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/1098/plcp0006_2005.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/2439/plcp0007_2005.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/2441/plcp0008_2005.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/2442/plcp0009_2005.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/1810/plcp0010_2005.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/2443/plcp0011_2005.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/2448/pdle0001_2005.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/2450/pdle0002_2005.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/2452/pdle0003_2005.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/2454/pdle0004_2005.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/2455/pdle0005_2005.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/1684/pdle0006_2005.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/2460/prsl0001_2005.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/2461/prsl0002_2005.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/2462/prsl0003_2005.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/2464/prsl0004_2005.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/2465/prsl0005_2005.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/2467/prsl0006_2005.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/2466/prsl0007_2005.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/2468/prsl0008_2005.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/2469/prsl0009_2005.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/2470/prsl0010_2005.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/1806/prsl0012_2005.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/2337/pleo0053_2005_splo0001_2005.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/2165/pleo0002_2005_eplo0001_2005.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/2166/pleo0002_2005_eplo0002_2005.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/2167/pleo0002_2005_eplo0003_2005.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/2168/pleo0002_2005_eplo0004_2005.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/2307/pleo0044_2005_eplo0006_2005.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/2366/pleo0072_2005_eplo0007_2005.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/2371/pleo0073_2005_eplo0008_2005.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/27594/reqt0001_2005.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/27595/reqt0002_2005.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/27596/reqt0003_2005.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/27597/reqt0004_2005.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/27598/reqt0005_2005.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/27604/reqt0006_2005.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/27605/reqt0007_2005.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/27606/reqt0008_2005.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/27951/reqt0009_2005.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/27952/reqt0010_2005.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/27953/reqt0011_2005.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/27954/reqt0012_2005.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/27956/reqt0013_2005.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/27958/reqt0014_2005.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/27960/reqt0015_2005.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/27961/reqt0016_2005.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/27963/reqt0017_2005.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/27964/reqt0018_2005.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/27966/reqt0019_2005.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/27967/reqt0020_2005.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/27971/reqt0021_2005.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/27972/reqt0022_2005.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/27973/reqt0023_2005.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/27975/reqt0024_2005.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/27976/reqt0025_2005.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/27978/reqt0026_2005.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/27979/reqt0027_2005.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/27981/reqt0028_2005.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/27982/reqt0029_2005.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/27983/reqt0030_2005.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/27984/reqt0031_2005.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/27986/reqt0032_2005.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/27987/reqt0033_2005.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/27988/reqt0034_2005.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/27989/reqt0035_2005.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/27990/reqt0036_2005.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/27991/reqt0037_2005.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/27992/reqt0038_2005.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/27993/reqt0039_2005.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/27994/reqt0040_2005.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/27995/reqt0041_2005.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/27996/reqt0042_2005.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/27997/reqt0043_2005.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/27998/reqt0044_2005.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/27999/reqt0045_2005.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/28006/reqt0046_2005.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/28009/reqt0047_2005.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/28010/reqt0048_2005.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/28011/reqt0049_2005.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/28013/reqt0050_2005.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/28014/reqt0051_2005.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/28015/reqt0052_2005.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/28017/reqt0053_2005.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/28019/reqt0054_2005.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/28022/reqt0055_2005.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/28023/reqt0056_2005.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/28024/reqt0057_2005.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/28030/reqt0058_2005.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/28031/reqt0059_2005.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/28059/reqt0060_2005.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/28061/reqt0061_2005.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/28116/reqt0062_2005.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/28117/reqt0063_2005.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/28119/reqt0064_2005.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/28120/reqt0065_2005.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/28121/reqt0066_2005.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/28126/reqt0067_2005.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/28128/reqt0068_2005.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/28129/reqt0069_2005.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/28131/reqt0070_2005.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/28132/reqt0071_2005.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/28133/reqt0072_2005.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/28134/reqt0073_2005.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/28136/reqt0074_2005.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/28137/reqt0075_2005.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/28138/reqt0076_2005.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/28139/reqt0077_2005.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/28140/reqt0078_2005.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/28141/reqt0079_2005.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/28143/reqt0080_2005.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/28144/reqt0081_2005.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/28150/reqt0082_2005.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/28152/reqt0083_2005.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/28156/reqt0084_2005.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/28158/reqt0085_2005.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/28159/reqt0086_2005.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/28160/reqt0087_2005.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/28161/reqt0088_2005.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/28163/reqt0089_2005.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/28165/reqt0090_2005.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/28166/reqt0091_2005.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/28194/reqt0092_2005.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/28195/reqt0093_2005.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/28196/reqt0094_2005.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/28197/reqt0095_2005.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/28198/reqt0096_2005.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/28199/reqt0097_2005.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/28202/reqt0098_2005.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/28203/reqt0099_2005.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/28204/reqt0100_2005.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/28236/reqt0101_2005.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/28237/reqt0102_2005.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/28239/reqt0103_2005.pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/28240/reqt0104_2005.pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/28244/reqt0105_2005.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/28246/reqt0106_2005.pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/28248/reqt0107_2005.pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/28249/reqt0108_2005.pdf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/28252/reqt0109_2005.pdf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/28254/reqt0110_2005.pdf" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/28256/reqt0111_2005.pdf" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/28257/reqt0112_2005.pdf" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/28258/reqt0113_2005.pdf" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/28261/reqt0114_2005.pdf" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/28263/reqt0115_2005.pdf" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/28265/reqt0116_2005.pdf" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/28360/reqt0117_2005.pdf" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/28363/reqt0118_2005.pdf" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/28366/reqt0119_2005.pdf" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/28367/reqt0120_2005.pdf" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/28368/reqt0121_2005.pdf" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/28370/reqt0122_2005.pdf" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/28374/reqt0123_2005.pdf" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/28378/reqt0124_2005.pdf" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/28381/reqt0125_2005.pdf" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/28389/reqt0126_2005.pdf" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/28392/reqt0127_2005.pdf" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/28396/reqt0128_2005.pdf" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/28399/reqt0129_2005.pdf" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/28402/reqt0130_2005.pdf" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/28404/reqt0131_2005.pdf" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/28405/reqt0132_2005.pdf" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/28410/reqt0133_2005.pdf" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/28412/reqt0134_2005.pdf" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/28413/reqt0135_2005.pdf" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/28414/reqt0136_2005.pdf" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/28418/reqt0137_2005.pdf" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/28422/reqt0138_2005.pdf" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/28423/reqt0139_2005.pdf" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/28426/reqt0140_2005.pdf" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/28461/reqt0141_2005.pdf" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/28463/reqt0142_2005.pdf" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/28466/reqt0143_2005.pdf" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/28467/reqt0144_2005.pdf" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/28469/reqt0145_2005.pdf" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/28470/reqt0146_2005.pdf" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/28472/reqt0147_2005.pdf" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/28473/reqt0148_2005.pdf" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/28476/reqt0149_2005.pdf" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/28477/reqt0150_2005.pdf" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/28478/reqt0151_2005.pdf" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/28480/reqt0152_2005.pdf" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/28481/reqt0153_2005.pdf" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/28484/reqt0154_2005.pdf" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/28485/reqt0155_2005.pdf" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/28488/reqt0156_2005.pdf" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/28489/reqt0157_2005.pdf" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/28491/reqt0158_2005.pdf" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/28493/reqt0159_2005.pdf" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/28495/reqt0160_2005.pdf" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/28517/indc0001_2005.pdf" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/28520/indc0002_2005.pdf" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/28658/indc0003_2005.pdf" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/28661/indc0004_2005.pdf" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/28673/indc0005_2005.pdf" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/28674/indc0006_2005.pdf" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/28675/indc0007_2005.pdf" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/28676/indc0008_2005.pdf" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/28677/indc0009_2005.pdf" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/28678/indc0010_2005.pdf" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/28679/indc0011_2005.pdf" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/28680/indc0012_2005.pdf" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/28681/indc0013_2005.pdf" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/28682/indc0014_2005.pdf" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/28683/indc0015_2005.pdf" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/28684/indc0016_2005.pdf" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/28685/indc0017_2005.pdf" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/29336/indc0018_2005.pdf" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/29338/indc0019_2005.pdf" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/29340/indc0020_2005.pdf" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/29341/indc0021_2005.pdf" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/29342/indc0022_2005.pdf" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/29344/indc0023_2005.pdf" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/29346/indc0024_2005.pdf" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/29348/indc0025_2005.pdf" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/29350/indc0026_2005.pdf" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/29351/indc0027_2005.pdf" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/29353/indc0028_2005.pdf" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/29354/indc0029_2005.pdf" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/29357/indc0030_2005.pdf" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/29359/indc0031_2005.pdf" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/29360/indc0032_2005.pdf" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/29362/indc0033_2005.pdf" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/29363/indc0034_2005.pdf" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/29365/indc0035_2005.pdf" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/29367/indc0036_2005.pdf" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/29370/indc0037_2005.pdf" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/29371/indc0038_2005.pdf" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/29373/indc0039_2005.pdf" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/29375/indc0040_2005.pdf" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/29379/indc0041_2005.pdf" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/29382/indc0042_2005.pdf" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/29384/indc0043_2005.pdf" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/29385/indc0044_2005.pdf" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/29387/indc0045_2005.pdf" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/29388/indc0046_2005.pdf" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/29394/indc0047_2005.pdf" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/29395/indc0048_2005.pdf" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/29397/indc0049_2005.pdf" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/29400/indc0050_2005.pdf" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/29402/indc0051_2005.pdf" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/29417/indc0052_2005.pdf" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/29418/indc0053_2005.pdf" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/29426/indc0054_2005.pdf" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/29427/indc0055_2005.pdf" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/29589/indc0056_2005.pdf" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/29590/indc0057_2005.pdf" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/29591/indc0058_2005.pdf" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/29592/indc0059_2005.pdf" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/29593/indc0060_2005.pdf" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/29594/indc0061_2005.pdf" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/29595/indc0062_2005.pdf" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/29596/indc0063_2005.pdf" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/29597/indc0064_2005.pdf" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/29598/indc0065_2005.pdf" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/29599/indc0066_2005.pdf" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/29600/indc0067_2005.pdf" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/29601/indc0068_2005.pdf" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/29602/indc0069_2005.pdf" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/29603/indc0070_2005.pdf" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/29604/indc0071_2005.pdf" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/29606/indc0072_2005.pdf" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/29607/indc0073_2005.pdf" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/29609/indc0074_2005.pdf" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/29611/indc0075_2005.pdf" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/29613/indc0076_2005.pdf" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/29614/indc0077_2005.pdf" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/29616/indc0078_2005.pdf" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/29617/indc0079_2005.pdf" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/29619/indc0080_2005.pdf" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/29620/indc0081_2005.pdf" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/29621/indc0082_2005.pdf" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/29622/indc0083_2005.pdf" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/29623/indc0084_2005.pdf" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/29627/indc0085_2005.pdf" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/29628/indc0086_2005.pdf" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/29630/indc0087_2005.pdf" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/29631/indc0088_2005.pdf" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/29634/indc0089_2005.pdf" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/29635/indc0090_2005.pdf" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/29638/indc0091_2005.pdf" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/29640/indc0092_2005.pdf" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/29641/indc0093_2005.pdf" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/29645/indc0094_2005.pdf" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/29649/indc0095_2005.pdf" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/29651/indc0096_2005.pdf" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/29652/indc0097_2005.pdf" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/29925/indc0098_2005.pdf" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/29927/indc0099_2005.pdf" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/29928/indc0100_2005.pdf" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/30102/indc0101_2005.pdf" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/30103/indc0102_2005.pdf" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/30104/indc0103_2005.pdf" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/30105/indc0104_2005.pdf" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/30106/indc0105_2005.pdf" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/30107/indc0106_2005.pdf" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/30108/indc0107_2005.pdf" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/30109/indc0108_2005.pdf" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/30110/indc0109_2005.pdf" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/30111/indc0110_2005.pdf" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/30112/indc0111_2005.pdf" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/30113/indc0112_2005.pdf" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/30114/indc0113_2005.pdf" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/30115/indc0114_2005.pdf" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/30116/indc0115_2005.pdf" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/30117/indc0116_2005.pdf" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/30118/indc0117_2005.pdf" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/30119/indc0118_2005.pdf" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/30120/indc0119_2005.pdf" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/30121/indc0120_2005.pdf" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/30122/indc0121_2005.pdf" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/30123/indc0122_2005.pdf" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/30124/indc0123_2005.pdf" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/30125/indc0124_2005.pdf" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/30126/indc0125_2005.pdf" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/30127/indc0126_2005.pdf" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/30128/indc0127_2005.pdf" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/30129/indc0128_2005.pdf" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/30130/indc0129_2005.pdf" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/30131/indc0130_2005.pdf" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/30132/indc0131_2005.pdf" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/30133/indc0132_2005.pdf" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/30134/indc0133_2005.pdf" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/30135/indc0134_2005.pdf" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/30136/indc0135_2005.pdf" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/30137/indc0136_2005.pdf" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/30139/indc0137_2005.pdf" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/30140/indc0138_2005.pdf" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/30141/indc0139_2005.pdf" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/30143/indc0140_2005.pdf" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/30144/indc0141_2005.pdf" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/30145/indc0142_2005.pdf" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/30146/indc0143_2005.pdf" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/30147/indc0144_2005.pdf" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/30149/indc0145_2005.pdf" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/30163/indc0146_2005.pdf" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/30164/indc0147_2005.pdf" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/30165/indc0148_2005.pdf" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/30166/indc0149_2005.pdf" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/30167/indc0150_2005.pdf" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/30168/indc0151_2005.pdf" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/30169/indc0152_2005.pdf" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/30170/indc0153_2005.pdf" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/30171/indc0154_2005.pdf" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/30189/indc0155_2005.pdf" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/30190/indc0156_2005.pdf" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/30191/indc0157_2005.pdf" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/30192/indc0158_2005.pdf" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/30193/indc0159_2005.pdf" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/30194/indc0160_2005.pdf" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/30196/indc0161_2005.pdf" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/30197/indc0162_2005.pdf" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/30199/indc0163_2005.pdf" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/30200/indc0164_2005.pdf" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/30201/indc0165_2005.pdf" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/30202/indc0166_2005.pdf" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/30203/indc0167_2005.pdf" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/30204/indc0168_2005.pdf" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/30205/indc0169_2005.pdf" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/30206/indc0170_2005.pdf" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/30207/indc0171_2005.pdf" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/30208/indc0172_2005.pdf" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/30231/indc0173_2005.pdf" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/30315/indc0174_2005.pdf" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/30316/indc0175_2005.pdf" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/30493/indc0176_2005.pdf" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/30494/indc0177_2005.pdf" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/30495/indc0178_2005.pdf" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/30496/indc0179_2005.pdf" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/30499/indc0180_2005.pdf" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/30501/indc0181_2005.pdf" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/30505/indc0182_2005.pdf" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/30512/indc0183_2005.pdf" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/30582/indc0184_2005.pdf" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/30591/indc0185_2005.pdf" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/30594/indc0186_2005.pdf" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/30596/indc0187_2005.pdf" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/30598/indc0188_2005.pdf" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/30607/indc0189_2005.pdf" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/30817/indc0190_2005.pdf" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/30819/indc0191_2005.pdf" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/30822/indc0192_2005.pdf" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/30998/indc0193_2005.pdf" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/30999/indc0194_2005.pdf" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/31000/indc0195_2005.pdf" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/31001/indc0196_2005.pdf" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/31002/indc0197_2005.pdf" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/31003/indc0198_2005.pdf" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/31004/indc0199_2005.pdf" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/31005/indc0200_2005.pdf" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/31006/indc0201_2005.pdf" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/31007/indc0202_2005.pdf" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/31008/indc0203_2005.pdf" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/31009/indc0204_2005.pdf" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/31010/indc0205_2005.pdf" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/31011/indc0206_2005.pdf" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/31012/indc0207_2005.pdf" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/31013/indc0208_2005.pdf" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/31022/indc0209_2005.pdf" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/31024/indc0210_2005.pdf" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/31026/indc0211_2005.pdf" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/31028/indc0212_2005.pdf" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/31031/indc0213_2005.pdf" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/31119/indc0214_2005.pdf" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/31120/indc0215_2005.pdf" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/31121/indc0216_2005.pdf" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/31122/indc0217_2005.pdf" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/31124/indc0218_2005.pdf" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/31126/indc0219_2005.pdf" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/31133/indc0220_2005.pdf" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/31135/indc0221_2005.pdf" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/31138/indc0222_2005.pdf" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/31142/indc0223_2005.pdf" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/31143/indc0224_2005.pdf" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/31144/indc0225_2005.pdf" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/31145/indc0226_2005.pdf" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/31147/indc0227_2005.pdf" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/31172/indc0228_2005.pdf" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/31173/indc0229_2005.pdf" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/31174/indc0230_2005.pdf" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/31175/indc0231_2005.pdf" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/31176/indc0232_2005.pdf" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/31208/indc0233_2005.pdf" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/31209/indc0234_2005.pdf" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/31211/indc0235_2005.pdf" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/31212/indc0236_2005.pdf" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/31213/indc0237_2005.pdf" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/31214/indc0238_2005.pdf" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/31215/indc0239_2005.pdf" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/31216/indc0240_2005.pdf" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/31217/indc0241_2005.pdf" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/31218/indc0242_2005.pdf" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/31220/indc0243_2005.pdf" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/31222/indc0244_2005.pdf" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/31223/indc0245_2005.pdf" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/31225/indc0246_2005.pdf" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/31226/indc0247_2005.pdf" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/31227/indc0248_2005.pdf" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/31228/indc0249_2005.pdf" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/31229/indc0250_2005.pdf" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/31230/indc0251_2005.pdf" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/31231/indc0252_2005.pdf" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/31232/indc0253_2005.pdf" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/31237/indc0254_2005.pdf" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/31238/indc0255_2005.pdf" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/31240/indc0256_2005.pdf" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/31315/indc0257_2005.pdf" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/31316/indc0258_2005.pdf" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/31318/indc0259_2005.pdf" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/31320/indc0260_2005.pdf" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/31322/indc0261_2005.pdf" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/31323/indc0262_2005.pdf" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/31343/indc0263_2005.pdf" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/31619/indc0264_2005.pdf" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/31621/indc0265_2005.pdf" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/31623/indc0266_2005.pdf" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/31624/indc0267_2005.pdf" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/31626/indc0268_2005.pdf" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/31627/indc0269_2005.pdf" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/31629/indc0270_2005.pdf" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/31630/indc0271_2005.pdf" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/31631/indc0272_2005.pdf" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/31633/indc0273_2005.pdf" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/31635/indc0274_2005.pdf" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/31636/indc0275_2005.pdf" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/31638/indc0276_2005.pdf" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/31640/indc0277_2005.pdf" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/31642/indc0278_2005.pdf" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/31644/indc0279_2005.pdf" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/31645/indc0280_2005.pdf" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/31647/indc0281_2005.pdf" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/31648/indc0282_2005.pdf" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/31650/indc0283_2005.pdf" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/31651/indc0284_2005.pdf" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/31652/indc0285_2005.pdf" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/31653/indc0286_2005.pdf" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/31654/indc0287_2005.pdf" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/31655/indc0288_2005.pdf" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/31656/indc0289_2005.pdf" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/31657/indc0290_2005.pdf" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/31658/indc0291_2005.pdf" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/31660/indc0292_2005.pdf" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/31662/indc0293_2005.pdf" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/31663/indc0294_2005.pdf" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/31665/indc0295_2005.pdf" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/31667/indc0296_2005.pdf" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/31668/indc0297_2005.pdf" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/31670/indc0298_2005.pdf" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/31671/indc0299_2005.pdf" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/31673/indc0300_2005.pdf" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/31674/indc0301_2005.pdf" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/31675/indc0302_2005.pdf" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/31676/indc0303_2005.pdf" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/31690/indc0304_2005.pdf" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/31691/indc0305_2005.pdf" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/31692/indc0306_2005.pdf" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/31693/indc0307_2005.pdf" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/31695/indc0308_2005.pdf" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/31697/indc0309_2005.pdf" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/31698/indc0310_2005.pdf" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/31700/indc0311_2005.pdf" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/31703/indc0312_2005.pdf" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/31705/indc0313_2005.pdf" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/31707/indc0314_2005.pdf" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/31709/indc0315_2005.pdf" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/31711/indc0316_2005.pdf" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/31718/indc0317_2005.pdf" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/31722/indc0318_2005.pdf" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/31744/indc0319_2005.pdf" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/31749/indc0320_2005.pdf" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/31750/indc0321_2005.pdf" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/31770/indc0322_2005.pdf" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/31772/indc0323_2005.pdf" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/31775/indc0324_2005.pdf" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/31777/indc0325_2005.pdf" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/31784/indc0326_2005.pdf" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/31788/indc0327_2005.pdf" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/31789/indc0328_2005.pdf" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/31793/indc0329_2005.pdf" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/31796/indc0330_2005.pdf" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/31798/indc0331_2005.pdf" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/31800/indc0332_2005.pdf" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/31801/indc0333_2005.pdf" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/31802/indc0334_2005.pdf" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/31804/indc0335_2005.pdf" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/31833/indc0336_2005.pdf" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/31836/indc0337_2005.pdf" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/31839/indc0338_2005.pdf" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/31841/indc0339_2005.pdf" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/31844/indc0340_2005.pdf" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/31846/indc0341_2005.pdf" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/31848/indc0342_2005.pdf" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/31851/indc0343_2005.pdf" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/31854/indc0344_2005.pdf" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/31856/indc0345_2005.pdf" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/31858/indc0346_2005.pdf" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/31860/indc0347_2005.pdf" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/31862/indc0348_2005.pdf" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/31863/indc0349_2005.pdf" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/31866/indc0350_2005.pdf" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/31867/indc0351_2005.pdf" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/31869/indc0352_2005.pdf" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/31871/indc0353_2005.pdf" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/31872/indc0354_2005.pdf" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/31873/indc0355_2005.pdf" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/31874/indc0356_2005.pdf" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/31875/indc0357_2005.pdf" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/31876/indc0358_2005.pdf" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/31877/indc0359_2005.pdf" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/31879/indc0360_2005.pdf" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/31880/indc0361_2005.pdf" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/31881/indc0362_2005.pdf" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/31883/indc0363_2005.pdf" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/31884/indc0364_2005.pdf" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/31885/indc0365_2005.pdf" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/31886/indc0366_2005.pdf" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/31888/indc0367_2005.pdf" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/31889/indc0368_2005.pdf" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/31891/indc0369_2005.pdf" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/31892/indc0370_2005.pdf" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/31893/indc0371_2005.pdf" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/31895/indc0372_2005.pdf" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/31896/indc0373_2005.pdf" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/31897/indc0374_2005.pdf" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/31898/indc0375_2005.pdf" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/31900/indc0376_2005.pdf" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/31903/indc0377_2005.pdf" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/31904/indc0378_2005.pdf" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/31906/indc0379_2005.pdf" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/31907/indc0380_2005.pdf" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/31909/indc0381_2005.pdf" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/31910/indc0382_2005.pdf" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/31912/indc0383_2005.pdf" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/31915/indc0384_2005.pdf" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/31917/indc0385_2005.pdf" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/31918/indc0386_2005.pdf" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/31920/indc0387_2005.pdf" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/31922/indc0388_2005.pdf" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/31923/indc0389_2005.pdf" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/31924/indc0390_2005.pdf" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/31927/indc0391_2005.pdf" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/31928/indc0392_2005.pdf" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/31930/indc0393_2005.pdf" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/31931/indc0394_2005.pdf" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/31933/indc0395_2005.pdf" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/31935/indc0296_2005.pdf" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/31937/indc0397_2005.pdf" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/31940/indc0398_2005.pdf" TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/31943/indc0399_2005.pdf" TargetMode="External"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/31944/indc0400_2005.pdf" TargetMode="External"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/32273/indc0401_2005.pdf" TargetMode="External"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/32275/indc0402_2005.pdf" TargetMode="External"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/32276/indc0403_2005.pdf" TargetMode="External"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/32278/indc0404_2005.pdf" TargetMode="External"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/32279/indc0405_2005.pdf" TargetMode="External"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/32280/indc0406_2005.pdf" TargetMode="External"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/32281/indc0407_2005.pdf" TargetMode="External"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/32282/indc0408_2005.pdf" TargetMode="External"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/32283/indc0409_2005.pdf" TargetMode="External"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/32287/indc0410_2005.pdf" TargetMode="External"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/32288/indc0411_2005.pdf" TargetMode="External"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/32289/indc0412_2005.pdf" TargetMode="External"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/32291/indc0413_2005.pdf" TargetMode="External"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/32292/indc0414_2005.pdf" TargetMode="External"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/32293/indc0415_2005.pdf" TargetMode="External"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/32294/indc0416_2005.pdf" TargetMode="External"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/32295/indc0417_2005.pdf" TargetMode="External"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/32296/indc0418_2005.pdf" TargetMode="External"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/32297/indc0419_2005.pdf" TargetMode="External"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/32298/indc0420_2005.pdf" TargetMode="External"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/32299/indc0421_2005.pdf" TargetMode="External"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/32300/indc0422_2005.pdf" TargetMode="External"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/32302/indc0423_2005.pdf" TargetMode="External"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/32303/indc0424_2005.pdf" TargetMode="External"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/32304/indc0425_2005.pdf" TargetMode="External"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/32305/indc0426_2005.pdf" TargetMode="External"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/32306/indc0427_2005.pdf" TargetMode="External"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/32307/indc0428_2005.pdf" TargetMode="External"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/32308/indc0429_2005.pdf" TargetMode="External"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/32309/indc0430_2005.pdf" TargetMode="External"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/32310/indc0431_2005.pdf" TargetMode="External"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/32312/indc0432_2005.pdf" TargetMode="External"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/32314/indc0433_2005.pdf" TargetMode="External"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/32319/indc0434_2005.pdf" TargetMode="External"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/32322/indc0435_2005.pdf" TargetMode="External"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/32324/indc0436_2005.pdf" TargetMode="External"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/32326/indc0437_2005.pdf" TargetMode="External"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/32327/indc0438_2005.pdf" TargetMode="External"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/32328/indc0439_2005.pdf" TargetMode="External"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/32329/indc0440_2005.pdf" TargetMode="External"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/32330/indc0441_2005.pdf" TargetMode="External"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/32331/indc0442_2005.pdf" TargetMode="External"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/32333/indc0443_2005.pdf" TargetMode="External"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/32334/indc0444_2005.pdf" TargetMode="External"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/32335/indc0445_2005.pdf" TargetMode="External"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/32336/indc0446_2005.pdf" TargetMode="External"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/32338/indc0447_2005.pdf" TargetMode="External"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/32339/indc0448_2005.pdf" TargetMode="External"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/32342/indc0449_2005.pdf" TargetMode="External"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/32343/indc0450_2005.pdf" TargetMode="External"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/32345/indc0451_2005.pdf" TargetMode="External"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/32346/indc0452_2005.pdf" TargetMode="External"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/32349/indc0453_2005.pdf" TargetMode="External"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/32350/indc0454_2005.pdf" TargetMode="External"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/32351/indc0455_2005.pdf" TargetMode="External"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/32353/indc0456_2005.pdf" TargetMode="External"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/32354/indc0457_2005.pdf" TargetMode="External"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/32355/indc0458_2005.pdf" TargetMode="External"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/32356/indc0459_2005.pdf" TargetMode="External"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/32357/indc0460_2005.pdf" TargetMode="External"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/32358/indc0461_2005.pdf" TargetMode="External"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/32359/indc0462_2005.pdf" TargetMode="External"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/32360/indc0463_2005.pdf" TargetMode="External"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/32378/indc0464_2005.pdf" TargetMode="External"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/32379/indc0465_2005.pdf" TargetMode="External"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/32380/indc0466_2005.pdf" TargetMode="External"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/32381/indc0467_2005.pdf" TargetMode="External"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/32382/indc0468_2005.pdf" TargetMode="External"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/32383/indc0469_2005.pdf" TargetMode="External"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/32384/indc0470_2005.pdf" TargetMode="External"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/32385/indc0471_2005.pdf" TargetMode="External"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/32386/indc0472_2005.pdf" TargetMode="External"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/32388/indc0473_2005.pdf" TargetMode="External"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/32389/indc0474_2005.pdf" TargetMode="External"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/32390/indc0475_2005.pdf" TargetMode="External"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/32394/indc0476_2005.pdf" TargetMode="External"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/32395/indc0477_2005.pdf" TargetMode="External"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/32397/indc0478_2005.pdf" TargetMode="External"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/32398/indc0479_2005.pdf" TargetMode="External"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/32399/indc0480_2005.pdf" TargetMode="External"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/32401/indc0481_2005.pdf" TargetMode="External"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/32403/indc0482_2005.pdf" TargetMode="External"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/32404/indc0483_2005.pdf" TargetMode="External"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/32405/indc0484_2005.pdf" TargetMode="External"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/32407/indc0485_2005.pdf" TargetMode="External"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/32408/indc0486_2005.pdf" TargetMode="External"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/32410/indc0487_2005.pdf" TargetMode="External"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/32412/indc0488_2005.pdf" TargetMode="External"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/32413/indc0489_2005.pdf" TargetMode="External"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/32415/indc0490_2005.pdf" TargetMode="External"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/32416/indc0491_2005.pdf" TargetMode="External"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/32417/indc0492_2005.pdf" TargetMode="External"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/32418/indc0493_2005.pdf" TargetMode="External"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/32420/indc0494_2005.pdf" TargetMode="External"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/32421/indc0495_2005.pdf" TargetMode="External"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/32422/indc0496_2005.pdf" TargetMode="External"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/32424/indc0497_2005.pdf" TargetMode="External"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/32425/indc0498_2005.pdf" TargetMode="External"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/32426/indc0499_2005.pdf" TargetMode="External"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/32427/indc0500_2005.pdf" TargetMode="External"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/32428/indc0501_2005.pdf" TargetMode="External"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/32430/indc0502_2005.pdf" TargetMode="External"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/32431/indc0503_2005.pdf" TargetMode="External"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/32433/indc0504_2005.pdf" TargetMode="External"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/32434/indc0505_2005.pdf" TargetMode="External"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/32436/indc0506_2005.pdf" TargetMode="External"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/32437/indc0507_2005.pdf" TargetMode="External"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/32439/indc0508_2005.pdf" TargetMode="External"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/32442/indc0509_2005.pdf" TargetMode="External"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/32443/indc0510_2005.pdf" TargetMode="External"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/32446/indc0511_2005.pdf" TargetMode="External"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/32448/indc0512_2005.pdf" TargetMode="External"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/32449/indc0513_2005.pdf" TargetMode="External"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/32454/indc0514_2005.pdf" TargetMode="External"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/32455/indc0515_2005.pdf" TargetMode="External"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/32456/indc0516_2005.pdf" TargetMode="External"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/32457/indc0517_2005.pdf" TargetMode="External"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/32458/indc0518_2005.pdf" TargetMode="External"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/32460/indc0519_2005.pdf" TargetMode="External"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/32461/indc0520_2005.pdf" TargetMode="External"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/32508/indc0521_2005.pdf" TargetMode="External"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/32509/indc0522_2005.pdf" TargetMode="External"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/32510/indc0523_2005.pdf" TargetMode="External"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/32512/indc0524_2005.pdf" TargetMode="External"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/32513/indc0525_2005.pdf" TargetMode="External"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/32515/indc0526_2005.pdf" TargetMode="External"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/32516/indc0527_2005.pdf" TargetMode="External"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/32519/indc0528_2005.pdf" TargetMode="External"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/32521/indc0529_2005.pdf" TargetMode="External"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/32522/indc0530_2005.pdf" TargetMode="External"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/32523/indc0531_2005.pdf" TargetMode="External"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/32524/indc0532_2005.pdf" TargetMode="External"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/32525/indc0533_2005.pdf" TargetMode="External"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/32526/indc0534_2005.pdf" TargetMode="External"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/32527/indc0535_2005.pdf" TargetMode="External"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/32528/indc0536_2005.pdf" TargetMode="External"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/32529/indc0537_2005.pdf" TargetMode="External"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/32530/indc0538_2005.pdf" TargetMode="External"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/32537/indc0539_2005.pdf" TargetMode="External"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/32539/indc0540_2005.pdf" TargetMode="External"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/32540/indc0541_2005.pdf" TargetMode="External"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/32542/indc0542_2005.pdf" TargetMode="External"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/32543/indc0543_2005.pdf" TargetMode="External"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/32544/indc0544_2005.pdf" TargetMode="External"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/32547/indc0545_2005.pdf" TargetMode="External"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/32711/indc0546_2005.pdf" TargetMode="External"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/32712/indc0547_2005.pdf" TargetMode="External"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/32713/indc0548_2005.pdf" TargetMode="External"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/32714/indc0549_2005.pdf" TargetMode="External"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/32715/indc0550_2005.pdf" TargetMode="External"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/32716/indc0551_2005.pdf" TargetMode="External"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/32717/indc0552_2005.pdf" TargetMode="External"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/32718/indc0553_2005.pdf" TargetMode="External"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/32719/indc0554_2005.pdf" TargetMode="External"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/32720/indc0555_2005.pdf" TargetMode="External"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/32722/indc0556_2005.pdf" TargetMode="External"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/32723/indc0557_2005.pdf" TargetMode="External"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/32724/indc0558_2005.pdf" TargetMode="External"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/32725/indc0559_2005.pdf" TargetMode="External"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/32755/indc0560_2005.pdf" TargetMode="External"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/32756/indc0561_2005.pdf" TargetMode="External"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/32758/indc0562_2005.pdf" TargetMode="External"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/32761/indc0563_2005.pdf" TargetMode="External"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/32762/indc0564_2005.pdf" TargetMode="External"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/32763/indc0565_2005.pdf" TargetMode="External"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/32765/indc0566_2005.pdf" TargetMode="External"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/32766/indc0567_2005.pdf" TargetMode="External"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/32767/indc0568_2005.pdf" TargetMode="External"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/32768/indc0569_2005.pdf" TargetMode="External"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/32769/indc0570_2005.pdf" TargetMode="External"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/32771/indc0571_2005.pdf" TargetMode="External"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/32772/indc0572_2005.pdf" TargetMode="External"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/32773/indc0573_2005.pdf" TargetMode="External"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/32774/indc0574_2005.pdf" TargetMode="External"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/32775/indc0575_2005.pdf" TargetMode="External"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/32777/indc0576_2005.pdf" TargetMode="External"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/32778/indc0577_2005.pdf" TargetMode="External"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/32779/indc0578_2005.pdf" TargetMode="External"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/32781/indc0579_2005.pdf" TargetMode="External"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/32782/indc0580_2005.pdf" TargetMode="External"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/32783/indc0581_2005.pdf" TargetMode="External"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/32785/indc0582_2005.pdf" TargetMode="External"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/32787/indc0583_2005.pdf" TargetMode="External"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/32788/indc0584_2005.pdf" TargetMode="External"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/32790/indc0585_2005.pdf" TargetMode="External"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/32791/indc0586_2005.pdf" TargetMode="External"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/32793/indc0587_2005.pdf" TargetMode="External"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/32795/indc0588_2005.pdf" TargetMode="External"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/32796/indc0589_2005.pdf" TargetMode="External"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/32798/indc0590_2005.pdf" TargetMode="External"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/32799/indc0591_2005.pdf" TargetMode="External"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/32810/indc0592_2005.pdf" TargetMode="External"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/32811/indc0593_2005.pdf" TargetMode="External"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/32813/indc0594_2005.pdf" TargetMode="External"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/32815/indc0595_2005.pdf" TargetMode="External"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/32817/indc0596_2005.pdf" TargetMode="External"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/32818/indc0597_2005.pdf" TargetMode="External"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/32820/indc0598_2005.pdf" TargetMode="External"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/32821/indc0599_2005.pdf" TargetMode="External"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/32824/indc0600_2005.pdf" TargetMode="External"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/32825/indc0601_2005.pdf" TargetMode="External"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/32826/indc0602_2005.pdf" TargetMode="External"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/32827/indc0603_2005.pdf" TargetMode="External"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/32829/indc0604_2005.pdf" TargetMode="External"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/32830/indc0605_2005.pdf" TargetMode="External"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/32831/indc0606_2005.pdf" TargetMode="External"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/32833/indc0607_2005.pdf" TargetMode="External"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/32834/indc0608_2005.pdf" TargetMode="External"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/32836/indc0609_2005.pdf" TargetMode="External"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/32837/indc0610_2005.pdf" TargetMode="External"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/32838/indc0611_2005.pdf" TargetMode="External"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/32839/indc0612_2005.pdf" TargetMode="External"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/32840/indc0613_2005.pdf" TargetMode="External"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/32841/indc0614_2005.pdf" TargetMode="External"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/32842/indc0615_2005.pdf" TargetMode="External"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/32843/indc0616_2005.pdf" TargetMode="External"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/32844/indc0617_2005.pdf" TargetMode="External"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/32845/indc0618_2005.pdf" TargetMode="External"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/32847/indc0619_2005.pdf" TargetMode="External"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/32848/indc0620_2005.pdf" TargetMode="External"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/32849/indc0621_2005.pdf" TargetMode="External"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/32851/indc0622_2005.pdf" TargetMode="External"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/32852/indc0623_2005.pdf" TargetMode="External"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/32854/indc0624_2005.pdf" TargetMode="External"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/32856/indc0625_2005.pdf" TargetMode="External"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/32857/indc0626_2005.pdf" TargetMode="External"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/32858/indc0627_2005.pdf" TargetMode="External"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/32860/indc0628_2005.pdf" TargetMode="External"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/32861/indc0629_2005.pdf" TargetMode="External"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/32862/indc0630_2005.pdf" TargetMode="External"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/32864/indc0631_2005.pdf" TargetMode="External"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/32865/indc0632_2005.pdf" TargetMode="External"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/32866/indc0633_2005.pdf" TargetMode="External"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/32868/indc0634_2005.pdf" TargetMode="External"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/32869/indc0635_2005.pdf" TargetMode="External"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/32871/indc0636_2005.pdf" TargetMode="External"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/32872/indc0637_2005.pdf" TargetMode="External"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/32873/indc0638_2005.pdf" TargetMode="External"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/32874/indc0639_2005.pdf" TargetMode="External"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/32875/indc0640_2005.pdf" TargetMode="External"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/32876/indc0641_2005.pdf" TargetMode="External"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/32877/indc0642_2005.pdf" TargetMode="External"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/32879/indc0643_2005.pdf" TargetMode="External"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/32880/indc0644_2005.pdf" TargetMode="External"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/32881/indc0645_2005.pdf" TargetMode="External"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/32882/indc0646_2005.pdf" TargetMode="External"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/32883/indc0647_2005.pdf" TargetMode="External"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/32884/indc0648_2005.pdf" TargetMode="External"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/32885/indc0649_2005.pdf" TargetMode="External"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/32886/indc0650_2005.pdf" TargetMode="External"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/32887/indc0651_2005.pdf" TargetMode="External"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/32888/indc0652_2005.pdf" TargetMode="External"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/32889/indc0653_2005.pdf" TargetMode="External"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/32891/indc0654_2005.pdf" TargetMode="External"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/32892/indc0655_2005.pdf" TargetMode="External"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/32894/indc0656_2005.pdf" TargetMode="External"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/32895/indc0657_2005.pdf" TargetMode="External"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/32897/indc0658_2005.pdf" TargetMode="External"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/32899/indc0659_2005.pdf" TargetMode="External"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/32900/indc0660_2005.pdf" TargetMode="External"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/32901/indc0661_2005.pdf" TargetMode="External"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/32902/indc0662_2005.pdf" TargetMode="External"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/32904/indc0663_2005.pdf" TargetMode="External"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/32906/indc0664_2005.pdf" TargetMode="External"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/32907/indc0665_2005.pdf" TargetMode="External"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/32909/indc0666_2005.pdf" TargetMode="External"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/32911/indc0667_2005.pdf" TargetMode="External"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/32913/indc0668_2005.pdf" TargetMode="External"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/32915/indc0669_2005.pdf" TargetMode="External"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/32916/indc0670_2005.pdf" TargetMode="External"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/32918/indc0671_2005.pdf" TargetMode="External"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/32919/indc0672_2005.pdf" TargetMode="External"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/32921/indc0673_2005.pdf" TargetMode="External"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/32923/indc0674_2005.pdf" TargetMode="External"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/32924/indc0675_2005.pdf" TargetMode="External"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/32925/indc0676_2005.pdf" TargetMode="External"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/32926/indc0677_2005.pdf" TargetMode="External"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/32928/indc0678_2005.pdf" TargetMode="External"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/32929/indc0679_2005.pdf" TargetMode="External"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/32931/indc0680_2005.pdf" TargetMode="External"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/32932/indc0681_2005.pdf" TargetMode="External"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/32933/indc0682_2005.pdf" TargetMode="External"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/32936/indc0683_2005.pdf" TargetMode="External"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/32937/indc0684_2005.pdf" TargetMode="External"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/32940/indc0685_2005.pdf" TargetMode="External"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/32943/indc0686_2005.pdf" TargetMode="External"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/32944/indc0687_2005.pdf" TargetMode="External"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/32948/indc0688_2005.pdf" TargetMode="External"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/32950/indc0689_2005.pdf" TargetMode="External"/><Relationship Id="rId976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/32959/indc0690_2005.pdf" TargetMode="External"/><Relationship Id="rId977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/32961/indc0691_2005.pdf" TargetMode="External"/><Relationship Id="rId978" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/32963/indc0692_2005.pdf" TargetMode="External"/><Relationship Id="rId979" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/33010/indc0693_2005.pdf" TargetMode="External"/><Relationship Id="rId980" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/33011/indc0694_2005.pdf" TargetMode="External"/><Relationship Id="rId981" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId982" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/33014/indc0696_2005.pdf" TargetMode="External"/><Relationship Id="rId983" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/33029/indc0697_2005.pdf" TargetMode="External"/><Relationship Id="rId984" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/33039/indc0698_2005.pdf" TargetMode="External"/><Relationship Id="rId985" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/33040/indc0699_2005.pdf" TargetMode="External"/><Relationship Id="rId986" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/33043/indc0700_2005.pdf" TargetMode="External"/><Relationship Id="rId987" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/33045/indc0701_2005.pdf" TargetMode="External"/><Relationship Id="rId988" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/33047/indc0702_2005.pdf" TargetMode="External"/><Relationship Id="rId989" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/33054/indc0703_2005.pdf" TargetMode="External"/><Relationship Id="rId990" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/33056/indc0704_2005.pdf" TargetMode="External"/><Relationship Id="rId991" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/33058/indc0705_2005.pdf" TargetMode="External"/><Relationship Id="rId992" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/33060/indc0706_2005.pdf" TargetMode="External"/><Relationship Id="rId993" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/33065/indc0707_2005.pdf" TargetMode="External"/><Relationship Id="rId994" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/33067/indc0708_2005.pdf" TargetMode="External"/><Relationship Id="rId995" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/33069/indc0709_2005.pdf" TargetMode="External"/><Relationship Id="rId996" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/33070/indc0710_2005.pdf" TargetMode="External"/><Relationship Id="rId997" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/33071/indc0711_2005.pdf" TargetMode="External"/><Relationship Id="rId998" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/33073/indc0712_2005.pdf" TargetMode="External"/><Relationship Id="rId999" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/33075/indc0713_2005.pdf" TargetMode="External"/><Relationship Id="rId1000" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/33076/indc0714_2005.pdf" TargetMode="External"/><Relationship Id="rId1001" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/33078/indc0715_2005.pdf" TargetMode="External"/><Relationship Id="rId1002" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/33080/indc0716_2005.pdf" TargetMode="External"/><Relationship Id="rId1003" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/33081/indc0717_2005.pdf" TargetMode="External"/><Relationship Id="rId1004" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/33083/indc0718_2005.pdf" TargetMode="External"/><Relationship Id="rId1005" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/33084/indc0719_2005.pdf" TargetMode="External"/><Relationship Id="rId1006" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/33086/indc0720_2005.pdf" TargetMode="External"/><Relationship Id="rId1007" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/33088/indc0721_2005.pdf" TargetMode="External"/><Relationship Id="rId1008" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/33091/indc0722_2005.pdf" TargetMode="External"/><Relationship Id="rId1009" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/33093/indc0723_2005.pdf" TargetMode="External"/><Relationship Id="rId1010" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/33094/indc0724_2005.pdf" TargetMode="External"/><Relationship Id="rId1011" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/33096/indc0725_2005.pdf" TargetMode="External"/><Relationship Id="rId1012" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/33097/indc0726_2005.pdf" TargetMode="External"/><Relationship Id="rId1013" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/33098/indc0727_2005.pdf" TargetMode="External"/><Relationship Id="rId1014" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/33100/indc0728_2005.pdf" TargetMode="External"/><Relationship Id="rId1015" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/33102/indc0729_2005.pdf" TargetMode="External"/><Relationship Id="rId1016" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/33104/indc0730_2005.pdf" TargetMode="External"/><Relationship Id="rId1017" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/33106/indc0731_2005.pdf" TargetMode="External"/><Relationship Id="rId1018" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/33108/indc0732_2005.pdf" TargetMode="External"/><Relationship Id="rId1019" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/33109/indc0733_2005.pdf" TargetMode="External"/><Relationship Id="rId1020" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/33111/indc0734_2005.pdf" TargetMode="External"/><Relationship Id="rId1021" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/33112/indc0735_2005.pdf" TargetMode="External"/><Relationship Id="rId1022" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/33113/indc0736_2005.pdf" TargetMode="External"/><Relationship Id="rId1023" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/33114/indc0737_2005.pdf" TargetMode="External"/><Relationship Id="rId1024" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/33115/indc0738_2005.pdf" TargetMode="External"/><Relationship Id="rId1025" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/33116/indc0739_2005.pdf" TargetMode="External"/><Relationship Id="rId1026" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/33117/indc0740_2005.pdf" TargetMode="External"/><Relationship Id="rId1027" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/33118/indc0741_2005.pdf" TargetMode="External"/><Relationship Id="rId1028" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/33119/indc0742_2005.pdf" TargetMode="External"/><Relationship Id="rId1029" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/33120/indc0743_2005.pdf" TargetMode="External"/><Relationship Id="rId1030" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/33121/indc0744_2005.pdf" TargetMode="External"/><Relationship Id="rId1031" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/33122/indc0745_2005.pdf" TargetMode="External"/><Relationship Id="rId1032" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/33123/indc0746_2005.pdf" TargetMode="External"/><Relationship Id="rId1033" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/33124/indc0747_2005.pdf" TargetMode="External"/><Relationship Id="rId1034" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/33125/indc0748_2005.pdf" TargetMode="External"/><Relationship Id="rId1035" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/33219/indc0749_2005.pdf" TargetMode="External"/><Relationship Id="rId1036" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/33236/indc0750_2005.pdf" TargetMode="External"/><Relationship Id="rId1037" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/33237/indc0751_2005.pdf" TargetMode="External"/><Relationship Id="rId1038" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/33238/indc0752_2005.pdf" TargetMode="External"/><Relationship Id="rId1039" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/33239/indc0753_2005.pdf" TargetMode="External"/><Relationship Id="rId1040" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/33240/indc0754_2005.pdf" TargetMode="External"/><Relationship Id="rId1041" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/33241/indc0755_2005.pdf" TargetMode="External"/><Relationship Id="rId1042" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/33243/indc0756_2005.pdf" TargetMode="External"/><Relationship Id="rId1043" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/33244/indc0757_2005.pdf" TargetMode="External"/><Relationship Id="rId1044" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/33248/indc0758_2005.pdf" TargetMode="External"/><Relationship Id="rId1045" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/33250/indc0759_2005.pdf" TargetMode="External"/><Relationship Id="rId1046" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/33251/indc0760_2005.pdf" TargetMode="External"/><Relationship Id="rId1047" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/33254/indc0761_2005.pdf" TargetMode="External"/><Relationship Id="rId1048" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/33256/indc0762_2005.pdf" TargetMode="External"/><Relationship Id="rId1049" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/33257/indc0763_2005.pdf" TargetMode="External"/><Relationship Id="rId1050" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/33258/indc0764_2005.pdf" TargetMode="External"/><Relationship Id="rId1051" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/33277/indc0765_2005.pdf" TargetMode="External"/><Relationship Id="rId1052" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/33279/indc0766_2005.pdf" TargetMode="External"/><Relationship Id="rId1053" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/33281/indc0767_2005.pdf" TargetMode="External"/><Relationship Id="rId1054" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/33282/indc0768_2005.pdf" TargetMode="External"/><Relationship Id="rId1055" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/33283/indc0769_2005.pdf" TargetMode="External"/><Relationship Id="rId1056" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/33284/indc0770_2005.pdf" TargetMode="External"/><Relationship Id="rId1057" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/33285/indc0771_2005.pdf" TargetMode="External"/><Relationship Id="rId1058" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/33287/indc0772_2005.pdf" TargetMode="External"/><Relationship Id="rId1059" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/33288/indc0773_2005.pdf" TargetMode="External"/><Relationship Id="rId1060" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/33289/indc0774_2005.pdf" TargetMode="External"/><Relationship Id="rId1061" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/33290/indc0775_2005.pdf" TargetMode="External"/><Relationship Id="rId1062" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/33292/indc0776_2005.pdf" TargetMode="External"/><Relationship Id="rId1063" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/33293/indc0777_2005.pdf" TargetMode="External"/><Relationship Id="rId1064" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/33294/indc0778_2005.pdf" TargetMode="External"/><Relationship Id="rId1065" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/33297/indc0779_2005.pdf" TargetMode="External"/><Relationship Id="rId1066" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/33298/indc0780_2005.pdf" TargetMode="External"/><Relationship Id="rId1067" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/33301/indc0781_2005.pdf" TargetMode="External"/><Relationship Id="rId1068" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/33302/indc0782_2005.pdf" TargetMode="External"/><Relationship Id="rId1069" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/33303/indc0783_2005.pdf" TargetMode="External"/><Relationship Id="rId1070" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/33304/indc0784_2005.pdf" TargetMode="External"/><Relationship Id="rId1071" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/27349/moca0001_2005.pdf" TargetMode="External"/><Relationship Id="rId1072" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/27359/moca0002_2005.pdf" TargetMode="External"/><Relationship Id="rId1073" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/27360/moca0003_2005.pdf" TargetMode="External"/><Relationship Id="rId1074" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/27361/moca0004_2005.pdf" TargetMode="External"/><Relationship Id="rId1075" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/27362/moca0005_2005.pdf" TargetMode="External"/><Relationship Id="rId1076" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/27363/moca0006_2005.pdf" TargetMode="External"/><Relationship Id="rId1077" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/27364/moca0007_2005.pdf" TargetMode="External"/><Relationship Id="rId1078" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/27366/moca0008_2005.pdf" TargetMode="External"/><Relationship Id="rId1079" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/27367/moca0009_2005.pdf" TargetMode="External"/><Relationship Id="rId1080" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/27368/moca0010_2005.pdf" TargetMode="External"/><Relationship Id="rId1081" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/27369/moca0011_2005.pdf" TargetMode="External"/><Relationship Id="rId1082" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/27370/moca0012_2005.pdf" TargetMode="External"/><Relationship Id="rId1083" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/27372/moca0013_2005.pdf" TargetMode="External"/><Relationship Id="rId1084" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/27374/moca0014_2005.pdf" TargetMode="External"/><Relationship Id="rId1085" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/27377/moca0015_2005.pdf" TargetMode="External"/><Relationship Id="rId1086" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/27379/moca0016_2005.pdf" TargetMode="External"/><Relationship Id="rId1087" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/27380/moca0017_2005.pdf" TargetMode="External"/><Relationship Id="rId1088" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/27383/moca0018_2005.pdf" TargetMode="External"/><Relationship Id="rId1089" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/27384/moca0019_2005.pdf" TargetMode="External"/><Relationship Id="rId1090" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/27387/moca0020_2005.pdf" TargetMode="External"/><Relationship Id="rId1091" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/27389/moca0021_2005.pdf" TargetMode="External"/><Relationship Id="rId1092" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/27392/moca0022_2005.pdf" TargetMode="External"/><Relationship Id="rId1093" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/27394/moca0023_2005.pdf" TargetMode="External"/><Relationship Id="rId1094" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/27396/moca0024_2005.pdf" TargetMode="External"/><Relationship Id="rId1095" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/27573/moca0025_2005.pdf" TargetMode="External"/><Relationship Id="rId1096" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/27574/moca0026_2005.pdf" TargetMode="External"/><Relationship Id="rId1097" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/27576/moca0027_2005.pdf" TargetMode="External"/><Relationship Id="rId1098" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/27577/moca0028_2005.pdf" TargetMode="External"/><Relationship Id="rId1099" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/27578/moca0029_2005.pdf" TargetMode="External"/><Relationship Id="rId1100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/27579/moca0030_2005.pdf" TargetMode="External"/><Relationship Id="rId1101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/27580/moca0031_2005.pdf" TargetMode="External"/><Relationship Id="rId1102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/27581/moca0032_2005.pdf" TargetMode="External"/><Relationship Id="rId1103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/27583/moca0033_2005.pdf" TargetMode="External"/><Relationship Id="rId1104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId1105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/27586/moca0035_2005.pdf" TargetMode="External"/><Relationship Id="rId1106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/27587/moca0036_2005.pdf" TargetMode="External"/><Relationship Id="rId1107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/27588/moca0037_2005.pdf" TargetMode="External"/><Relationship Id="rId1108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/27589/moca0038_2005.pdf" TargetMode="External"/><Relationship Id="rId1109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/27590/moca0039_2005.pdf" TargetMode="External"/><Relationship Id="rId1110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/27591/moca0040_2005.pdf" TargetMode="External"/><Relationship Id="rId1111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/27592/moca0041_2005.pdf" TargetMode="External"/><Relationship Id="rId1112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/27593/moca0042_2005.pdf" TargetMode="External"/><Relationship Id="rId1113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/2367/pleo0072_2005_rplo0001_2005.pdf" TargetMode="External"/><Relationship Id="rId1114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/2373/pleo0073_2005_rplo0002_2005.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/2218/pleo0025_2005_msvt0003_2005.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/760/plei0001_2005.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/2164/pleo0002_2005.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/1825/ple0003_2005.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/2169/pleo0004_2005.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/2170/pleo0005_2005.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/2171/pleo0006_2005.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/2172/pleo0007_2005.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/2173/pleo0008_2005.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/2174/pleo0009_2005.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/2175/pleo0010_2005.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/2176/pleo0011_2005.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/2177/pleo0012_2005.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/2178/pleo0013_2005.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/2179/pleo0014_2005.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/2180/pleo0015_2005.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/2181/pleo0016_2005.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/2182/pleo0017_2005.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/2183/pleo0018_2005.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/2184/pleo0019_2005.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/2188/pleo0020_2005.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/2197/pleo0021_2005.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/2211/pleo0022_2005.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/2212/pleo0023_2005.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/2214/pleo0024_2005.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/2216/pleo0025_2005.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/2219/pleo0026_2005.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/2220/pleo0027_2005.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/2222/pleo0028_2005.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/2230/pleo0029_2005.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/2231/pleo0031_2005.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/721/plei0032_2005.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/2233/pleo0033_2005.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/2235/pleo0034_2005.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/2236/pleo0035_2005.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/2237/pleo0036_2005.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/2246/pleo0037_2005.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/2248/pleo0038_2005.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/2272/pleo0039_2005.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/2276/pleo0040_2005.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/2294/pleo0041_2005.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/2296/pleo0042_2005.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/2298/pleo0043_2005.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/2305/pleo0044_2005.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/722/plei0045_2005.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/2317/pleo0046_2005.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/2318/pleo0047_2005.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/1873/pleo0048_2005.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/2330/pleo0049_2005.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/2331/pleo0050_2005.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/2332/pleo0051_2005.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/2333/pleo0052_2005.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/2335/pleo0053_2005.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/2338/pleo0054_2005.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/2339/pleo0055_2005.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/2341/pleo0056_2005.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/2343/pleo0057_2005.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/2344/pleo0058_2005.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/2345/pleo0059_2005.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/2346/pleo0060_2005_.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/1827/pleo0061_2005.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/2347/pleo0062_2005.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/2348/pleo0063_2005.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/2349/pleo0064_2005.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/2353/pleo0065_2005.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/1274/pleo0066_2005.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/2356/pleo0067.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/1337/plei0068_2005.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/2361/pleo0069_2005.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/2363/pleo0070_2005.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/2364/pleo0071_2005.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/2365/pleo0072_2005.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/2375/pleo0074_2005.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/2381/pleo0075_2005.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/2384/pleo0076_2005.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/2385/pleo0077_2005.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/2386/pleo0078_2005.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/2410/pleo0079_2005.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/2412/pleo0080_2005.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/2413/pleo0081_2005.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/2418/pleo0082_2005.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/1253/plei0083_2005.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/1981/pleo0084_2005.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/1841/pleo0085_2005.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/2421/pleo0086_2005.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/2422/pleo0088_2005.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/2423/pleo0089_2005.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/1430/pleo0090_2005.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/550/plei0091_2005.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/1110/plcp0001_2005.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/2428/plcp0002_2005.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/2430/plcp0003_2005.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/2433/plcp0004_2005.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/2437/plcp0005_2005.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/1098/plcp0006_2005.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/2439/plcp0007_2005.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/2441/plcp0008_2005.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/2442/plcp0009_2005.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/1810/plcp0010_2005.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/2443/plcp0011_2005.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/2448/pdle0001_2005.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/2450/pdle0002_2005.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/2452/pdle0003_2005.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/2454/pdle0004_2005.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/2455/pdle0005_2005.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/1684/pdle0006_2005.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/2460/prsl0001_2005.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/2461/prsl0002_2005.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/2462/prsl0003_2005.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/2464/prsl0004_2005.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/2465/prsl0005_2005.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/2467/prsl0006_2005.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/2466/prsl0007_2005.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/2468/prsl0008_2005.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/2469/prsl0009_2005.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/2470/prsl0010_2005.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/1806/prsl0012_2005.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/2337/pleo0053_2005_splo0001_2005.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/2165/pleo0002_2005_eplo0001_2005.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/2166/pleo0002_2005_eplo0002_2005.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/2167/pleo0002_2005_eplo0003_2005.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/2168/pleo0002_2005_eplo0004_2005.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/2307/pleo0044_2005_eplo0006_2005.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/2366/pleo0072_2005_eplo0007_2005.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/2371/pleo0073_2005_eplo0008_2005.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/27594/reqt0001_2005.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/27595/reqt0002_2005.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/27596/reqt0003_2005.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/27597/reqt0004_2005.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/27598/reqt0005_2005.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/27604/reqt0006_2005.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/27605/reqt0007_2005.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/27606/reqt0008_2005.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/27951/reqt0009_2005.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/27952/reqt0010_2005.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/27953/reqt0011_2005.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/27954/reqt0012_2005.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/27956/reqt0013_2005.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/27958/reqt0014_2005.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/27960/reqt0015_2005.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/27961/reqt0016_2005.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/27963/reqt0017_2005.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/27964/reqt0018_2005.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/27966/reqt0019_2005.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/27967/reqt0020_2005.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/27971/reqt0021_2005.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/27972/reqt0022_2005.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/27973/reqt0023_2005.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/27975/reqt0024_2005.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/27976/reqt0025_2005.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/27978/reqt0026_2005.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/27979/reqt0027_2005.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/27981/reqt0028_2005.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/27982/reqt0029_2005.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/27983/reqt0030_2005.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/27984/reqt0031_2005.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/27986/reqt0032_2005.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/27987/reqt0033_2005.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/27988/reqt0034_2005.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/27989/reqt0035_2005.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/27990/reqt0036_2005.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/27991/reqt0037_2005.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/27992/reqt0038_2005.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/27993/reqt0039_2005.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/27994/reqt0040_2005.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/27995/reqt0041_2005.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/27996/reqt0042_2005.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/27997/reqt0043_2005.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/27998/reqt0044_2005.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/27999/reqt0045_2005.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/28006/reqt0046_2005.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/28009/reqt0047_2005.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/28010/reqt0048_2005.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/28011/reqt0049_2005.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/28013/reqt0050_2005.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/28014/reqt0051_2005.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/28015/reqt0052_2005.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/28017/reqt0053_2005.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/28019/reqt0054_2005.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/28022/reqt0055_2005.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/28023/reqt0056_2005.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/28024/reqt0057_2005.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/28030/reqt0058_2005.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/28031/reqt0059_2005.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/28059/reqt0060_2005.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/28061/reqt0061_2005.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/28116/reqt0062_2005.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/28117/reqt0063_2005.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/28119/reqt0064_2005.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/28120/reqt0065_2005.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/28121/reqt0066_2005.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/28126/reqt0067_2005.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/28128/reqt0068_2005.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/28129/reqt0069_2005.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/28131/reqt0070_2005.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/28132/reqt0071_2005.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/28133/reqt0072_2005.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/28134/reqt0073_2005.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/28136/reqt0074_2005.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/28137/reqt0075_2005.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/28138/reqt0076_2005.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/28139/reqt0077_2005.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/28140/reqt0078_2005.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/28141/reqt0079_2005.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/28143/reqt0080_2005.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/28144/reqt0081_2005.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/28150/reqt0082_2005.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/28152/reqt0083_2005.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/28156/reqt0084_2005.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/28158/reqt0085_2005.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/28159/reqt0086_2005.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/28160/reqt0087_2005.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/28161/reqt0088_2005.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/28163/reqt0089_2005.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/28165/reqt0090_2005.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/28166/reqt0091_2005.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/28194/reqt0092_2005.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/28195/reqt0093_2005.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/28196/reqt0094_2005.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/28197/reqt0095_2005.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/28198/reqt0096_2005.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/28199/reqt0097_2005.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/28202/reqt0098_2005.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/28203/reqt0099_2005.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/28204/reqt0100_2005.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/28236/reqt0101_2005.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/28237/reqt0102_2005.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/28239/reqt0103_2005.pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/28240/reqt0104_2005.pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/28244/reqt0105_2005.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/28246/reqt0106_2005.pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/28248/reqt0107_2005.pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/28249/reqt0108_2005.pdf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/28252/reqt0109_2005.pdf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/28254/reqt0110_2005.pdf" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/28256/reqt0111_2005.pdf" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/28257/reqt0112_2005.pdf" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/28258/reqt0113_2005.pdf" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/28261/reqt0114_2005.pdf" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/28263/reqt0115_2005.pdf" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/28265/reqt0116_2005.pdf" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/28360/reqt0117_2005.pdf" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/28363/reqt0118_2005.pdf" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/28366/reqt0119_2005.pdf" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/28367/reqt0120_2005.pdf" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/28368/reqt0121_2005.pdf" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/28370/reqt0122_2005.pdf" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/28374/reqt0123_2005.pdf" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/28378/reqt0124_2005.pdf" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/28381/reqt0125_2005.pdf" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/28389/reqt0126_2005.pdf" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/28392/reqt0127_2005.pdf" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/28396/reqt0128_2005.pdf" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/28399/reqt0129_2005.pdf" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/28402/reqt0130_2005.pdf" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/28404/reqt0131_2005.pdf" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/28405/reqt0132_2005.pdf" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/28410/reqt0133_2005.pdf" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/28412/reqt0134_2005.pdf" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/28413/reqt0135_2005.pdf" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/28414/reqt0136_2005.pdf" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/28418/reqt0137_2005.pdf" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/28422/reqt0138_2005.pdf" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/28423/reqt0139_2005.pdf" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/28426/reqt0140_2005.pdf" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/28461/reqt0141_2005.pdf" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/28463/reqt0142_2005.pdf" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/28466/reqt0143_2005.pdf" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/28467/reqt0144_2005.pdf" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/28469/reqt0145_2005.pdf" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/28470/reqt0146_2005.pdf" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/28472/reqt0147_2005.pdf" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/28473/reqt0148_2005.pdf" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/28476/reqt0149_2005.pdf" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/28477/reqt0150_2005.pdf" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/28478/reqt0151_2005.pdf" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/28480/reqt0152_2005.pdf" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/28481/reqt0153_2005.pdf" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/28484/reqt0154_2005.pdf" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/28485/reqt0155_2005.pdf" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/28488/reqt0156_2005.pdf" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/28489/reqt0157_2005.pdf" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/28491/reqt0158_2005.pdf" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/28493/reqt0159_2005.pdf" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/28495/reqt0160_2005.pdf" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/28517/indc0001_2005.pdf" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/28520/indc0002_2005.pdf" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/28658/indc0003_2005.pdf" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/28661/indc0004_2005.pdf" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/28673/indc0005_2005.pdf" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/28674/indc0006_2005.pdf" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/28675/indc0007_2005.pdf" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/28676/indc0008_2005.pdf" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/28677/indc0009_2005.pdf" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/28678/indc0010_2005.pdf" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/28679/indc0011_2005.pdf" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/28680/indc0012_2005.pdf" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/28681/indc0013_2005.pdf" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/28682/indc0014_2005.pdf" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/28683/indc0015_2005.pdf" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/28684/indc0016_2005.pdf" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/28685/indc0017_2005.pdf" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/29336/indc0018_2005.pdf" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/29338/indc0019_2005.pdf" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/29340/indc0020_2005.pdf" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/29341/indc0021_2005.pdf" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/29342/indc0022_2005.pdf" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/29344/indc0023_2005.pdf" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/29346/indc0024_2005.pdf" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/29348/indc0025_2005.pdf" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/29350/indc0026_2005.pdf" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/29351/indc0027_2005.pdf" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/29353/indc0028_2005.pdf" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/29354/indc0029_2005.pdf" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/29357/indc0030_2005.pdf" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/29359/indc0031_2005.pdf" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/29360/indc0032_2005.pdf" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/29362/indc0033_2005.pdf" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/29363/indc0034_2005.pdf" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/29365/indc0035_2005.pdf" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/29367/indc0036_2005.pdf" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/29370/indc0037_2005.pdf" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/29371/indc0038_2005.pdf" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/29373/indc0039_2005.pdf" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/29375/indc0040_2005.pdf" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/29379/indc0041_2005.pdf" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/29382/indc0042_2005.pdf" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/29384/indc0043_2005.pdf" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/29385/indc0044_2005.pdf" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/29387/indc0045_2005.pdf" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/29388/indc0046_2005.pdf" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/29394/indc0047_2005.pdf" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/29395/indc0048_2005.pdf" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/29397/indc0049_2005.pdf" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/29400/indc0050_2005.pdf" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/29402/indc0051_2005.pdf" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/29417/indc0052_2005.pdf" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/29418/indc0053_2005.pdf" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/29426/indc0054_2005.pdf" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/29427/indc0055_2005.pdf" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/29589/indc0056_2005.pdf" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/29590/indc0057_2005.pdf" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/29591/indc0058_2005.pdf" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/29592/indc0059_2005.pdf" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/29593/indc0060_2005.pdf" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/29594/indc0061_2005.pdf" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/29595/indc0062_2005.pdf" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/29596/indc0063_2005.pdf" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/29597/indc0064_2005.pdf" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/29598/indc0065_2005.pdf" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/29599/indc0066_2005.pdf" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/29600/indc0067_2005.pdf" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/29601/indc0068_2005.pdf" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/29602/indc0069_2005.pdf" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/29603/indc0070_2005.pdf" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/29604/indc0071_2005.pdf" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/29606/indc0072_2005.pdf" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/29607/indc0073_2005.pdf" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/29609/indc0074_2005.pdf" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/29611/indc0075_2005.pdf" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/29613/indc0076_2005.pdf" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/29614/indc0077_2005.pdf" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/29616/indc0078_2005.pdf" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/29617/indc0079_2005.pdf" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/29619/indc0080_2005.pdf" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/29620/indc0081_2005.pdf" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/29621/indc0082_2005.pdf" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/29622/indc0083_2005.pdf" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/29623/indc0084_2005.pdf" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/29627/indc0085_2005.pdf" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/29628/indc0086_2005.pdf" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/29630/indc0087_2005.pdf" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/29631/indc0088_2005.pdf" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/29634/indc0089_2005.pdf" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/29635/indc0090_2005.pdf" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/29638/indc0091_2005.pdf" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/29640/indc0092_2005.pdf" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/29641/indc0093_2005.pdf" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/29645/indc0094_2005.pdf" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/29649/indc0095_2005.pdf" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/29651/indc0096_2005.pdf" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/29652/indc0097_2005.pdf" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/29925/indc0098_2005.pdf" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/29927/indc0099_2005.pdf" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/29928/indc0100_2005.pdf" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/30102/indc0101_2005.pdf" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/30103/indc0102_2005.pdf" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/30104/indc0103_2005.pdf" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/30105/indc0104_2005.pdf" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/30106/indc0105_2005.pdf" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/30107/indc0106_2005.pdf" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/30108/indc0107_2005.pdf" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/30109/indc0108_2005.pdf" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/30110/indc0109_2005.pdf" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/30111/indc0110_2005.pdf" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/30112/indc0111_2005.pdf" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/30113/indc0112_2005.pdf" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/30114/indc0113_2005.pdf" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/30115/indc0114_2005.pdf" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/30116/indc0115_2005.pdf" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/30117/indc0116_2005.pdf" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/30118/indc0117_2005.pdf" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/30119/indc0118_2005.pdf" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/30120/indc0119_2005.pdf" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/30121/indc0120_2005.pdf" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/30122/indc0121_2005.pdf" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/30123/indc0122_2005.pdf" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/30124/indc0123_2005.pdf" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/30125/indc0124_2005.pdf" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/30126/indc0125_2005.pdf" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/30127/indc0126_2005.pdf" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/30128/indc0127_2005.pdf" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/30129/indc0128_2005.pdf" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/30130/indc0129_2005.pdf" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/30131/indc0130_2005.pdf" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/30132/indc0131_2005.pdf" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/30133/indc0132_2005.pdf" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/30134/indc0133_2005.pdf" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/30135/indc0134_2005.pdf" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/30136/indc0135_2005.pdf" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/30137/indc0136_2005.pdf" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/30139/indc0137_2005.pdf" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/30140/indc0138_2005.pdf" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/30141/indc0139_2005.pdf" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/30143/indc0140_2005.pdf" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/30144/indc0141_2005.pdf" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/30145/indc0142_2005.pdf" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/30146/indc0143_2005.pdf" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/30147/indc0144_2005.pdf" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/30149/indc0145_2005.pdf" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/30163/indc0146_2005.pdf" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/30164/indc0147_2005.pdf" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/30165/indc0148_2005.pdf" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/30166/indc0149_2005.pdf" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/30167/indc0150_2005.pdf" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/30168/indc0151_2005.pdf" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/30169/indc0152_2005.pdf" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/30170/indc0153_2005.pdf" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/30171/indc0154_2005.pdf" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/30189/indc0155_2005.pdf" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/30190/indc0156_2005.pdf" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/30191/indc0157_2005.pdf" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/30192/indc0158_2005.pdf" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/30193/indc0159_2005.pdf" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/30194/indc0160_2005.pdf" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/30196/indc0161_2005.pdf" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/30197/indc0162_2005.pdf" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/30199/indc0163_2005.pdf" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/30200/indc0164_2005.pdf" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/30201/indc0165_2005.pdf" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/30202/indc0166_2005.pdf" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/30203/indc0167_2005.pdf" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/30204/indc0168_2005.pdf" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/30205/indc0169_2005.pdf" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/30206/indc0170_2005.pdf" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/30207/indc0171_2005.pdf" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/30208/indc0172_2005.pdf" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/30231/indc0173_2005.pdf" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/30315/indc0174_2005.pdf" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/30316/indc0175_2005.pdf" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/30493/indc0176_2005.pdf" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/30494/indc0177_2005.pdf" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/30495/indc0178_2005.pdf" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/30496/indc0179_2005.pdf" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/30499/indc0180_2005.pdf" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/30501/indc0181_2005.pdf" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/30505/indc0182_2005.pdf" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/30512/indc0183_2005.pdf" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/30582/indc0184_2005.pdf" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/30591/indc0185_2005.pdf" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/30594/indc0186_2005.pdf" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/30596/indc0187_2005.pdf" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/30598/indc0188_2005.pdf" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/30607/indc0189_2005.pdf" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/30817/indc0190_2005.pdf" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/30819/indc0191_2005.pdf" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/30822/indc0192_2005.pdf" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/30998/indc0193_2005.pdf" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/30999/indc0194_2005.pdf" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/31000/indc0195_2005.pdf" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/31001/indc0196_2005.pdf" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/31002/indc0197_2005.pdf" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/31003/indc0198_2005.pdf" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/31004/indc0199_2005.pdf" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/31005/indc0200_2005.pdf" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/31006/indc0201_2005.pdf" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/31007/indc0202_2005.pdf" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/31008/indc0203_2005.pdf" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/31009/indc0204_2005.pdf" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/31010/indc0205_2005.pdf" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/31011/indc0206_2005.pdf" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/31012/indc0207_2005.pdf" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/31013/indc0208_2005.pdf" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/31022/indc0209_2005.pdf" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/31024/indc0210_2005.pdf" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/31026/indc0211_2005.pdf" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/31028/indc0212_2005.pdf" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/31031/indc0213_2005.pdf" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/31119/indc0214_2005.pdf" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/31120/indc0215_2005.pdf" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/31121/indc0216_2005.pdf" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/31122/indc0217_2005.pdf" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/31124/indc0218_2005.pdf" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/31126/indc0219_2005.pdf" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/31133/indc0220_2005.pdf" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/31135/indc0221_2005.pdf" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/31138/indc0222_2005.pdf" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/31142/indc0223_2005.pdf" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/31143/indc0224_2005.pdf" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/31144/indc0225_2005.pdf" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/31145/indc0226_2005.pdf" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/31147/indc0227_2005.pdf" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/31172/indc0228_2005.pdf" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/31173/indc0229_2005.pdf" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/31174/indc0230_2005.pdf" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/31175/indc0231_2005.pdf" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/31176/indc0232_2005.pdf" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/31208/indc0233_2005.pdf" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/31209/indc0234_2005.pdf" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/31211/indc0235_2005.pdf" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/31212/indc0236_2005.pdf" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/31213/indc0237_2005.pdf" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/31214/indc0238_2005.pdf" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/31215/indc0239_2005.pdf" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/31216/indc0240_2005.pdf" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/31217/indc0241_2005.pdf" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/31218/indc0242_2005.pdf" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/31220/indc0243_2005.pdf" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/31222/indc0244_2005.pdf" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/31223/indc0245_2005.pdf" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/31225/indc0246_2005.pdf" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/31226/indc0247_2005.pdf" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/31227/indc0248_2005.pdf" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/31228/indc0249_2005.pdf" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/31229/indc0250_2005.pdf" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/31230/indc0251_2005.pdf" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/31231/indc0252_2005.pdf" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/31232/indc0253_2005.pdf" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/31237/indc0254_2005.pdf" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/31238/indc0255_2005.pdf" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/31240/indc0256_2005.pdf" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/31315/indc0257_2005.pdf" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/31316/indc0258_2005.pdf" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/31318/indc0259_2005.pdf" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/31320/indc0260_2005.pdf" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/31322/indc0261_2005.pdf" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/31323/indc0262_2005.pdf" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/31343/indc0263_2005.pdf" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/31619/indc0264_2005.pdf" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/31621/indc0265_2005.pdf" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/31623/indc0266_2005.pdf" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/31624/indc0267_2005.pdf" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/31626/indc0268_2005.pdf" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/31627/indc0269_2005.pdf" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/31629/indc0270_2005.pdf" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/31630/indc0271_2005.pdf" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/31631/indc0272_2005.pdf" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/31633/indc0273_2005.pdf" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/31635/indc0274_2005.pdf" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/31636/indc0275_2005.pdf" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/31638/indc0276_2005.pdf" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/31640/indc0277_2005.pdf" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/31642/indc0278_2005.pdf" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/31644/indc0279_2005.pdf" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/31645/indc0280_2005.pdf" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/31647/indc0281_2005.pdf" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/31648/indc0282_2005.pdf" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/31650/indc0283_2005.pdf" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/31651/indc0284_2005.pdf" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/31652/indc0285_2005.pdf" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/31653/indc0286_2005.pdf" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/31654/indc0287_2005.pdf" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/31655/indc0288_2005.pdf" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/31656/indc0289_2005.pdf" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/31657/indc0290_2005.pdf" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/31658/indc0291_2005.pdf" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/31660/indc0292_2005.pdf" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/31662/indc0293_2005.pdf" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/31663/indc0294_2005.pdf" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/31665/indc0295_2005.pdf" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/31667/indc0296_2005.pdf" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/31668/indc0297_2005.pdf" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/31670/indc0298_2005.pdf" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/31671/indc0299_2005.pdf" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/31673/indc0300_2005.pdf" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/31674/indc0301_2005.pdf" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/31675/indc0302_2005.pdf" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/31676/indc0303_2005.pdf" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/31690/indc0304_2005.pdf" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/31691/indc0305_2005.pdf" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/31692/indc0306_2005.pdf" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/31693/indc0307_2005.pdf" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/31695/indc0308_2005.pdf" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/31697/indc0309_2005.pdf" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/31698/indc0310_2005.pdf" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/31700/indc0311_2005.pdf" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/31703/indc0312_2005.pdf" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/31705/indc0313_2005.pdf" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/31707/indc0314_2005.pdf" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/31709/indc0315_2005.pdf" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/31711/indc0316_2005.pdf" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/31718/indc0317_2005.pdf" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/31722/indc0318_2005.pdf" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/31744/indc0319_2005.pdf" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/31749/indc0320_2005.pdf" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/31750/indc0321_2005.pdf" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/31770/indc0322_2005.pdf" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/31772/indc0323_2005.pdf" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/31775/indc0324_2005.pdf" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/31777/indc0325_2005.pdf" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/31784/indc0326_2005.pdf" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/31788/indc0327_2005.pdf" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/31789/indc0328_2005.pdf" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/31793/indc0329_2005.pdf" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/31796/indc0330_2005.pdf" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/31798/indc0331_2005.pdf" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/31800/indc0332_2005.pdf" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/31801/indc0333_2005.pdf" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/31802/indc0334_2005.pdf" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/31804/indc0335_2005.pdf" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/31833/indc0336_2005.pdf" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/31836/indc0337_2005.pdf" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/31839/indc0338_2005.pdf" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/31841/indc0339_2005.pdf" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/31844/indc0340_2005.pdf" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/31846/indc0341_2005.pdf" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/31848/indc0342_2005.pdf" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/31851/indc0343_2005.pdf" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/31854/indc0344_2005.pdf" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/31856/indc0345_2005.pdf" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/31858/indc0346_2005.pdf" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/31860/indc0347_2005.pdf" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/31862/indc0348_2005.pdf" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/31863/indc0349_2005.pdf" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/31866/indc0350_2005.pdf" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/31867/indc0351_2005.pdf" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/31869/indc0352_2005.pdf" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/31871/indc0353_2005.pdf" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/31872/indc0354_2005.pdf" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/31873/indc0355_2005.pdf" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/31874/indc0356_2005.pdf" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/31875/indc0357_2005.pdf" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/31876/indc0358_2005.pdf" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/31877/indc0359_2005.pdf" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/31879/indc0360_2005.pdf" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/31880/indc0361_2005.pdf" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/31881/indc0362_2005.pdf" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/31883/indc0363_2005.pdf" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/31884/indc0364_2005.pdf" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/31885/indc0365_2005.pdf" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/31886/indc0366_2005.pdf" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/31888/indc0367_2005.pdf" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/31889/indc0368_2005.pdf" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/31891/indc0369_2005.pdf" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/31892/indc0370_2005.pdf" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/31893/indc0371_2005.pdf" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/31895/indc0372_2005.pdf" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/31896/indc0373_2005.pdf" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/31897/indc0374_2005.pdf" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/31898/indc0375_2005.pdf" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/31900/indc0376_2005.pdf" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/31903/indc0377_2005.pdf" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/31904/indc0378_2005.pdf" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/31906/indc0379_2005.pdf" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/31907/indc0380_2005.pdf" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/31909/indc0381_2005.pdf" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/31910/indc0382_2005.pdf" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/31912/indc0383_2005.pdf" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/31915/indc0384_2005.pdf" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/31917/indc0385_2005.pdf" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/31918/indc0386_2005.pdf" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/31920/indc0387_2005.pdf" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/31922/indc0388_2005.pdf" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/31923/indc0389_2005.pdf" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/31924/indc0390_2005.pdf" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/31927/indc0391_2005.pdf" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/31928/indc0392_2005.pdf" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/31930/indc0393_2005.pdf" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/31931/indc0394_2005.pdf" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/31933/indc0395_2005.pdf" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/31935/indc0296_2005.pdf" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/31937/indc0397_2005.pdf" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/31940/indc0398_2005.pdf" TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/31943/indc0399_2005.pdf" TargetMode="External"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/31944/indc0400_2005.pdf" TargetMode="External"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/32273/indc0401_2005.pdf" TargetMode="External"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/32275/indc0402_2005.pdf" TargetMode="External"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/32276/indc0403_2005.pdf" TargetMode="External"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/32278/indc0404_2005.pdf" TargetMode="External"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/32279/indc0405_2005.pdf" TargetMode="External"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/32280/indc0406_2005.pdf" TargetMode="External"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/32281/indc0407_2005.pdf" TargetMode="External"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/32282/indc0408_2005.pdf" TargetMode="External"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/32283/indc0409_2005.pdf" TargetMode="External"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/32287/indc0410_2005.pdf" TargetMode="External"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/32288/indc0411_2005.pdf" TargetMode="External"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/32289/indc0412_2005.pdf" TargetMode="External"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/32291/indc0413_2005.pdf" TargetMode="External"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/32292/indc0414_2005.pdf" TargetMode="External"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/32293/indc0415_2005.pdf" TargetMode="External"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/32294/indc0416_2005.pdf" TargetMode="External"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/32295/indc0417_2005.pdf" TargetMode="External"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/32296/indc0418_2005.pdf" TargetMode="External"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/32297/indc0419_2005.pdf" TargetMode="External"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/32298/indc0420_2005.pdf" TargetMode="External"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/32299/indc0421_2005.pdf" TargetMode="External"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/32300/indc0422_2005.pdf" TargetMode="External"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/32302/indc0423_2005.pdf" TargetMode="External"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/32303/indc0424_2005.pdf" TargetMode="External"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/32304/indc0425_2005.pdf" TargetMode="External"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/32305/indc0426_2005.pdf" TargetMode="External"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/32306/indc0427_2005.pdf" TargetMode="External"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/32307/indc0428_2005.pdf" TargetMode="External"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/32308/indc0429_2005.pdf" TargetMode="External"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/32309/indc0430_2005.pdf" TargetMode="External"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/32310/indc0431_2005.pdf" TargetMode="External"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/32312/indc0432_2005.pdf" TargetMode="External"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/32314/indc0433_2005.pdf" TargetMode="External"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/32319/indc0434_2005.pdf" TargetMode="External"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/32322/indc0435_2005.pdf" TargetMode="External"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/32324/indc0436_2005.pdf" TargetMode="External"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/32326/indc0437_2005.pdf" TargetMode="External"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/32327/indc0438_2005.pdf" TargetMode="External"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/32328/indc0439_2005.pdf" TargetMode="External"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/32329/indc0440_2005.pdf" TargetMode="External"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/32330/indc0441_2005.pdf" TargetMode="External"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/32331/indc0442_2005.pdf" TargetMode="External"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/32333/indc0443_2005.pdf" TargetMode="External"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/32334/indc0444_2005.pdf" TargetMode="External"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/32335/indc0445_2005.pdf" TargetMode="External"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/32336/indc0446_2005.pdf" TargetMode="External"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/32338/indc0447_2005.pdf" TargetMode="External"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/32339/indc0448_2005.pdf" TargetMode="External"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/32342/indc0449_2005.pdf" TargetMode="External"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/32343/indc0450_2005.pdf" TargetMode="External"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/32345/indc0451_2005.pdf" TargetMode="External"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/32346/indc0452_2005.pdf" TargetMode="External"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/32349/indc0453_2005.pdf" TargetMode="External"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/32350/indc0454_2005.pdf" TargetMode="External"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/32351/indc0455_2005.pdf" TargetMode="External"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/32353/indc0456_2005.pdf" TargetMode="External"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/32354/indc0457_2005.pdf" TargetMode="External"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/32355/indc0458_2005.pdf" TargetMode="External"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/32356/indc0459_2005.pdf" TargetMode="External"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/32357/indc0460_2005.pdf" TargetMode="External"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/32358/indc0461_2005.pdf" TargetMode="External"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/32359/indc0462_2005.pdf" TargetMode="External"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/32360/indc0463_2005.pdf" TargetMode="External"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/32378/indc0464_2005.pdf" TargetMode="External"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/32379/indc0465_2005.pdf" TargetMode="External"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/32380/indc0466_2005.pdf" TargetMode="External"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/32381/indc0467_2005.pdf" TargetMode="External"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/32382/indc0468_2005.pdf" TargetMode="External"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/32383/indc0469_2005.pdf" TargetMode="External"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/32384/indc0470_2005.pdf" TargetMode="External"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/32385/indc0471_2005.pdf" TargetMode="External"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/32386/indc0472_2005.pdf" TargetMode="External"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/32388/indc0473_2005.pdf" TargetMode="External"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/32389/indc0474_2005.pdf" TargetMode="External"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/32390/indc0475_2005.pdf" TargetMode="External"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/32394/indc0476_2005.pdf" TargetMode="External"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/32395/indc0477_2005.pdf" TargetMode="External"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/32397/indc0478_2005.pdf" TargetMode="External"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/32398/indc0479_2005.pdf" TargetMode="External"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/32399/indc0480_2005.pdf" TargetMode="External"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/32401/indc0481_2005.pdf" TargetMode="External"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/32403/indc0482_2005.pdf" TargetMode="External"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/32404/indc0483_2005.pdf" TargetMode="External"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/32405/indc0484_2005.pdf" TargetMode="External"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/32407/indc0485_2005.pdf" TargetMode="External"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/32408/indc0486_2005.pdf" TargetMode="External"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/32410/indc0487_2005.pdf" TargetMode="External"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/32412/indc0488_2005.pdf" TargetMode="External"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/32413/indc0489_2005.pdf" TargetMode="External"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/32415/indc0490_2005.pdf" TargetMode="External"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/32416/indc0491_2005.pdf" TargetMode="External"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/32417/indc0492_2005.pdf" TargetMode="External"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/32418/indc0493_2005.pdf" TargetMode="External"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/32420/indc0494_2005.pdf" TargetMode="External"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/32421/indc0495_2005.pdf" TargetMode="External"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/32422/indc0496_2005.pdf" TargetMode="External"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/32424/indc0497_2005.pdf" TargetMode="External"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/32425/indc0498_2005.pdf" TargetMode="External"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/32426/indc0499_2005.pdf" TargetMode="External"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/32427/indc0500_2005.pdf" TargetMode="External"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/32428/indc0501_2005.pdf" TargetMode="External"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/32430/indc0502_2005.pdf" TargetMode="External"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/32431/indc0503_2005.pdf" TargetMode="External"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/32433/indc0504_2005.pdf" TargetMode="External"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/32434/indc0505_2005.pdf" TargetMode="External"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/32436/indc0506_2005.pdf" TargetMode="External"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/32437/indc0507_2005.pdf" TargetMode="External"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/32439/indc0508_2005.pdf" TargetMode="External"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/32442/indc0509_2005.pdf" TargetMode="External"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/32443/indc0510_2005.pdf" TargetMode="External"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/32446/indc0511_2005.pdf" TargetMode="External"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/32448/indc0512_2005.pdf" TargetMode="External"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/32449/indc0513_2005.pdf" TargetMode="External"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/32454/indc0514_2005.pdf" TargetMode="External"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/32455/indc0515_2005.pdf" TargetMode="External"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/32456/indc0516_2005.pdf" TargetMode="External"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/32457/indc0517_2005.pdf" TargetMode="External"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/32458/indc0518_2005.pdf" TargetMode="External"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/32460/indc0519_2005.pdf" TargetMode="External"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/32461/indc0520_2005.pdf" TargetMode="External"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/32508/indc0521_2005.pdf" TargetMode="External"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/32509/indc0522_2005.pdf" TargetMode="External"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/32510/indc0523_2005.pdf" TargetMode="External"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/32512/indc0524_2005.pdf" TargetMode="External"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/32513/indc0525_2005.pdf" TargetMode="External"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/32515/indc0526_2005.pdf" TargetMode="External"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/32516/indc0527_2005.pdf" TargetMode="External"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/32519/indc0528_2005.pdf" TargetMode="External"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/32521/indc0529_2005.pdf" TargetMode="External"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/32522/indc0530_2005.pdf" TargetMode="External"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/32523/indc0531_2005.pdf" TargetMode="External"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/32524/indc0532_2005.pdf" TargetMode="External"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/32525/indc0533_2005.pdf" TargetMode="External"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/32526/indc0534_2005.pdf" TargetMode="External"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/32527/indc0535_2005.pdf" TargetMode="External"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/32528/indc0536_2005.pdf" TargetMode="External"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/32529/indc0537_2005.pdf" TargetMode="External"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/32530/indc0538_2005.pdf" TargetMode="External"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/32537/indc0539_2005.pdf" TargetMode="External"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/32539/indc0540_2005.pdf" TargetMode="External"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/32540/indc0541_2005.pdf" TargetMode="External"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/32542/indc0542_2005.pdf" TargetMode="External"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/32543/indc0543_2005.pdf" TargetMode="External"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/32544/indc0544_2005.pdf" TargetMode="External"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/32547/indc0545_2005.pdf" TargetMode="External"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/32711/indc0546_2005.pdf" TargetMode="External"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/32712/indc0547_2005.pdf" TargetMode="External"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/32713/indc0548_2005.pdf" TargetMode="External"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/32714/indc0549_2005.pdf" TargetMode="External"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/32715/indc0550_2005.pdf" TargetMode="External"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/32716/indc0551_2005.pdf" TargetMode="External"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/32717/indc0552_2005.pdf" TargetMode="External"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/32718/indc0553_2005.pdf" TargetMode="External"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/32719/indc0554_2005.pdf" TargetMode="External"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/32720/indc0555_2005.pdf" TargetMode="External"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/32722/indc0556_2005.pdf" TargetMode="External"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/32723/indc0557_2005.pdf" TargetMode="External"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/32724/indc0558_2005.pdf" TargetMode="External"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/32725/indc0559_2005.pdf" TargetMode="External"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/32755/indc0560_2005.pdf" TargetMode="External"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/32756/indc0561_2005.pdf" TargetMode="External"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/32758/indc0562_2005.pdf" TargetMode="External"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/32761/indc0563_2005.pdf" TargetMode="External"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/32762/indc0564_2005.pdf" TargetMode="External"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/32763/indc0565_2005.pdf" TargetMode="External"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/32765/indc0566_2005.pdf" TargetMode="External"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/32766/indc0567_2005.pdf" TargetMode="External"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/32767/indc0568_2005.pdf" TargetMode="External"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/32768/indc0569_2005.pdf" TargetMode="External"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/32769/indc0570_2005.pdf" TargetMode="External"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/32771/indc0571_2005.pdf" TargetMode="External"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/32772/indc0572_2005.pdf" TargetMode="External"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/32773/indc0573_2005.pdf" TargetMode="External"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/32774/indc0574_2005.pdf" TargetMode="External"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/32775/indc0575_2005.pdf" TargetMode="External"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/32777/indc0576_2005.pdf" TargetMode="External"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/32778/indc0577_2005.pdf" TargetMode="External"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/32779/indc0578_2005.pdf" TargetMode="External"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/32781/indc0579_2005.pdf" TargetMode="External"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/32782/indc0580_2005.pdf" TargetMode="External"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/32783/indc0581_2005.pdf" TargetMode="External"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/32785/indc0582_2005.pdf" TargetMode="External"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/32787/indc0583_2005.pdf" TargetMode="External"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/32788/indc0584_2005.pdf" TargetMode="External"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/32790/indc0585_2005.pdf" TargetMode="External"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/32791/indc0586_2005.pdf" TargetMode="External"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/32793/indc0587_2005.pdf" TargetMode="External"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/32795/indc0588_2005.pdf" TargetMode="External"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/32796/indc0589_2005.pdf" TargetMode="External"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/32798/indc0590_2005.pdf" TargetMode="External"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/32799/indc0591_2005.pdf" TargetMode="External"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/32810/indc0592_2005.pdf" TargetMode="External"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/32811/indc0593_2005.pdf" TargetMode="External"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/32813/indc0594_2005.pdf" TargetMode="External"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/32815/indc0595_2005.pdf" TargetMode="External"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/32817/indc0596_2005.pdf" TargetMode="External"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/32818/indc0597_2005.pdf" TargetMode="External"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/32820/indc0598_2005.pdf" TargetMode="External"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/32821/indc0599_2005.pdf" TargetMode="External"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/32824/indc0600_2005.pdf" TargetMode="External"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/32825/indc0601_2005.pdf" TargetMode="External"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/32826/indc0602_2005.pdf" TargetMode="External"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/32827/indc0603_2005.pdf" TargetMode="External"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/32829/indc0604_2005.pdf" TargetMode="External"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/32830/indc0605_2005.pdf" TargetMode="External"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/32831/indc0606_2005.pdf" TargetMode="External"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/32833/indc0607_2005.pdf" TargetMode="External"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/32834/indc0608_2005.pdf" TargetMode="External"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/32836/indc0609_2005.pdf" TargetMode="External"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/32837/indc0610_2005.pdf" TargetMode="External"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/32838/indc0611_2005.pdf" TargetMode="External"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/32839/indc0612_2005.pdf" TargetMode="External"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/32840/indc0613_2005.pdf" TargetMode="External"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/32841/indc0614_2005.pdf" TargetMode="External"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/32842/indc0615_2005.pdf" TargetMode="External"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/32843/indc0616_2005.pdf" TargetMode="External"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/32844/indc0617_2005.pdf" TargetMode="External"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/32845/indc0618_2005.pdf" TargetMode="External"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/32847/indc0619_2005.pdf" TargetMode="External"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/32848/indc0620_2005.pdf" TargetMode="External"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/32849/indc0621_2005.pdf" TargetMode="External"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/32851/indc0622_2005.pdf" TargetMode="External"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/32852/indc0623_2005.pdf" TargetMode="External"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/32854/indc0624_2005.pdf" TargetMode="External"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/32856/indc0625_2005.pdf" TargetMode="External"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/32857/indc0626_2005.pdf" TargetMode="External"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/32858/indc0627_2005.pdf" TargetMode="External"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/32860/indc0628_2005.pdf" TargetMode="External"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/32861/indc0629_2005.pdf" TargetMode="External"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/32862/indc0630_2005.pdf" TargetMode="External"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/32864/indc0631_2005.pdf" TargetMode="External"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/32865/indc0632_2005.pdf" TargetMode="External"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/32866/indc0633_2005.pdf" TargetMode="External"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/32868/indc0634_2005.pdf" TargetMode="External"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/32869/indc0635_2005.pdf" TargetMode="External"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/32871/indc0636_2005.pdf" TargetMode="External"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/32872/indc0637_2005.pdf" TargetMode="External"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/32873/indc0638_2005.pdf" TargetMode="External"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/32874/indc0639_2005.pdf" TargetMode="External"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/32875/indc0640_2005.pdf" TargetMode="External"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/32876/indc0641_2005.pdf" TargetMode="External"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/32877/indc0642_2005.pdf" TargetMode="External"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/32879/indc0643_2005.pdf" TargetMode="External"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/32880/indc0644_2005.pdf" TargetMode="External"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/32881/indc0645_2005.pdf" TargetMode="External"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/32882/indc0646_2005.pdf" TargetMode="External"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/32883/indc0647_2005.pdf" TargetMode="External"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/32884/indc0648_2005.pdf" TargetMode="External"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/32885/indc0649_2005.pdf" TargetMode="External"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/32886/indc0650_2005.pdf" TargetMode="External"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/32887/indc0651_2005.pdf" TargetMode="External"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/32888/indc0652_2005.pdf" TargetMode="External"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/32889/indc0653_2005.pdf" TargetMode="External"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/32891/indc0654_2005.pdf" TargetMode="External"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/32892/indc0655_2005.pdf" TargetMode="External"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/32894/indc0656_2005.pdf" TargetMode="External"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/32895/indc0657_2005.pdf" TargetMode="External"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/32897/indc0658_2005.pdf" TargetMode="External"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/32899/indc0659_2005.pdf" TargetMode="External"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/32900/indc0660_2005.pdf" TargetMode="External"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/32901/indc0661_2005.pdf" TargetMode="External"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/32902/indc0662_2005.pdf" TargetMode="External"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/32904/indc0663_2005.pdf" TargetMode="External"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/32906/indc0664_2005.pdf" TargetMode="External"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/32907/indc0665_2005.pdf" TargetMode="External"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/32909/indc0666_2005.pdf" TargetMode="External"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/32911/indc0667_2005.pdf" TargetMode="External"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/32913/indc0668_2005.pdf" TargetMode="External"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/32915/indc0669_2005.pdf" TargetMode="External"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/32916/indc0670_2005.pdf" TargetMode="External"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/32918/indc0671_2005.pdf" TargetMode="External"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/32919/indc0672_2005.pdf" TargetMode="External"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/32921/indc0673_2005.pdf" TargetMode="External"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/32923/indc0674_2005.pdf" TargetMode="External"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/32924/indc0675_2005.pdf" TargetMode="External"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/32925/indc0676_2005.pdf" TargetMode="External"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/32926/indc0677_2005.pdf" TargetMode="External"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/32928/indc0678_2005.pdf" TargetMode="External"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/32929/indc0679_2005.pdf" TargetMode="External"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/32931/indc0680_2005.pdf" TargetMode="External"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/32932/indc0681_2005.pdf" TargetMode="External"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/32933/indc0682_2005.pdf" TargetMode="External"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/32936/indc0683_2005.pdf" TargetMode="External"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/32937/indc0684_2005.pdf" TargetMode="External"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/32940/indc0685_2005.pdf" TargetMode="External"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/32943/indc0686_2005.pdf" TargetMode="External"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/32944/indc0687_2005.pdf" TargetMode="External"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/32948/indc0688_2005.pdf" TargetMode="External"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/32950/indc0689_2005.pdf" TargetMode="External"/><Relationship Id="rId976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/32959/indc0690_2005.pdf" TargetMode="External"/><Relationship Id="rId977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/32961/indc0691_2005.pdf" TargetMode="External"/><Relationship Id="rId978" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/32963/indc0692_2005.pdf" TargetMode="External"/><Relationship Id="rId979" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/33010/indc0693_2005.pdf" TargetMode="External"/><Relationship Id="rId980" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/33011/indc0694_2005.pdf" TargetMode="External"/><Relationship Id="rId981" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId982" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/33014/indc0696_2005.pdf" TargetMode="External"/><Relationship Id="rId983" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/33029/indc0697_2005.pdf" TargetMode="External"/><Relationship Id="rId984" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/33039/indc0698_2005.pdf" TargetMode="External"/><Relationship Id="rId985" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/33040/indc0699_2005.pdf" TargetMode="External"/><Relationship Id="rId986" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/33043/indc0700_2005.pdf" TargetMode="External"/><Relationship Id="rId987" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/33045/indc0701_2005.pdf" TargetMode="External"/><Relationship Id="rId988" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/33047/indc0702_2005.pdf" TargetMode="External"/><Relationship Id="rId989" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/33054/indc0703_2005.pdf" TargetMode="External"/><Relationship Id="rId990" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/33056/indc0704_2005.pdf" TargetMode="External"/><Relationship Id="rId991" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/33058/indc0705_2005.pdf" TargetMode="External"/><Relationship Id="rId992" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/33060/indc0706_2005.pdf" TargetMode="External"/><Relationship Id="rId993" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/33065/indc0707_2005.pdf" TargetMode="External"/><Relationship Id="rId994" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/33067/indc0708_2005.pdf" TargetMode="External"/><Relationship Id="rId995" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/33069/indc0709_2005.pdf" TargetMode="External"/><Relationship Id="rId996" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/33070/indc0710_2005.pdf" TargetMode="External"/><Relationship Id="rId997" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/33071/indc0711_2005.pdf" TargetMode="External"/><Relationship Id="rId998" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/33073/indc0712_2005.pdf" TargetMode="External"/><Relationship Id="rId999" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/33075/indc0713_2005.pdf" TargetMode="External"/><Relationship Id="rId1000" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/33076/indc0714_2005.pdf" TargetMode="External"/><Relationship Id="rId1001" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/33078/indc0715_2005.pdf" TargetMode="External"/><Relationship Id="rId1002" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/33080/indc0716_2005.pdf" TargetMode="External"/><Relationship Id="rId1003" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/33081/indc0717_2005.pdf" TargetMode="External"/><Relationship Id="rId1004" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/33083/indc0718_2005.pdf" TargetMode="External"/><Relationship Id="rId1005" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/33084/indc0719_2005.pdf" TargetMode="External"/><Relationship Id="rId1006" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/33086/indc0720_2005.pdf" TargetMode="External"/><Relationship Id="rId1007" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/33088/indc0721_2005.pdf" TargetMode="External"/><Relationship Id="rId1008" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/33091/indc0722_2005.pdf" TargetMode="External"/><Relationship Id="rId1009" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/33093/indc0723_2005.pdf" TargetMode="External"/><Relationship Id="rId1010" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/33094/indc0724_2005.pdf" TargetMode="External"/><Relationship Id="rId1011" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/33096/indc0725_2005.pdf" TargetMode="External"/><Relationship Id="rId1012" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/33097/indc0726_2005.pdf" TargetMode="External"/><Relationship Id="rId1013" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/33098/indc0727_2005.pdf" TargetMode="External"/><Relationship Id="rId1014" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/33100/indc0728_2005.pdf" TargetMode="External"/><Relationship Id="rId1015" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/33102/indc0729_2005.pdf" TargetMode="External"/><Relationship Id="rId1016" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/33104/indc0730_2005.pdf" TargetMode="External"/><Relationship Id="rId1017" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/33106/indc0731_2005.pdf" TargetMode="External"/><Relationship Id="rId1018" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/33108/indc0732_2005.pdf" TargetMode="External"/><Relationship Id="rId1019" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/33109/indc0733_2005.pdf" TargetMode="External"/><Relationship Id="rId1020" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/33111/indc0734_2005.pdf" TargetMode="External"/><Relationship Id="rId1021" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/33112/indc0735_2005.pdf" TargetMode="External"/><Relationship Id="rId1022" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/33113/indc0736_2005.pdf" TargetMode="External"/><Relationship Id="rId1023" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/33114/indc0737_2005.pdf" TargetMode="External"/><Relationship Id="rId1024" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/33115/indc0738_2005.pdf" TargetMode="External"/><Relationship Id="rId1025" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/33116/indc0739_2005.pdf" TargetMode="External"/><Relationship Id="rId1026" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/33117/indc0740_2005.pdf" TargetMode="External"/><Relationship Id="rId1027" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/33118/indc0741_2005.pdf" TargetMode="External"/><Relationship Id="rId1028" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/33119/indc0742_2005.pdf" TargetMode="External"/><Relationship Id="rId1029" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/33120/indc0743_2005.pdf" TargetMode="External"/><Relationship Id="rId1030" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/33121/indc0744_2005.pdf" TargetMode="External"/><Relationship Id="rId1031" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/33122/indc0745_2005.pdf" TargetMode="External"/><Relationship Id="rId1032" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/33123/indc0746_2005.pdf" TargetMode="External"/><Relationship Id="rId1033" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/33124/indc0747_2005.pdf" TargetMode="External"/><Relationship Id="rId1034" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/33125/indc0748_2005.pdf" TargetMode="External"/><Relationship Id="rId1035" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/33219/indc0749_2005.pdf" TargetMode="External"/><Relationship Id="rId1036" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/33236/indc0750_2005.pdf" TargetMode="External"/><Relationship Id="rId1037" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/33237/indc0751_2005.pdf" TargetMode="External"/><Relationship Id="rId1038" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/33238/indc0752_2005.pdf" TargetMode="External"/><Relationship Id="rId1039" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/33239/indc0753_2005.pdf" TargetMode="External"/><Relationship Id="rId1040" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/33240/indc0754_2005.pdf" TargetMode="External"/><Relationship Id="rId1041" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/33241/indc0755_2005.pdf" TargetMode="External"/><Relationship Id="rId1042" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/33243/indc0756_2005.pdf" TargetMode="External"/><Relationship Id="rId1043" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/33244/indc0757_2005.pdf" TargetMode="External"/><Relationship Id="rId1044" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/33248/indc0758_2005.pdf" TargetMode="External"/><Relationship Id="rId1045" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/33250/indc0759_2005.pdf" TargetMode="External"/><Relationship Id="rId1046" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/33251/indc0760_2005.pdf" TargetMode="External"/><Relationship Id="rId1047" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/33254/indc0761_2005.pdf" TargetMode="External"/><Relationship Id="rId1048" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/33256/indc0762_2005.pdf" TargetMode="External"/><Relationship Id="rId1049" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/33257/indc0763_2005.pdf" TargetMode="External"/><Relationship Id="rId1050" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/33258/indc0764_2005.pdf" TargetMode="External"/><Relationship Id="rId1051" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/33277/indc0765_2005.pdf" TargetMode="External"/><Relationship Id="rId1052" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/33279/indc0766_2005.pdf" TargetMode="External"/><Relationship Id="rId1053" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/33281/indc0767_2005.pdf" TargetMode="External"/><Relationship Id="rId1054" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/33282/indc0768_2005.pdf" TargetMode="External"/><Relationship Id="rId1055" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/33283/indc0769_2005.pdf" TargetMode="External"/><Relationship Id="rId1056" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/33284/indc0770_2005.pdf" TargetMode="External"/><Relationship Id="rId1057" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/33285/indc0771_2005.pdf" TargetMode="External"/><Relationship Id="rId1058" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/33287/indc0772_2005.pdf" TargetMode="External"/><Relationship Id="rId1059" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/33288/indc0773_2005.pdf" TargetMode="External"/><Relationship Id="rId1060" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/33289/indc0774_2005.pdf" TargetMode="External"/><Relationship Id="rId1061" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/33290/indc0775_2005.pdf" TargetMode="External"/><Relationship Id="rId1062" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/33292/indc0776_2005.pdf" TargetMode="External"/><Relationship Id="rId1063" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/33293/indc0777_2005.pdf" TargetMode="External"/><Relationship Id="rId1064" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/33294/indc0778_2005.pdf" TargetMode="External"/><Relationship Id="rId1065" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/33297/indc0779_2005.pdf" TargetMode="External"/><Relationship Id="rId1066" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/33298/indc0780_2005.pdf" TargetMode="External"/><Relationship Id="rId1067" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/33301/indc0781_2005.pdf" TargetMode="External"/><Relationship Id="rId1068" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/33302/indc0782_2005.pdf" TargetMode="External"/><Relationship Id="rId1069" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/33303/indc0783_2005.pdf" TargetMode="External"/><Relationship Id="rId1070" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/33304/indc0784_2005.pdf" TargetMode="External"/><Relationship Id="rId1071" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/27349/moca0001_2005.pdf" TargetMode="External"/><Relationship Id="rId1072" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/27359/moca0002_2005.pdf" TargetMode="External"/><Relationship Id="rId1073" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/27360/moca0003_2005.pdf" TargetMode="External"/><Relationship Id="rId1074" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/27361/moca0004_2005.pdf" TargetMode="External"/><Relationship Id="rId1075" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/27362/moca0005_2005.pdf" TargetMode="External"/><Relationship Id="rId1076" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/27363/moca0006_2005.pdf" TargetMode="External"/><Relationship Id="rId1077" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/27364/moca0007_2005.pdf" TargetMode="External"/><Relationship Id="rId1078" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/27366/moca0008_2005.pdf" TargetMode="External"/><Relationship Id="rId1079" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/27367/moca0009_2005.pdf" TargetMode="External"/><Relationship Id="rId1080" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/27368/moca0010_2005.pdf" TargetMode="External"/><Relationship Id="rId1081" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/27369/moca0011_2005.pdf" TargetMode="External"/><Relationship Id="rId1082" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/27370/moca0012_2005.pdf" TargetMode="External"/><Relationship Id="rId1083" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/27372/moca0013_2005.pdf" TargetMode="External"/><Relationship Id="rId1084" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/27374/moca0014_2005.pdf" TargetMode="External"/><Relationship Id="rId1085" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/27377/moca0015_2005.pdf" TargetMode="External"/><Relationship Id="rId1086" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/27379/moca0016_2005.pdf" TargetMode="External"/><Relationship Id="rId1087" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/27380/moca0017_2005.pdf" TargetMode="External"/><Relationship Id="rId1088" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/27383/moca0018_2005.pdf" TargetMode="External"/><Relationship Id="rId1089" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/27384/moca0019_2005.pdf" TargetMode="External"/><Relationship Id="rId1090" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/27387/moca0020_2005.pdf" TargetMode="External"/><Relationship Id="rId1091" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/27389/moca0021_2005.pdf" TargetMode="External"/><Relationship Id="rId1092" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/27392/moca0022_2005.pdf" TargetMode="External"/><Relationship Id="rId1093" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/27394/moca0023_2005.pdf" TargetMode="External"/><Relationship Id="rId1094" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/27396/moca0024_2005.pdf" TargetMode="External"/><Relationship Id="rId1095" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/27573/moca0025_2005.pdf" TargetMode="External"/><Relationship Id="rId1096" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/27574/moca0026_2005.pdf" TargetMode="External"/><Relationship Id="rId1097" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/27576/moca0027_2005.pdf" TargetMode="External"/><Relationship Id="rId1098" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/27577/moca0028_2005.pdf" TargetMode="External"/><Relationship Id="rId1099" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/27578/moca0029_2005.pdf" TargetMode="External"/><Relationship Id="rId1100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/27579/moca0030_2005.pdf" TargetMode="External"/><Relationship Id="rId1101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/27580/moca0031_2005.pdf" TargetMode="External"/><Relationship Id="rId1102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/27581/moca0032_2005.pdf" TargetMode="External"/><Relationship Id="rId1103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/27583/moca0033_2005.pdf" TargetMode="External"/><Relationship Id="rId1104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId1105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/27586/moca0035_2005.pdf" TargetMode="External"/><Relationship Id="rId1106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/27587/moca0036_2005.pdf" TargetMode="External"/><Relationship Id="rId1107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/27588/moca0037_2005.pdf" TargetMode="External"/><Relationship Id="rId1108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/27589/moca0038_2005.pdf" TargetMode="External"/><Relationship Id="rId1109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/27590/moca0039_2005.pdf" TargetMode="External"/><Relationship Id="rId1110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/27591/moca0040_2005.pdf" TargetMode="External"/><Relationship Id="rId1111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/27592/moca0041_2005.pdf" TargetMode="External"/><Relationship Id="rId1112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/27593/moca0042_2005.pdf" TargetMode="External"/><Relationship Id="rId1113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/2367/pleo0072_2005_rplo0001_2005.pdf" TargetMode="External"/><Relationship Id="rId1114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/2005/2373/pleo0073_2005_rplo0002_2005.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H1115"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="6" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="189.28515625" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="102" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="101.140625" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>