--- v0 (2026-02-04)
+++ v1 (2026-05-15)
@@ -54,2130 +54,2130 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>3586</t>
   </si>
   <si>
     <t>1993</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>MVPL</t>
   </si>
   <si>
     <t>Mensagem de Veto a Projeto de Lei</t>
   </si>
   <si>
     <t>Rubens Furlan</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1993/3586/pleo0008_1993_msvt0001_1993.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1993/3586/pleo0008_1993_msvt0001_1993.pdf</t>
   </si>
   <si>
     <t>Mensagem de Veto ao Autógrafo de Lei n. 5/1993, referente ao Projeto de Lei n. 8/1993, que dispõe sobre: "Revogação da Lei nº 636, cria obrigação e dá outras providências".</t>
   </si>
   <si>
     <t>3549</t>
   </si>
   <si>
     <t>PLEO</t>
   </si>
   <si>
     <t>Projeto de Lei</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1993/3549/pleo0001_1993.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1993/3549/pleo0001_1993.pdf</t>
   </si>
   <si>
     <t>Revoga as Leis nº 819, de 13 de abril de 1992. 827, de 17 de junho de 1992, e 829, de 22 de julho de 1992.</t>
   </si>
   <si>
     <t>3551</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1993/3551/pleo0002_1993.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1993/3551/pleo0002_1993.pdf</t>
   </si>
   <si>
     <t>Desafetação e posterior permuta de imóveis.</t>
   </si>
   <si>
     <t>3554</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1993/3554/pleo0003_1993.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1993/3554/pleo0003_1993.pdf</t>
   </si>
   <si>
     <t>Oficialização de denominação de próprios públicos municipais.</t>
   </si>
   <si>
     <t>3562</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1993/3562/pleo0004_1993.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1993/3562/pleo0004_1993.pdf</t>
   </si>
   <si>
     <t>Autoriza a execução pela Prefeitura dos serviços referidos na Lei nº 434, de 6 de abril de 1983 e dá outras providências.</t>
   </si>
   <si>
     <t>3568</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1993/3568/pleo0005_1993.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1993/3568/pleo0005_1993.pdf</t>
   </si>
   <si>
     <t>Autoriza a retirada pela Prefeitura dos materiais referidos na Lei nº 387, de 18 de novembro de 1980.</t>
   </si>
   <si>
     <t>3577</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1993/3577/pleo0006_1993.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1993/3577/pleo0006_1993.pdf</t>
   </si>
   <si>
     <t>Dá nova redação ao Artigo 2º, da Lei nº 508, de 5 de dezembro de 1984.</t>
   </si>
   <si>
     <t>3581</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
     <t>Arnaldo Rodrigues Bittencourt</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1993/3581/pleo0007_1993.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1993/3581/pleo0007_1993.pdf</t>
   </si>
   <si>
     <t>A obrigatoriedade das viaturas (peruas Kombi, caminhões, ônibus e outras) contratadas para prestarem serviço para a Prefeitura de Barueri e suas Autarquias, para serem identificadas, ostentarem nas portas laterais a inscrição para quem estão prestando serviços.</t>
   </si>
   <si>
     <t>3582</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
     <t>Comissão Executiva - CEXE</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1993/3582/pleo0008_1993.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1993/3582/pleo0008_1993.pdf</t>
   </si>
   <si>
     <t>Revogação da Lei nº 636, cria obrigação e dá outras providências.</t>
   </si>
   <si>
     <t>3588</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
     <t>João Amancio da Conceição</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1993/3588/pleo0009_1993.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1993/3588/pleo0009_1993.pdf</t>
   </si>
   <si>
     <t>Acresce dispositivos na Lei 434, de 6 de abril de 1983.</t>
   </si>
   <si>
     <t>3589</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
     <t>Clarindo Aparecido da Silva</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1993/3589/pleo0010_1993.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1993/3589/pleo0010_1993.pdf</t>
   </si>
   <si>
     <t>Altera a redação do Artigo 8º da Lei nº 434, 6 de abril de 1983 e dá outras providências.</t>
   </si>
   <si>
     <t>3592</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
     <t>Cleuso de Oliveira</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1993/3592/pleo0011_1993.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1993/3592/pleo0011_1993.pdf</t>
   </si>
   <si>
     <t>A alteração da denominação da via pública que especifica.</t>
   </si>
   <si>
     <t>3594</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1993/3594/pleo0012_1993.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1993/3594/pleo0012_1993.pdf</t>
   </si>
   <si>
     <t>Autoriza a celebração de convênio com o Estado de São Paulo, referente ao Programa de Municipalização do Ensino oficial do Estado de São Paulo.</t>
   </si>
   <si>
     <t>3596</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1993/3596/pleo0013_1993.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1993/3596/pleo0013_1993.pdf</t>
   </si>
   <si>
     <t>Acresce parágrafo único ao artigo 1º da Lei nº 839 de 3 de março de 1993.</t>
   </si>
   <si>
     <t>3597</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1993/3597/pleo0014_1993.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1993/3597/pleo0014_1993.pdf</t>
   </si>
   <si>
     <t>A concessão de licença de funcionamento de novas farmácias e drogarias do Município.</t>
   </si>
   <si>
     <t>3600</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1993/3600/pleo0015_1993.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1993/3600/pleo0015_1993.pdf</t>
   </si>
   <si>
     <t>Autoriza o Executivo Municipal receber os encargos administrativos de trechos da SP- 312 e SP 29/312.</t>
   </si>
   <si>
     <t>3616</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1993/3616/pleo0016_1993.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1993/3616/pleo0016_1993.pdf</t>
   </si>
   <si>
     <t>3619</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1993/3619/pleo0017_1993.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1993/3619/pleo0017_1993.pdf</t>
   </si>
   <si>
     <t>A concessão de licença de funcionamento de novos Bares, Lanchonetes e Restaurantes do Município.</t>
   </si>
   <si>
     <t>3620</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1993/3620/pleo0018_1993.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1993/3620/pleo0018_1993.pdf</t>
   </si>
   <si>
     <t>Autoriza o Executivo Municipal a realizar despesas com a aquisição do equipamento que especifica e dá outras providências.</t>
   </si>
   <si>
     <t>3626</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1993/3626/pleo0019_1993.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1993/3626/pleo0019_1993.pdf</t>
   </si>
   <si>
     <t>Altera alíquotas de ISSQN incidente sobre os serviços que especifica e dá outras providências.</t>
   </si>
   <si>
     <t>2291</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
     <t>Clarindo Aparecido da Silva, Noé de Souza Borges</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1993/2291/pleo0020_1993.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1993/2291/pleo0020_1993.pdf</t>
   </si>
   <si>
     <t>Dá nova redação ao Artigo 1º e Parágrafo Único da Lei nº 442, de 22 de agosto de 1983.</t>
   </si>
   <si>
     <t>3628</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1993/3628/pleo0021_1993.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1993/3628/pleo0021_1993.pdf</t>
   </si>
   <si>
     <t>A abertura de crédito adicional especial, no vigente orçamento, para o fim e no montante que especifica.</t>
   </si>
   <si>
     <t>3658</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1993/3658/pleo0022_1993.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1993/3658/pleo0022_1993.pdf</t>
   </si>
   <si>
     <t>As diretrizes orçamentárias para o exercício de 1994 e dá outras providências.</t>
   </si>
   <si>
     <t>3659</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1993/3659/pleo0023_1993.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1993/3659/pleo0023_1993.pdf</t>
   </si>
   <si>
     <t>A celebração de convênio com o DER - Departamento de Estradas de Rodagem para o fim que especifica.</t>
   </si>
   <si>
     <t>3660</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
     <t>Noé de Souza Borges</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1993/3660/pleo0024_1993.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1993/3660/pleo0024_1993.pdf</t>
   </si>
   <si>
     <t>Revoga as Leis nº 847, de 6 de abril de 1993 e nº 852, de 28 de abril de 1993.</t>
   </si>
   <si>
     <t>3661</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1993/3661/pleo0025_1993.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1993/3661/pleo0025_1993.pdf</t>
   </si>
   <si>
     <t>Autoriza o SIEC a absorver em seus quadros os servidores do extinto convênio Promdepar e dá outras providências.</t>
   </si>
   <si>
     <t>2525</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1993/2525/pleo0023_1993.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1993/2525/pleo0023_1993.pdf</t>
   </si>
   <si>
     <t>Institui o PROHAB - Programa de Habitações de interesse social de Barueri.</t>
   </si>
   <si>
     <t>3663</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1993/3663/pleo0027_1993.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1993/3663/pleo0027_1993.pdf</t>
   </si>
   <si>
     <t>Autoriza o Executivo Municipal a firmar Convênio com o Estado de São Paulo, pela Secretária da Criança, Família e Bem-Estar-social, para o fim que especifica.</t>
   </si>
   <si>
     <t>3666</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1993/3666/pleo0028_1993.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1993/3666/pleo0028_1993.pdf</t>
   </si>
   <si>
     <t>Sobre a Celebração do Convênio do Estado de São Paulo, pela Secretaria da segurança pública, para execução de serviços de Bombeiros no Município e dá outras providências.</t>
   </si>
   <si>
     <t>3670</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1993/3670/pleo0029_1993.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1993/3670/pleo0029_1993.pdf</t>
   </si>
   <si>
     <t>Sobre Celebração do Convênio do Estado de São Paulo, por intermédio da Secretaria de Educação, para o fim que especifica.</t>
   </si>
   <si>
     <t>3673</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1993/3673/pleo0030_1993.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1993/3673/pleo0030_1993.pdf</t>
   </si>
   <si>
     <t>A criação e a alteração de cargos no quadro do pessoal da Câmara Municipal de Barueri.</t>
   </si>
   <si>
     <t>3676</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1993/3676/pleo0031_1993.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1993/3676/pleo0031_1993.pdf</t>
   </si>
   <si>
     <t>Alteração da denominação de trecho da Avenida Lourenço Záccaro.</t>
   </si>
   <si>
     <t>3678</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1993/3678/pleo0032_1993.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1993/3678/pleo0032_1993.pdf</t>
   </si>
   <si>
     <t>A Celebração de Convênio com o Departamento de Estrada de Rodagem - DER para o fim que especifica.</t>
   </si>
   <si>
     <t>3690</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
     <t>CJR - Comissão de Justiça e Redação</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1993/3690/pleo0033_1993.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1993/3690/pleo0033_1993.pdf</t>
   </si>
   <si>
     <t>Dá nova redação ao Artigo 1º da Lei nº 858, de 26 de maio de 1993.</t>
   </si>
   <si>
     <t>3691</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
     <t>Jânio</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1993/3691/pleo0034_1993.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1993/3691/pleo0034_1993.pdf</t>
   </si>
   <si>
     <t>Alteração de denominação de via pública.</t>
   </si>
   <si>
     <t>3693</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1993/3693/pleo0035_1993.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1993/3693/pleo0035_1993.pdf</t>
   </si>
   <si>
     <t>3696</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1993/3696/pleo0036_1993.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1993/3696/pleo0036_1993.pdf</t>
   </si>
   <si>
     <t>Denominação oficial de praça pública.</t>
   </si>
   <si>
     <t>1843</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1993/1843/plei0037_1993.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1993/1843/plei0037_1993.pdf</t>
   </si>
   <si>
     <t>Institui estacionamento especial para veículos de passageiros em vias públicas.</t>
   </si>
   <si>
     <t>3719</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1993/3719/pleo0038_1993.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1993/3719/pleo0038_1993.pdf</t>
   </si>
   <si>
     <t>A celebração de Termo de Acordo com a Sabesp para o fim que especifica.</t>
   </si>
   <si>
     <t>3720</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1993/3720/pleo0039_1993.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1993/3720/pleo0039_1993.pdf</t>
   </si>
   <si>
     <t>Acréscimo no crédito adicional especial de que trata a Lei nº 859, de 03 de junho de 1993.</t>
   </si>
   <si>
     <t>3721</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1993/3721/pleo0040_1993.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1993/3721/pleo0040_1993.pdf</t>
   </si>
   <si>
     <t>Autoriza o Executivo Municipal a assumir os encargos financeiros referentes à complementação da obras que especifica.</t>
   </si>
   <si>
     <t>3722</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1993/3722/pleo0041_1993.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1993/3722/pleo0041_1993.pdf</t>
   </si>
   <si>
     <t>Doação de veículos da Câmara Municipal de Barueri e dá outras providências.</t>
   </si>
   <si>
     <t>3724</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1993/3724/pleo0042_1993.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1993/3724/pleo0042_1993.pdf</t>
   </si>
   <si>
     <t>Estima a Receita e fixa a Despesa do Município de Barueri, para o exercício de 1994.</t>
   </si>
   <si>
     <t>3725</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1993/3725/pleo0043_1993.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1993/3725/pleo0043_1993.pdf</t>
   </si>
   <si>
     <t>O Plano Plurianual do Município de Barueri, para o período de 1994 a 1997.</t>
   </si>
   <si>
     <t>3727</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1993/3727/pleo0044_1993.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1993/3727/pleo0044_1993.pdf</t>
   </si>
   <si>
     <t>Altera composição do Conselho Municipal dos Direitos da criança e do Adolescente.</t>
   </si>
   <si>
     <t>3728</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1993/3728/pleo0045_1993.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1993/3728/pleo0045_1993.pdf</t>
   </si>
   <si>
     <t>Autoriza o Executivo Municipal a receber, mediante repasse efetuado pelo Governo do Estado de São Paulo, recursos financeiros a fundo perdido.</t>
   </si>
   <si>
     <t>3729</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1993/3729/pleo0046_1993.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1993/3729/pleo0046_1993.pdf</t>
   </si>
   <si>
     <t>Acréscimos nos créditos adicionais que especifica.</t>
   </si>
   <si>
     <t>3738</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1993/3738/pleo0047_1993.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1993/3738/pleo0047_1993.pdf</t>
   </si>
   <si>
     <t>Prorroga por mais de 1 (um) ano o prazo de isenção de que trata a Lei nº 694, de 14 de novembro de 1989.</t>
   </si>
   <si>
     <t>3748</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1993/3748/pleo0048_1993.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1993/3748/pleo0048_1993.pdf</t>
   </si>
   <si>
     <t>Denominação oficial de vias públicas do Loteamento Jardim Gabriela.</t>
   </si>
   <si>
     <t>3756</t>
   </si>
   <si>
     <t>49</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1993/3756/pleo0049_1993.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1993/3756/pleo0049_1993.pdf</t>
   </si>
   <si>
     <t>Desafetação e cessão em comodato da área de terreno que especifica.</t>
   </si>
   <si>
     <t>3772</t>
   </si>
   <si>
     <t>50</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1993/3772/pleo0050_1993.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1993/3772/pleo0050_1993.pdf</t>
   </si>
   <si>
     <t>A doação de móveis.</t>
   </si>
   <si>
     <t>3776</t>
   </si>
   <si>
     <t>51</t>
   </si>
   <si>
     <t>Nilton Humberto Melão</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1993/3776/pleo0051_1993.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1993/3776/pleo0051_1993.pdf</t>
   </si>
   <si>
     <t>A obrigatoriedade da impressão nos carnês de lançamento do IPTU, da numeração oficial e CEP de cada rua.</t>
   </si>
   <si>
     <t>3778</t>
   </si>
   <si>
     <t>52</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1993/3778/pleo0052_1993.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1993/3778/pleo0052_1993.pdf</t>
   </si>
   <si>
     <t>Sepulturas objeto de concessões perpétuas, em estado de abandono.</t>
   </si>
   <si>
     <t>3781</t>
   </si>
   <si>
     <t>PLCP</t>
   </si>
   <si>
     <t>Projeto de Lei Complementar</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1993/3781/plcp0001_1993.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1993/3781/plcp0001_1993.pdf</t>
   </si>
   <si>
     <t>Altera disposições do código de Edificações do Município de Barueri Lei Complementar nº 4, de 12 de dezembro de 1991.</t>
   </si>
   <si>
     <t>3801</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1993/3801/plcp0002_1993.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1993/3801/plcp0002_1993.pdf</t>
   </si>
   <si>
     <t>Altera disposições do código de Edificações do Município de Barueri - Lei Complementar nº 4, de 12 de dezembro de 1991.</t>
   </si>
   <si>
     <t>3808</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1993/3808/plcp0003_1993.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1993/3808/plcp0003_1993.pdf</t>
   </si>
   <si>
     <t>A Criação e alteração de cargos no quadro de pessoal da Câmara Municipal de Barueri.</t>
   </si>
   <si>
     <t>3816</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1993/3816/plcp0004_1993.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1993/3816/plcp0004_1993.pdf</t>
   </si>
   <si>
     <t>A Criação de cargo no quadro de Pessoal da Câmara Municipal de Barueri.</t>
   </si>
   <si>
     <t>3818</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1993/3818/plcp0005_1993.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1993/3818/plcp0005_1993.pdf</t>
   </si>
   <si>
     <t>Altera disposições da Lei nº 485, de 17 de outubro de 1984.</t>
   </si>
   <si>
     <t>3865</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1993/3865/plcp0006_1993.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1993/3865/plcp0006_1993.pdf</t>
   </si>
   <si>
     <t>Aumento do número de cargos e funções dos quadros no SAMEB,SEMEI E SIEC.</t>
   </si>
   <si>
     <t>3866</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1993/3866/plcp0007_1993.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1993/3866/plcp0007_1993.pdf</t>
   </si>
   <si>
     <t>Institui a Taxa de Combate e Extinção de Incêndio.</t>
   </si>
   <si>
     <t>3877</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1993/3877/plcp0008_1993.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1993/3877/plcp0008_1993.pdf</t>
   </si>
   <si>
     <t>A Majoração de Tributos e dá outras providências.</t>
   </si>
   <si>
     <t>3886</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1993/3886/plcp0009_1993.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1993/3886/plcp0009_1993.pdf</t>
   </si>
   <si>
     <t>Altera alíquota do ISSQN e dá outras providências.</t>
   </si>
   <si>
     <t>3894</t>
   </si>
   <si>
     <t>PDLE</t>
   </si>
   <si>
     <t>Projeto de Decreto Legislativo</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1993/3894/pdle0001_1993.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1993/3894/pdle0001_1993.pdf</t>
   </si>
   <si>
     <t>A Concessão de Título de Cidadão Benemérito do Município de Barueri, ao Dr. Michel Temer.</t>
   </si>
   <si>
     <t>3905</t>
   </si>
   <si>
     <t>Tarzan</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1993/3905/pdle0002_1993.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1993/3905/pdle0002_1993.pdf</t>
   </si>
   <si>
     <t>A Concessão de Titulo de Cidadão Benemérito do Município de Barueri ao Gen. Div. Mil. Bussy Clésio Nogueira.</t>
   </si>
   <si>
     <t>3914</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1993/3914/pdle0003_1993.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1993/3914/pdle0003_1993.pdf</t>
   </si>
   <si>
     <t>A concessão de Titulo de cidadão Benemérito do Município de Barueri, ao Gen. Div. Mil. Bussy Clésio Nogueira.</t>
   </si>
   <si>
     <t>3921</t>
   </si>
   <si>
     <t>PRSL</t>
   </si>
   <si>
     <t>Projeto de Resolução</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1993/3921/prsl0001_1993.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1993/3921/prsl0001_1993.pdf</t>
   </si>
   <si>
     <t>Dá nova redação ao Artigo 104, da Resolução nº 09/78 (Regimento Interno).</t>
   </si>
   <si>
     <t>3923</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1993/3923/prsl0002_1993.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1993/3923/prsl0002_1993.pdf</t>
   </si>
   <si>
     <t>A alteração da Resolução nº 09, de 21 de dezembro de 1978 (Regimento Interno).</t>
   </si>
   <si>
     <t>3926</t>
   </si>
   <si>
     <t>Joliete Alves dos Santos</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1993/3926/prsl0003_1993.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1993/3926/prsl0003_1993.pdf</t>
   </si>
   <si>
     <t>A Criação de Comissão Especial de Inquérito.</t>
   </si>
   <si>
     <t>3927</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1993/3927/prsl0004_1993.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1993/3927/prsl0004_1993.pdf</t>
   </si>
   <si>
     <t>Alteração da Resolução nº 9, de 21/12/78.</t>
   </si>
   <si>
     <t>3572</t>
   </si>
   <si>
     <t>SPLO</t>
   </si>
   <si>
     <t>Substitutivo a Projeto de Lei</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1993/3572/pleo0005_1993_splo0001_1993.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1993/3572/pleo0005_1993_splo0001_1993.pdf</t>
   </si>
   <si>
     <t>Substitutivo ao Projeto de Lei nº 5/1993, que "autoriza a retirada pela Prefeitura dos materiais referidos na Lei nº 387, de 18 de novembro de 1980".</t>
   </si>
   <si>
     <t>3591</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1993/3591/pleo0010_1993_splo0007_1993.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1993/3591/pleo0010_1993_splo0007_1993.pdf</t>
   </si>
   <si>
     <t>Substitutivo ao Projeto de Lei nº 7/1993, que dispõe sobre "A obrigatoriedade de serem devidamente identificadas os veículos que prestam serviço de qualquer Municipalidade".</t>
   </si>
   <si>
     <t>3802</t>
   </si>
   <si>
     <t>SPLC</t>
   </si>
   <si>
     <t>Substitutivo a Projeto de Lei Complementar</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1993/3802/plcp0002_1993_splo0001_1993.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1993/3802/plcp0002_1993_splo0001_1993.pdf</t>
   </si>
   <si>
     <t>Substitutivo ao Projeto de Lei Complementar n°. 2/1993, que dispõe sobre: "Altera disposições do código de Edificações do Município de Barueri - Lei Complementar nº 4, de 12 de dezembro de 1991".</t>
   </si>
   <si>
     <t>3817</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1993/3817/plcp0004_1993_splc0002_1993.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1993/3817/plcp0004_1993_splc0002_1993.pdf</t>
   </si>
   <si>
     <t>Substitutivo ao Projeto de Lei Complementar n°. 4/1993, que dispõe sobre: "A Criação de cargo no quadro de Pessoal da Câmara Municipal de Barueri.".</t>
   </si>
   <si>
     <t>3565</t>
   </si>
   <si>
     <t>EPLO</t>
   </si>
   <si>
     <t>Emenda a Projeto de Lei</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1993/3565/pleo0004_1993_eplo0001_1993.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1993/3565/pleo0004_1993_eplo0001_1993.pdf</t>
   </si>
   <si>
     <t>Emenda Aditiva ao Projeto de Lei n. 4/1993 que "Autoriza a execução pela Prefeitura dos serviços referidos na Lei nº 434, de 6 de abril de 1983 e dá outras providências".</t>
   </si>
   <si>
     <t>3566</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1993/3566/pleo0004_1993_eplo0002_1993.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1993/3566/pleo0004_1993_eplo0002_1993.pdf</t>
   </si>
   <si>
     <t>Emenda Modificativa ao Projeto de Lei n. 4/1993 que "Autoriza a execução pela Prefeitura dos serviços referidos na Lei nº 434, de 6 de abril de 1983 e dá outras providências".</t>
   </si>
   <si>
     <t>3966</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1993/3966/pleo0011_1993_eplo0003_1993.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1993/3966/pleo0011_1993_eplo0003_1993.pdf</t>
   </si>
   <si>
     <t>Emenda Modificativa ao Projeto de Lei nº 11/1993, que dispõe sobre: "A alteração da denominação da via pública que especifica".</t>
   </si>
   <si>
     <t>3603</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1993/3603/pleo0015_1993_eplo0003_1993.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1993/3603/pleo0015_1993_eplo0003_1993.pdf</t>
   </si>
   <si>
     <t>Modificativa ao Projeto de Lei n. 15/1993, que dispõe sobre: "Autoriza o Executivo Municipal receber os encargos administrativos de trechos da SP- 312 e SP 29/312."</t>
   </si>
   <si>
     <t>3627</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1993/3627/pleo0019_1993_eplo0004_1993.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1993/3627/pleo0019_1993_eplo0004_1993.pdf</t>
   </si>
   <si>
     <t>Emenda Aditiva ao Projeto de Lei n. 19/1993, que dispõe sobre: "Altera alíquotas de ISSQN incidente sobre os serviços que especifica e dá outras providências".</t>
   </si>
   <si>
     <t>7158</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1993/7158/pleo0020_1993_eplo0006_1993.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1993/7158/pleo0020_1993_eplo0006_1993.pdf</t>
   </si>
   <si>
     <t>Emenda Modificativa e Aditiva ao Projeto de Lei nº 20/1993, que dispõe sobre: ''Dá nova redação ao Artigo 1º e Parágrafo Único da Lei nº 442, de 22 de agosto de 1983''.</t>
   </si>
   <si>
     <t>7160</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1993/7160/pleo0026_1993_eplo0007_1993.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1993/7160/pleo0026_1993_eplo0007_1993.pdf</t>
   </si>
   <si>
     <t>Emenda Supressiva e Corretiva ao Projeto de Lei n°. 26/1993, que dispõe sobre: "Institui o PROHAB - Programa de Habitações de interesse social de Barueri''.</t>
   </si>
   <si>
     <t>3791</t>
   </si>
   <si>
     <t>EPLC</t>
   </si>
   <si>
     <t>Emenda a Projeto de Lei Complementar</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1993/3791/plcp0001_1993_eplc0001_1993.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1993/3791/plcp0001_1993_eplc0001_1993.pdf</t>
   </si>
   <si>
     <t>Emenda Substitutiva ao Projeto de Lei Complementar n. 1/1993, que dispõe sobre ''Altera disposições do código de Edificações do Município de Barueri Lei Complementar nº 4, de 12 de dezembro de 1991".</t>
   </si>
   <si>
     <t>3832</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1993/3832/plcp0005_1993_eplc0002_1993.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1993/3832/plcp0005_1993_eplc0002_1993.pdf</t>
   </si>
   <si>
     <t>Emenda Substitutiva ao Projeto de Lei Complementar n. 5/1993, que dispõe sobre: "Altera disposições da Lei nº 485, de 17 de outubro de 1984".</t>
   </si>
   <si>
     <t>3833</t>
   </si>
   <si>
     <t>Cleuso de Oliveira, Jânio, João Ézio de Souza Lima, José de Melo, Jurinha, Maria Evangelista, Naná, Nilton Humberto Melão, Tarzan, Valdemir Holanda da Silva, Vitor Firmino dos Santos, Zé Baiano, Zé Maria</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1993/3833/plcp0005_1993_eplc0003_1993.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1993/3833/plcp0005_1993_eplc0003_1993.pdf</t>
   </si>
   <si>
     <t>Emenda Modificativa ao Projeto de Lei Complementar n. 5/1993, que dispõe sobre: "Altera disposições da Lei nº 485, de 17 de outubro de 1984".</t>
   </si>
   <si>
     <t>3834</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1993/3834/plcp0005_1993_eplc0004_1993.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1993/3834/plcp0005_1993_eplc0004_1993.pdf</t>
   </si>
   <si>
     <t>3835</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1993/3835/plcp0005_1993_eplc0005_1993.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1993/3835/plcp0005_1993_eplc0005_1993.pdf</t>
   </si>
   <si>
     <t>Emenda Aditiva ao Projeto de Lei Complementar n. 5/1993, que dispõe sobre: "Altera disposições da Lei nº 485, de 17 de outubro de 1984".</t>
   </si>
   <si>
     <t>3868</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1993/3868/plcp0007_1993_eplc0006_1993.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1993/3868/plcp0007_1993_eplc0006_1993.pdf</t>
   </si>
   <si>
     <t>Emenda Supressiva ao Projeto de Lei Complementar n. 7/1993, que dispõe sobre: "Institui a Taxa de Combate e Extinção de Incêndio".</t>
   </si>
   <si>
     <t>3881</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1993/3881/plcp0008_1993_eplc0007_1993.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1993/3881/plcp0008_1993_eplc0007_1993.pdf</t>
   </si>
   <si>
     <t>Emenda Aditiva ao Projeto de Lei Complementar n. 8/1993, que dispõe sobre: "A Majoração de Tributos e dá outras providências".</t>
   </si>
   <si>
     <t>3882</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1993/3882/plcp0008_1993_eplc0008_1993.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1993/3882/plcp0008_1993_eplc0008_1993.pdf</t>
   </si>
   <si>
     <t>40778</t>
   </si>
   <si>
     <t>INDC</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
     <t>Vitor Firmino dos Santos</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1993/40778/indc0001_1993.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1993/40778/indc0001_1993.pdf</t>
   </si>
   <si>
     <t>Indico ao Exmo. Sr. Prefeito Municipal de Barueri, DD. Rubens Furlan, se digne sua Excelência interceder junto a Assessoria competente, no sentido deste órgão beneficiar com asfalto às duas únicas Ruas do Jardim San Diego, neste município.</t>
   </si>
   <si>
     <t>40812</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1993/40812/indc0002_1993.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1993/40812/indc0002_1993.pdf</t>
   </si>
   <si>
     <t>Indico ao Exmo. Sr. Prefeito Municipal de Barueri, DD. Rubens Furlan, se digne sua excelência interceder junto à assessoria competente, no sentido deste órgão construir uma viela dotada de escadarias e iluminação pública, entre as Ruas Jequitibá, altura dos números 13 e 27 e Estrada dos Pinheiros altura do número 894, no bairro Parque Viana, neste município.</t>
   </si>
   <si>
     <t>40817</t>
   </si>
   <si>
     <t>Naná</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1993/40817/indc0003_1993.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1993/40817/indc0003_1993.pdf</t>
   </si>
   <si>
     <t>Indico ao Exmo. Sr. Prefeito Municipal de Barueri, DD. Rubens Furlan, se digne Sua Excelência interceder junto à Assessoria competente, no sentido deste órgão construir uma Viela com escadarias e iluminação, entre as Ruas Sargento José Siqueira próximo ao n. 138 e Rua Golfinho próximo ao n. 97, no bairro Jardim Paulista, neste Município.</t>
   </si>
   <si>
     <t>40820</t>
   </si>
   <si>
     <t>Zé Maria</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1993/40820/indc0004_1993.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1993/40820/indc0004_1993.pdf</t>
   </si>
   <si>
     <t>Indico ao Sr. Chefe do Executivo, se digne S.Exa. estudar a possibilidade de fazer um levantamento junto ao Órgão competente desta municipalidade, afim de sanar enchentes que vem ocorrendo constantemente nas imediações da Avenida Salete, Rua Honduras e Rua Dr. Adonai, próximo a firma CAL BARUERI, no bairro Engenho Novo.</t>
   </si>
   <si>
     <t>40822</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1993/40822/indc0005_1993.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1993/40822/indc0005_1993.pdf</t>
   </si>
   <si>
     <t>Indico ao Sr. Chefe do Executivo, se digne S.Exa. estudar a possibilidade da pavimentação asfáltica, da Rua México, localizada no bairro Engenho Novo.</t>
   </si>
   <si>
     <t>40844</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1993/40844/indc0006_1993.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1993/40844/indc0006_1993.pdf</t>
   </si>
   <si>
     <t>Indico ao Sr. Chefe do Executivo, se digne S.Exa. determinar providências, objetivando a reparação da Avenida Etiópia, esquina com a Rua Indonésia, no Jardim Morelato.</t>
   </si>
   <si>
     <t>40845</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1993/40845/indc0007_1993.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1993/40845/indc0007_1993.pdf</t>
   </si>
   <si>
     <t>Indico ao Sr. Chefe do Executivo, DD. Rubens Furlan, se digne Sua Excelência junto à Assessoria competente no sentido deste órgão providenciar placas com denominação das vias públicas em todo o Bairro do Jardim Líbano.</t>
   </si>
   <si>
     <t>40848</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1993/40848/indc0008_1993.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1993/40848/indc0008_1993.pdf</t>
   </si>
   <si>
     <t>Indico ao Sr. Chefe do Executivo, providências com relação a limpeza dos córregos existentes no Jardim Califórnia, Jardim São Silvestre, Engenho Novo e Vila Barros e Jardim São Pedro.</t>
   </si>
   <si>
     <t>40849</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1993/40849/indc0009_1993.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1993/40849/indc0009_1993.pdf</t>
   </si>
   <si>
     <t>Indico ao Sr. Chefe do Executivo, a necessidade de determinar ao órgão competente, providências com relação ao desabamento do barranco da Cofermat, que está pondo em risco tanto as pessoas como os veículos que por ali transitam e trafegam bem como as residências e comércios ali existentes, na Rua Campos Salles, 1610 Jardim Barueri.</t>
   </si>
   <si>
     <t>40850</t>
   </si>
   <si>
     <t>Valdemir Holanda da Silva</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/</t>
+    <t>http://sapl.barueri.sp.leg.br/media/</t>
   </si>
   <si>
     <t>Indico ao Sr. Prefeito Municipal de Barueri, DD. Rubens Furlan, se digne Sua Excelência interceder junto a Assessoria competente no sentido deste órgão estudar a possibilidade de cobrir e construir arquibancadas, na quadra esportiva do Instituto Tecnológico de Barueri - ITB, no Bairro do Jardim Belval.</t>
   </si>
   <si>
     <t>40851</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1993/40851/indc0011_1993.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1993/40851/indc0011_1993.pdf</t>
   </si>
   <si>
     <t>Indico ao Exmo Sr. Prefeito Municipal de Barueri, DD. Rubens Furlan, se digne Sua Excelência, interceder junto a Assessoria competente, no sentido deste órgão estudar a possibilidade de canalizar córrego existente no final da Rua Dr. Elias Salomão Mansur, no Bairro Jardim Audir, Distrito do Jardim Silveira.</t>
   </si>
   <si>
     <t>40852</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1993/40852/indc0012_1993.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1993/40852/indc0012_1993.pdf</t>
   </si>
   <si>
     <t>Indico ao Exmo. Sr. Prefeito Municipal de Barueri, DD, Rubens Furlan, se digne Sua Excelência, interceder junto a Assessoria competente, no sentido deste órgão colocar iluminação na Viela localizada entre as Ruas Dr. Elias Salomão Mansur e Marcos Antônio Marques, no Bairro Jardim Audir, Distrito do Jardim Silveira.</t>
   </si>
   <si>
     <t>40853</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1993/40853/indc0013_1993.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1993/40853/indc0013_1993.pdf</t>
   </si>
   <si>
     <t>Indico ao Exmo. Sr. Prefeito Municipal de Barueri, DD, Rubens Furlan, se digne Sua Excelência, interceder junto a Assessoria competente, no sentido deste órgão restaurar boca-de-lobo existente na Rua Barcelona defronte ao n. 11, no Vale-do-Sol, Distrito do Jardim Silveira.</t>
   </si>
   <si>
     <t>40854</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1993/40854/indc0014_1993.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1993/40854/indc0014_1993.pdf</t>
   </si>
   <si>
     <t>Indico ao Exmo. Sr. Prefeito Municipal de Barueri, DD, Rubens Furlan, se digne Sua Excelência, interceder junto a Assessoria competente, no sentido deste órgão limpar terreno baldio na Avenida Marginal Direita, próximo ao n. 320 no Bairro do Jardim Paulista, Distrito do Jardim Silveira.</t>
   </si>
   <si>
     <t>40856</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1993/40856/indc0015_1993.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1993/40856/indc0015_1993.pdf</t>
   </si>
   <si>
     <t>Indico ao Exmo. Sr. Prefeito Municipal de Barueri, DD. Rubens Furlan, se digne Sua Excelência, interceder junto ao órgão construir uma Viela de ligação entre as Ruas Presidente Nilo Peçanha com Presidente João Goulart, e, que a mesma, seja beneficiada com escadarias e iluminação, no Bairro do Jardim Itaquiti, Distrito do Jardim Belval.</t>
   </si>
   <si>
     <t>40857</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1993/40857/indc0016_1993.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1993/40857/indc0016_1993.pdf</t>
   </si>
   <si>
     <t>Indico ao Exmo. Sr. Prefeito Municipal de Barueri, DD. Rubens Furlan, se digne Sua Excelência, interceder junto ao órgão estudar uma solução para impedir o transbordamento constante de bueiro localizado na Rua Presidente Nilo Peçanha, no Bairro do Jardim Itaquiti, Distrito do Jardim Belval.</t>
   </si>
   <si>
     <t>40858</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1993/40858/indc0017_1993.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1993/40858/indc0017_1993.pdf</t>
   </si>
   <si>
     <t>Indico ao Exmo. Sr. Prefeito Municipal de Barueri, DD. Rubens Furlan, se digne Sua Excelência, interceder junto ao órgão fazer reparos no asfalto na Rua Atenas próximo ao n. 626, no bairro Jardim Califórnia.</t>
   </si>
   <si>
     <t>40859</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1993/40859/indc0018_1993.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1993/40859/indc0018_1993.pdf</t>
   </si>
   <si>
     <t>Indico ao Exmo. Sr. Prefeito Municipal de Barueri, DD. Rubens Furlan, se digne Sua Excelência, interceder junto à Assessoria competente no sentido deste órgão construir uma Viela entre as Ruas Arara próximo ao n. 16 e Rua Atenas próximo ao n. 626, beneficiada com escadarias e iluminação, no bairro do Jardim Califórnia.</t>
   </si>
   <si>
     <t>40869</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1993/40869/indc0019_1993.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1993/40869/indc0019_1993.pdf</t>
   </si>
   <si>
     <t>Indico ao Exmo. Sr. Prefeito Municipal de Barueri, DD. Rubens Furlan, se digne Sua Excelência, interceder junto á Assessoria competente no sentido deste órgão tomar providências com relação ao grande número de terras jogadas por moradores nas vias públicas em todo o Distrito do Jardim Silveira.</t>
   </si>
   <si>
     <t>40871</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1993/40871/indc0020_1993.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1993/40871/indc0020_1993.pdf</t>
   </si>
   <si>
     <t>Indico ao Exmo. Sr. Prefeito Municipal de Barueri, DD. Rubens Furlan, se digne Sua Excelência, interceder junto à Assessoria competente no sentido deste órgão fazer serviço de carpinagem nos bairros Parque dos Camargos, Vale-do-Sol, Jardim Paulista e Jardim Júlio.</t>
   </si>
   <si>
     <t>40873</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1993/40873/indc0021_1993.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1993/40873/indc0021_1993.pdf</t>
   </si>
   <si>
     <t>Indico ao Exmo. Sr. Prefeito Municipal de Barueri, DD. Rubens Furlan, se digne Sua Excelência, interceder junto à Assessoria competente, no sentido deste órgão desentupir boca-de-lobo existente na Alameda Leningrado, próximo ao n. 109 no bairro Recanto Prhynéia, Distrito do Jardim Silveira.</t>
   </si>
   <si>
     <t>40875</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1993/40875/indc0022_1993.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1993/40875/indc0022_1993.pdf</t>
   </si>
   <si>
     <t>Indico ao Exmo. Sr. Prefeito Municipal de Barueri, DD. Rubens Furlan, se digne Sua Excelência, interceder junto à Assessoria competente no sentido deste órgão restaurar asfalto na Rua Olga, próximo ao n. 18, no Bairro Parque dos Camargos, Distrito do Jardim Silveira.</t>
   </si>
   <si>
     <t>40878</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1993/40878/indc0023_1993.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1993/40878/indc0023_1993.pdf</t>
   </si>
   <si>
     <t>Indico ao Exmo. Sr. Prefeito Municipal de Barueri, DD. Rubens Furlan, se digne Sua Excelência, interceder junto à Assessoria competente, no sentido deste órgão estudar a possibilidade de canalizar córrego existente paralelo a Rua Olga, no Bairro Parque dos Camargos.</t>
   </si>
   <si>
     <t>40880</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1993/40880/indc0024_1993.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1993/40880/indc0024_1993.pdf</t>
   </si>
   <si>
     <t>Indico ao Exmo. Sr. Prefeito Municipal de Barueri, DD. Rubens Furlan, se digne Sua Excelência, interceder junto à Assessoria competente, no sentido deste iluminar Viela localizada entre as Ruas Lenita altura dos n. 558 e 514 e Rua Gisele altura do n. 423 e 397, no bairro Parque dos Camargos.</t>
   </si>
   <si>
     <t>40882</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1993/40882/indc0025_1993.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1993/40882/indc0025_1993.pdf</t>
   </si>
   <si>
     <t>Indico ao Exmo. Sr. Prefeito Municipal de Barueri, DD. Rubens Furlan, se digne Sua Excelência, interceder junto à Assessoria competente, no sentido deste órgão iluminar Viela localizada entre as Ruas Istambul e Roterdan, no bairro Vale-do-Sol.</t>
   </si>
   <si>
     <t>40885</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1993/40885/indc0026_1993.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1993/40885/indc0026_1993.pdf</t>
   </si>
   <si>
     <t>Indico ao Exmo. Sr. Prefeito Municipal de Barueri, DD. Rubens Furlan, se digne Sua Excelência, interceder junto à Assessoria competente, no sentido deste órgão retirar pedras e entulhos deixados no meio da Via pública, na Rua Gisele defronte ao n. 232 e Rua Elisabeth n. 419, ambos no Bairro Parque dos Camargos, Distrito do Jardim Silveira.</t>
   </si>
   <si>
     <t>40887</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1993/40887/indc0027_1993.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1993/40887/indc0027_1993.pdf</t>
   </si>
   <si>
     <t>Indico ao Exmo. Sr. Prefeito Municipal de Barueri, DD. Rubens Furlan, se digne Sua Excelência, interceder junto à Assessoria competente, no sentido deste órgão recuperar asfalto na Via pública denominada Rua Istambul, no bairro Vale-do-Sol, Distrito do Jardim Silveira.</t>
   </si>
   <si>
     <t>40906</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1993/40906/indc0028_1993.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1993/40906/indc0028_1993.pdf</t>
   </si>
   <si>
     <t>Indico ao Exmo. Sr. Prefeito Municipal de Barueri, DD. Rubens Furlan, se digne Sua Excelência, interceder junto à Assessoria competente no sentido deste órgão fazer reparo no asfalto na Via pública denominada Rua Laura, defronte ao n. 257, Parque dos Camargos, Distrito do Jardim Silveira.</t>
   </si>
   <si>
     <t>40908</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1993/40908/indc0029_1993.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1993/40908/indc0029_1993.pdf</t>
   </si>
   <si>
     <t>Indico ao Exmo. Sr. Prefeito Municipal de Barueri, DD. Rubens Furlan, se digne Sua Excelência, interceder junto à Assessoria competente, no sentido deste órgão retirar terra no meio das Vias Públicas denominadas Rua Luciana próximo ao n. 126 e Rua Dora próximo ao n. 332, ambos no Bairro Parque dos Camargos, Distrito do Jardim Silveira.</t>
   </si>
   <si>
     <t>40909</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1993/40909/indc0030_1993.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1993/40909/indc0030_1993.pdf</t>
   </si>
   <si>
     <t>Indico ao Sr. Chefe do Executivo que estude a possibilidade em caráter de urgência na mudança do horário de atendimento do ambulatório médico do Q.P. Imperial, o mesmo prorrogar até as 22:00 horas.</t>
   </si>
   <si>
     <t>40910</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1993/40910/indc0031_1993.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1993/40910/indc0031_1993.pdf</t>
   </si>
   <si>
     <t>Indico ao Sr. Chefe do Executivo através da Doutra Mesa, afim de que Sua Exa. estude a possibilidade da construção, em caráter de urgência, de uma creche no Bairro Parque Imperial.</t>
   </si>
   <si>
     <t>40911</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1993/40911/indc0032_1993.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1993/40911/indc0032_1993.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Chefe do Executivo através da Douta Mesa a fim de que sua S. Exa. estude a possibilidade da construção de um Ginásio de Esporte no Parque Imperial.</t>
   </si>
   <si>
     <t>40912</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1993/40912/indc0033_1993.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1993/40912/indc0033_1993.pdf</t>
   </si>
   <si>
     <t>Indico ao Sr. Chefe do Executivo através da Douta Mesa, a fim de que o mesmo estude a possibilidade na questão da remuneração do Servidor público municipal é conhecedor este Vereador da atenção que Vossa Exa. sempre deu na causa dos mesmo, sabedor em que a mesma irá em beneficiar a classe do funcionalismo público de Barueri.</t>
   </si>
   <si>
     <t>40913</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1993/40913/indc0034_1993.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1993/40913/indc0034_1993.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Chefe do Executivo, através da Douta Mesa a fim de que V.Exa. estude a possibilidade da abertura de ruas e Vielas, nas áreas livres, do Bairro Parque Imperial, seguido com guias, sarjetas, galerias e pavimentações.</t>
   </si>
   <si>
     <t>42212</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1993/42212/indc0035_1993.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1993/42212/indc0035_1993.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Chefe do Executivo para que o mesmo estude a possibilidade na abertura e canalização no córrego do Garcia no Parque Imperial.</t>
   </si>
   <si>
     <t>42213</t>
   </si>
   <si>
     <t>José de Melo</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1993/42213/indc0036_1993.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1993/42213/indc0036_1993.pdf</t>
   </si>
   <si>
     <t>Indico ao Sr. Chefe do Executivo, se digne, S.Exa., viabilizar, junto aos órgãos competentes, a instalação de iluminação pública nas Vielas existentes nas seguintes Ruas: Delfin, altura do n. 16 com Ostras, Sargento José Siqueira, 514 com Golfinho, Sargento. José Siqueira, 391 com Rua Taio, Rua Golfinho, 415 com Sargento José Siqueira com Rua Golfinho, providência essa que objetiva oferecer segurança aos moradores que se utilizam das Vielas referidas, no período noturno.</t>
   </si>
   <si>
     <t>42214</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1993/42214/indc0037_1993.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1993/42214/indc0037_1993.pdf</t>
   </si>
   <si>
     <t>Indico ao Sr. Chefe do Executivo, se digne S.Exa., determinar ao Setor competente, fazer um estudo a fim de colocar na 1ª Etapa de pavimentação, parte não asfaltada da Rua Fausto Ferraz, no Bairro Cruz Preta.</t>
   </si>
   <si>
     <t>42215</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1993/42215/indc0038_1993.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1993/42215/indc0038_1993.pdf</t>
   </si>
   <si>
     <t>Indico ao Sr. Chefe do Executivo, se digne, S.Exa., determinar ao Setor competente, objetivando a possibilidade de um estudo, a fim de construir uma passarela na Estrada dos Romeiros dando passagens para as Ruas Canal da Mancha e Sargento José Siqueira.</t>
   </si>
   <si>
     <t>42216</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1993/42216/indc0039_1993.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1993/42216/indc0039_1993.pdf</t>
   </si>
   <si>
     <t>Indico ao Sr. Chefe do Executivo, se digne, S.Exa, interceder junto ao Setor competente para que seja realizado um estudo a fim construir um Posto de Saúde, para atender os moradores dos Jardins Paraíso, Reginalice e Jardim Barueri, em uma área da Prefeitura existente na Rua Recanto Infantil no Jardim Reginalice.</t>
   </si>
   <si>
     <t>42217</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1993/42217/indc0040_1993.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1993/42217/indc0040_1993.pdf</t>
   </si>
   <si>
     <t>Indico ao Sr. Chefe do Executivo, se digne S.Exca., colocar na sua 1ª Etapa de pavimentação as Ruas Galeão, Oscar Bressane e Campo de Marte no Jardim Califórnia.</t>
   </si>
   <si>
     <t>42218</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1993/42218/indc0041_1993.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1993/42218/indc0041_1993.pdf</t>
   </si>
   <si>
     <t>Indico ao Sr. Chefe do Executivo, se digne, interceder ao Setor competente, para que o mesmo faça um estudo viabilizando a construção de uma creche infantil no Jardim Paraíso, em uma área existente entre as Ruas Taio e Alberto Simões.</t>
   </si>
   <si>
     <t>42219</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1993/42219/indc0042_1993.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1993/42219/indc0042_1993.pdf</t>
   </si>
   <si>
     <t>Indico ao Sr. Chefe do Executivo, se digne S.Exa., determinar ao Setor competente, a fim de providenciar com a máxima, urgência a colocação de uma lombada na Rua Sargento José Siqueira altura dos números 46 / 51, no Jardim Paraíso.</t>
   </si>
   <si>
     <t>42220</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1993/42220/indc0043_1993.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1993/42220/indc0043_1993.pdf</t>
   </si>
   <si>
     <t>Indico ao Sr. Chefe do Executivo, se digne S.Exa estudar junto aos órgãos competentes, a possibilidade de determinar um ponto de ônibus com abertura e calçamento, na Rua das Ostras próximo ao n. 44, no Jardim Paraíso.</t>
   </si>
   <si>
     <t>42221</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1993/42221/indc0044_1993.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1993/42221/indc0044_1993.pdf</t>
   </si>
   <si>
     <t>Indico ao Sr. Chefe do Executivo, se digne S.Exa. determinar ao Setor competente da municipalidade, a fim de que estude a viabilidade de construir uma galeria para escoamento de águas pluviais de diversas Ruas que escoam pela Rua Catanduva, no bairro Jardim Paulista, neste Município.</t>
   </si>
   <si>
     <t>42222</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1993/42222/indc0045_1993.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1993/42222/indc0045_1993.pdf</t>
   </si>
   <si>
     <t>Indico ao Sr. Chefe do Executivo, se digne. determinar ao Setor competente da municipalidade, no sentido de que o mesmo proceda estudos referentes a canalização de águas pluviais na Rua Adhemar de Barros, no Bairro do Itaquiti, Distrito do Jardim Belval, neste Município.</t>
   </si>
   <si>
     <t>42223</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1993/42223/indc0046_1993.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1993/42223/indc0046_1993.pdf</t>
   </si>
   <si>
     <t>Indico ao Sr. Chefe do Executivo, no sentido de interceder junto a Polícia Militar do Estado de São Paulo, a possibilidade de se instalar uma unidade do Corpo de Bombeiros em nosso município.</t>
   </si>
   <si>
     <t>42224</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1993/42224/indc0047_1993.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1993/42224/indc0047_1993.pdf</t>
   </si>
   <si>
     <t>Indico ao Sr. Chefe do Executivo, no sentido de determinar ao Setor competente do seu governo para providenciar a limpeza do terreno de propriedade desta municipalidade. Estes terrenos estão localizados no Jardim São Pedro nos fundos das residências que ficam com suas frentes para a Rua Elvira Salles Nemer Lefevree.</t>
   </si>
   <si>
     <t>42225</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1993/42225/indc0048_1993.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1993/42225/indc0048_1993.pdf</t>
   </si>
   <si>
     <t>Indico ao Sr. Chefe do Executivo, no sentido de estudar a possibilidade de implantar pavimentação asfáltica no bairro da Chácaras Marcos.</t>
   </si>
   <si>
     <t>42226</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1993/42226/indc0049_1993.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1993/42226/indc0049_1993.pdf</t>
   </si>
   <si>
     <t>Indico ao Sr. Chefe do Executivo, em caráter de urgência, a necessidade de determinar ao órgão competente, a reparação das proteções de ambos os lados do Viaduto, existente na Rua Campos Sales, sobre a Rodovia Castelo Branco.</t>
   </si>
   <si>
     <t>42227</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1993/42227/indc0050_1993.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1993/42227/indc0050_1993.pdf</t>
   </si>
   <si>
     <t>Indico ao Sr. Chefe do Executivo, se digne V.Exa., estudar a possibilidade da implantação de uma ondulação transversal na Avenida Calil Mohamed Rhal, na altura do n. 321, na Vila São Silvestre.</t>
   </si>
   <si>
     <t>43166</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1993/43166/indc0051_1993.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1993/43166/indc0051_1993.pdf</t>
   </si>
   <si>
     <t>Indico ao Sr. Chefe do Executivo através da douta mesa, se digne V. Exa. estudar a possibilidade de abertura de trecho da rua Santa Cruz do Arari, n. 108, Jardim Califórnia.</t>
   </si>
   <si>
     <t>43167</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1993/43167/indc0052_1993.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1993/43167/indc0052_1993.pdf</t>
   </si>
   <si>
     <t>Indico ao Sr. Chefe do Executivo, se digne V. Exa. que estude a possibilidade de ser criada no município de Barueri, uma guarda municipal, nos moldes da recém criada guarda municipal do município de Embu.</t>
   </si>
   <si>
     <t>43168</t>
   </si>
   <si>
     <t>53</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1993/43168/indc0053_1993.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1993/43168/indc0053_1993.pdf</t>
   </si>
   <si>
     <t>Indico ao Sr. Chefe do Executivo, se digne V. Exa. que estude a possibilidade de instalar um ambulatório médico no bairro Chácara Marcos.</t>
   </si>
   <si>
     <t>43169</t>
   </si>
   <si>
     <t>54</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1993/43169/indc0054_1993.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1993/43169/indc0054_1993.pdf</t>
   </si>
   <si>
     <t>Indico ao Sr. Chefe do Executivo, se digne V. Exa. que estude a possibilidade em construir uma escola do 1º grau no bairro denominado Chácara Marco.</t>
   </si>
   <si>
     <t>43170</t>
   </si>
   <si>
     <t>55</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1993/43170/indc0055_1993.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1993/43170/indc0055_1993.pdf</t>
   </si>
   <si>
     <t>Indico ao Sr. Chefe do Executivo, se digne V. Exa. que estude a possibilidade em dar ao teatro municipal a denominação de teatro municipal Sérgio Honda.</t>
   </si>
   <si>
     <t>43171</t>
   </si>
   <si>
     <t>56</t>
   </si>
   <si>
     <t>Jurinha</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1993/43171/indc0056_1993.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1993/43171/indc0056_1993.pdf</t>
   </si>
   <si>
     <t>Indico ao Sr. Chefe do Executivo, através da douta mesa, se digne V. Exa., estudar a possibilidade de interceder junto à Eletropaulo, no sentido de colocar 04 bicos de luz no escadão da rua Guarantan, dando saída na rua Pirajú, no bairro do Engenho Novo.</t>
   </si>
   <si>
     <t>43172</t>
   </si>
   <si>
     <t>57</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1993/43172/indc0057_1993.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1993/43172/indc0057_1993.pdf</t>
   </si>
   <si>
     <t>Indico ao Sr. Chefe do Executivo, através da douta mesa, se digne V. Exa. estudar a possibilidade da criação de uma linha de ônibus da empresa CMTB, tendo como itinerário as ruas: Avenida Capitão César, Marechal Deodoro, Carlos Lacerda, Barueri, Major Alvares Pontes, Cafelândia, até o bairro do Jardim São Silvestre.</t>
   </si>
   <si>
     <t>43173</t>
   </si>
   <si>
     <t>58</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1993/43173/indc0058_1993.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1993/43173/indc0058_1993.pdf</t>
   </si>
   <si>
     <t>Indico ao Sr. Chefe do Executivo, através da douta mesa, se digne V. Exa. estudar a possibilidade da implantação um posto policial no Engenho Novo.</t>
   </si>
   <si>
     <t>43174</t>
   </si>
   <si>
     <t>59</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1993/43174/indc0059_1993.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1993/43174/indc0059_1993.pdf</t>
   </si>
   <si>
     <t>Indico ao Sr. Chefe do Executivo, através da douta mesa, se digne V. Exa., estudar a possibilidade de servir aos servidores municipais, bem como as autarquias com ticket's de uma quantidade de 10 kgs semanal, de alimentos do sacolão e varejo municipal.</t>
   </si>
   <si>
     <t>43175</t>
   </si>
   <si>
     <t>60</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1993/43175/indc0060_1993.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1993/43175/indc0060_1993.pdf</t>
   </si>
   <si>
     <t>Indico ao Exmo. Sr. Chefe do Executivo, DD. Rubens Furlan, se digne sua excelência, interceder junto à assessoria competente, no sentido deste órgão efetuar estudos de paisagismo em canteiro divisório na Estrada Velha de Itapevi paralelo a Avenida Batatais, localizado no bairro do Jardim Itaparica e Jardim Paulista, neste município.</t>
   </si>
   <si>
     <t>44881</t>
   </si>
   <si>
     <t>61</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1993/44881/indc0061_1993.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1993/44881/indc0061_1993.pdf</t>
   </si>
   <si>
     <t>Indico ao Exmo. Sr. Chefe do Executivo, dd. Rubens Furlan, se digne sua excelência, interceder junto à assessoria competente, no sentido deste órgão, estudar a possibilidade da instalação de um posto de saúde, entre o ginásio de esportes do Jardim Silveira e a biblioteca pública municipal Cora Coralina, no bairro Parque dos Camargos, distrito do Jardim Silveira.</t>
   </si>
   <si>
     <t>44882</t>
   </si>
   <si>
     <t>62</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1993/44882/indc0062_1993.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1993/44882/indc0062_1993.pdf</t>
   </si>
   <si>
     <t>Indico ao Exmo. Sr. Chefe do Executivo, dd. Rubens Furlan, se digne sua excelência, interceder junto à assessoria competente, no sentido deste órgão providenciar placas de denominação das vias públicas localizadas no bairro Recanto Phrynéia, distrito do Jardim Silveira.</t>
   </si>
   <si>
     <t>44883</t>
   </si>
   <si>
     <t>63</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1993/44883/indc0063_1993.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1993/44883/indc0063_1993.pdf</t>
   </si>
   <si>
     <t>Indico ao Exmo. Sr. Chefe do Executivo, dd. Rubens Furlan, se digne sua excelência, interceder junto à assessoria competente, no sentido deste órgão tomar providências urgente, com relação a uma falha existente entre o sub-solo e boca-de-lobo na via pública denominada rua glória, próximo ao número 143 no bairro parque dos Camargos, distrito do Jardim Silveira.</t>
   </si>
   <si>
     <t>44884</t>
   </si>
   <si>
     <t>64</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1993/44884/indc0064_1993.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1993/44884/indc0064_1993.pdf</t>
   </si>
   <si>
     <t>Indico ao Exmo. Sr. Chefe do Executivo, dd. Rubens Furlan, se digne sua excelência, interceder junto à assessoria competente, no sentido deste órgão elaborar uma solução para que se evite os constantes acidentes ocorridos, principalmente com carros pesados, no entroncamento das ruas Glória e Elisabeth, no bairro parque dos Camargos, distrito do Jardim Silveira.</t>
   </si>
   <si>
     <t>44885</t>
   </si>
   <si>
     <t>65</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1993/44885/indc0065_1993.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1993/44885/indc0065_1993.pdf</t>
   </si>
   <si>
     <t>Indico ao Exmo. Sr. Chefe do Executivo, dd. Rubens Furlan, se digne sua excelência, interceder junto à assessoria competente, no sentido deste órgão estudar a possibilidade da instalação de um posto de saúde, no bairro Vale-do-Sol, distrito do Jardim Silveira.</t>
   </si>
   <si>
     <t>44886</t>
   </si>
   <si>
     <t>66</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1993/44886/indc0066_1993.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1993/44886/indc0066_1993.pdf</t>
   </si>
   <si>
     <t>Indico ao Exmo. Sr. Chefe do Executivo, dd. Rubens Furlan, se digne sua excelência, estudar a possibilidade de ser criado um departamento para execução de limpeza de fossas em nosso município.</t>
   </si>
   <si>
     <t>44887</t>
   </si>
   <si>
     <t>67</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1993/44887/indc0067_1993.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1993/44887/indc0067_1993.pdf</t>
   </si>
   <si>
     <t>Indico ao Exmo. Sr. Chefe do Executivo, dd. Rubens Furlan, se digne sua excelência, interceder junto à assessoria competente, no sentido deste órgão providenciar reparos na pavimentação asfáltica na via pública denominada Manoel Henrique n. 09, no bairro do Jardim Audir, distrito do Jardim Silveira.</t>
   </si>
   <si>
     <t>44888</t>
   </si>
   <si>
     <t>68</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1993/44888/indc0068_1993.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1993/44888/indc0068_1993.pdf</t>
   </si>
   <si>
     <t>Indico ao Exmo. Sr. Chefe do Executivo, dd. Rubens Furlan, se digne sua excelência, interceder junto a eletricidades de São Paulo - Eletropaulo, no sentido deste órgão tomar providências com relação ao grande número de lâmpadas encontradas queimadas em todo o distrito do Jardim Silveira.</t>
   </si>
   <si>
     <t>44889</t>
   </si>
   <si>
     <t>69</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1993/44889/indc0069_1993.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1993/44889/indc0069_1993.pdf</t>
   </si>
   <si>
     <t>Indico ao Exmo. Sr. Chefe do Executivo, dd. Rubens Furlan, se digne sua excelência, interceder junto à assessoria competente, no sentido deste órgão realizar estudos para que seja criado no bairro Parque dos Camargos, um local para ponto de táxi.</t>
   </si>
   <si>
     <t>44890</t>
   </si>
   <si>
     <t>70</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1993/44890/indc0070_1993.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1993/44890/indc0070_1993.pdf</t>
   </si>
   <si>
     <t>Indico ao Exmo. Sr. Chefe do Executivo, dd. Rubens Furlan, se digne sua excelência, interceder junto à assessoria competente, no sentido deste órgão desentupir boca-de-lobo existente na rua Lenita, próximo ao n. 558, no bairro Parque dos Camargos, distrito do Jardim Silveira.</t>
   </si>
   <si>
     <t>45593</t>
   </si>
   <si>
     <t>71</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1993/45593/indc0071_1993.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1993/45593/indc0071_1993.pdf</t>
   </si>
   <si>
     <t>Indico ao Exmo. Sr. Chefe do Executivo, DD. Rubens Furlan, se digne sua excelência, interceder junto à assessoria competente, no sentido deste órgão canalizar córrego existente paralelo a via pública denominada João Cabral de Melo Neto, no bairro do Jardim Tupã, distrito do Jardim Silveira.</t>
   </si>
   <si>
     <t>45598</t>
   </si>
   <si>
     <t>72</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1993/45598/indc0072_1993.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1993/45598/indc0072_1993.pdf</t>
   </si>
   <si>
     <t>Indico ao Exmo. Sr. Chefe do Executivo, DD. Rubens Furlan, se digne sua excelência, interceder junto à assessoria competente, no sentido deste órgão limpar terreno situado na rua Imaculada, esquina da rua Marcos Antônio no bairro do Jardim Audir, distrito do Jardim Silveira.</t>
   </si>
   <si>
     <t>45601</t>
   </si>
   <si>
     <t>73</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1993/45601/indc0073_1993.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1993/45601/indc0073_1993.pdf</t>
   </si>
   <si>
     <t>Indico ao Exmo. Sr. Chefe do Executivo, DD. Rubens Furlan, se digne sua excelência, interceder junto à assessoria competente, no sentido deste órgão recuperar asfalto na rua Guerra Junqueiro, esquina com via Tupi, no bairro Jardim Santa Mônica, distrito do Jardim Silveira.</t>
   </si>
   <si>
     <t>45606</t>
   </si>
   <si>
     <t>74</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1993/45606/indc0074_1993.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1993/45606/indc0074_1993.pdf</t>
   </si>
   <si>
     <t>Indico ao Sr. Chefe do Executivo, se digne estudar a possibilidade de beneficiar com pavimentação asfáltica a rua Mônaco, Parque Santa Luzia, neste município.</t>
   </si>
   <si>
     <t>45608</t>
   </si>
   <si>
     <t>75</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1993/45608/indc0075_1993.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1993/45608/indc0075_1993.pdf</t>
   </si>
   <si>
     <t>Indico ao Sr. Chefe do Executivo, se digne estudar a possibilidade de dar continuidade da canalização do córrego existente paralelo à rua Vereador José Vieira, no Jardim Reginalice.</t>
   </si>
   <si>
     <t>45647</t>
   </si>
   <si>
     <t>76</t>
   </si>
   <si>
     <t>Luciano de Souza Menezes</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1993/45647/indc0076_1993.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1993/45647/indc0076_1993.pdf</t>
   </si>
   <si>
     <t>Indico ao Sr. Chefe do Executivo, se digne S.Exa. determinar ao órgão competente da municipalidade, a construção de duas lombadas na Avenida Presidente Kennedy, frente aos n. 333 e 495 da mesma.</t>
   </si>
   <si>
     <t>45649</t>
   </si>
   <si>
     <t>77</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1993/45649/indc0077_1993.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1993/45649/indc0077_1993.pdf</t>
   </si>
   <si>
     <t>Indico ao Sr. Chefe do Executivo, a necessidade urgente da fixação de piso salarial de, no mínimo, dois (02) salários mínimos aos servidores municipais e que, os reajustes sejam concedidos dados fornecidos pela fundação Getúlio Vargas.</t>
   </si>
   <si>
     <t>45650</t>
   </si>
   <si>
     <t>78</t>
   </si>
   <si>
     <t>João Ézio de Souza Lima</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1993/45650/indc0078_1993.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1993/45650/indc0078_1993.pdf</t>
   </si>
   <si>
     <t>Indico ao Sr. Chefe do Executivo da construção de uma EMEI, na região central da cidade.</t>
   </si>
   <si>
     <t>45652</t>
   </si>
   <si>
     <t>79</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1993/45652/indc0079_1993.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1993/45652/indc0079_1993.pdf</t>
   </si>
   <si>
     <t>Indico ao Sr. Chefe do Executivo, a necessidade da construção de uma passarela ligando a margem direita da via expressa próximo a Rodovia Castelo Branco, até o canteiro central da praça ali existente.</t>
   </si>
   <si>
     <t>45653</t>
   </si>
   <si>
     <t>80</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1993/45653/indc0080_1993.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1993/45653/indc0080_1993.pdf</t>
   </si>
   <si>
     <t>Indico ao Sr. Chefe do Executivo, a necessidade de implantar lombada na rua Domingos Crudo, 181, centro Barueri.</t>
   </si>
   <si>
     <t>45655</t>
   </si>
   <si>
     <t>81</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1993/45655/indc0081_1993.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1993/45655/indc0081_1993.pdf</t>
   </si>
   <si>
     <t>Indico ao Sr. Chefe do Executivo, a necessidade de implantar lombada no início da subida da Avenida Tancredo Neves, centro, Barueri.</t>
   </si>
   <si>
     <t>45658</t>
   </si>
   <si>
     <t>82</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1993/45658/indc0082_1993.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1993/45658/indc0082_1993.pdf</t>
   </si>
   <si>
     <t>Indico ao Sr. Chefe do Executivo, a necessidade de implantar lombada na rua Taio, 135, Jardim Paraíso, Barueri.</t>
   </si>
   <si>
     <t>45659</t>
   </si>
   <si>
     <t>83</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1993/45659/indc0083_1993.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1993/45659/indc0083_1993.pdf</t>
   </si>
   <si>
     <t>Indico ao Sr. Chefe do Executivo, a necessidade de lombada na rua Dolores Cretti, 39, centro, Barueri.</t>
   </si>
   <si>
     <t>45661</t>
   </si>
   <si>
     <t>84</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1993/45661/indc0084_1993.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1993/45661/indc0084_1993.pdf</t>
   </si>
   <si>
     <t>Indico ao Sr. Chefe do Executivo, a necessidade da construção de uma escadaria na rua Dolores Cretti, iniciando na altura do n. 87.</t>
   </si>
   <si>
     <t>45701</t>
   </si>
   <si>
     <t>85</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1993/45701/indc0085_1993.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1993/45701/indc0085_1993.pdf</t>
   </si>
   <si>
     <t>Indico ao Sr. Chefe do Executivo, a necessidade da cobertura do ponto de ônibus localizado na rua Duque de Caxias, n. 248 Centro-Barueri.</t>
   </si>
   <si>
     <t>45702</t>
   </si>
   <si>
     <t>86</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1993/45702/indc0086_1993.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1993/45702/indc0086_1993.pdf</t>
   </si>
   <si>
     <t>Indico ao Sr. Chefe do Executivo a ligação entre as ruas Duque de Caxias e a rua Firmo de Oliveira.</t>
   </si>
   <si>
     <t>45703</t>
   </si>
   <si>
     <t>87</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1993/45703/indc0087_1993.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1993/45703/indc0087_1993.pdf</t>
   </si>
   <si>
     <t>Indico ao Sr. Chefe do Executivo, a necessidade da canalização do córrego existente na região Central de Barueri, nos fundos da rua Domingos Crudo.</t>
   </si>
   <si>
     <t>45704</t>
   </si>
   <si>
     <t>88</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1993/45704/indc0088_1993.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1993/45704/indc0088_1993.pdf</t>
   </si>
   <si>
     <t>Indico ao Sr. Chefe do Executivo a necessidade da construção de um desvio de águas pluviais, na rua Taio, esquina com a rua Sargento José Siqueira, Jardim Paraíso, Barueri.</t>
   </si>
   <si>
     <t>45705</t>
   </si>
   <si>
     <t>89</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1993/45705/indc0089_1993.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1993/45705/indc0089_1993.pdf</t>
   </si>
   <si>
     <t>Indico ao Sr. Chefe do Executivo a necessidade de gramar um terreno existente na rua Damião Fernandes, altura do n. 360, Centro, Barueri.</t>
   </si>
   <si>
     <t>45706</t>
   </si>
   <si>
     <t>90</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1993/45706/indc0090_1993.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1993/45706/indc0090_1993.pdf</t>
   </si>
   <si>
     <t>Indico, ao Sr. Chefe do Executivo, para que sua Exa. interceda junto à eletropaulo, para que esta companhia estude a possibilidade de colocar postes na rua Ermes da Fonseca, entre as rua Jabuticabeiras e rua Cafelândia, no Jardim São Silvestre neste município, para puxar rede secundária para fazer ligação domiciliar nos imóveis de n. 651, 732, 739, 757, 38, e mais dois imóveis sem número.</t>
   </si>
   <si>
     <t>3567</t>
   </si>
   <si>
     <t>RPLO</t>
   </si>
   <si>
     <t>Redação Final a Projeto de Lei</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1993/3567/pleo0004_1993_rplo0001_1993.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1993/3567/pleo0004_1993_rplo0001_1993.pdf</t>
   </si>
   <si>
     <t>Redação Final do Projeto de Lei n. 4/1993 que "Autoriza a execução pela Prefeitura dos serviços referidos na Lei nº 434, de 6 de abril de 1983 e dá outras providências".</t>
   </si>
   <si>
     <t>3593</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1993/3593/pleo0011_1993_rplo0002_1993.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1993/3593/pleo0011_1993_rplo0002_1993.pdf</t>
   </si>
   <si>
     <t>Redação Final ao Projeto de Lei nº 11/1993, que dispõe sobre: "A alteração da denominação da via pública que especifica".</t>
   </si>
   <si>
     <t>3752</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1993/3752/pleo0020_1993_rplo0003_1993.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1993/3752/pleo0020_1993_rplo0003_1993.pdf</t>
   </si>
   <si>
     <t>Redação Final ao Projeto de Lei nº 20/1993, que dispõe sobre: "Dá nova redação ao Artigo 1º e Parágrafo Único da Lei nº 442, de 22 de agosto de 1983".</t>
   </si>
   <si>
     <t>3754</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1993/3754/pleo0026_1993_rplo0004_1993.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1993/3754/pleo0026_1993_rplo0004_1993.pdf</t>
   </si>
   <si>
     <t>Redação Final ao Projeto de Lei nº 26/1993, de 21 de maio de 1993, que dispõe sobre: "Institui o PROHAB - Programa de Habitações de interesse social de Barueri.".</t>
   </si>
   <si>
     <t>3751</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1993/3751/pleo0048_1993_rplo0005_1993.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1993/3751/pleo0048_1993_rplo0005_1993.pdf</t>
   </si>
   <si>
     <t>Redação Final ao Projeto de Lei nº 48/1993, que dispõe sobre: "Denominação oficial de vias públicas do Loteamento Jardim Gabriela".</t>
   </si>
   <si>
     <t>3794</t>
   </si>
   <si>
     <t>RPLC</t>
   </si>
   <si>
     <t>Redação Final a Projeto de Lei Complementar</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1993/3794/plcp0001_1993_rplc0001_1993.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1993/3794/plcp0001_1993_rplc0001_1993.pdf</t>
   </si>
   <si>
     <t>Redação Final ao Projeto de Lei Complementar n. 1/1993, de 26 de janeiro de 1993, que dispõe sobre "Altera disposições do código de Edificações do Município de Barueri Lei Complementar nº 4, de 12 de dezembro de 1991".</t>
   </si>
   <si>
     <t>3805</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1993/3805/plcp0002_1993_rplo0002_1993.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1993/3805/plcp0002_1993_rplo0002_1993.pdf</t>
   </si>
   <si>
     <t>Redação Final ao Projeto de Lei Complementar n. 2/1993, de 24 de março de 1993, que dispõe sobre: "Altera disposições do código de Edificações do Município de Barueri - Lei Complementar nº 4, de 12 de dezembro de 1991".</t>
   </si>
   <si>
     <t>3831</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1993/3831/plcp0005_1993_rplc0003_1993.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1993/3831/plcp0005_1993_rplc0003_1993.pdf</t>
   </si>
   <si>
     <t>Redação Final ao Projeto de Lei Complementar n. 5/1993, de 20 de setembro de 1993, que dispõe sobre: "Altera disposições da Lei nº 485, de 17 de outubro de 1984".</t>
   </si>
   <si>
     <t>3869</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1993/3869/plcp0007_1993_rplc0004_1993.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1993/3869/plcp0007_1993_rplc0004_1993.pdf</t>
   </si>
   <si>
     <t>Redação Final ao Projeto de Lei Complementar n. 7/1993, que dispõe sobre: "Institui a Taxa de Combate e Extinção de Incêndio".</t>
   </si>
   <si>
     <t>3884</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1993/3884/plcp0008_1993_rplc0005_1993.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1993/3884/plcp0008_1993_rplc0005_1993.pdf</t>
   </si>
   <si>
     <t>Redação Final ao Projeto de Lei Complementar n. 8/1993, que dispõe sobre: "A Majoração de Tributos e dá outras providências".</t>
   </si>
   <si>
     <t>3798</t>
   </si>
   <si>
     <t>Mensagem de Veto a Projeto de Lei Complementar</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1993/3798/plcp0001_1993_msvt0002_1993.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1993/3798/plcp0001_1993_msvt0002_1993.pdf</t>
   </si>
   <si>
     <t>Mensagem de Veto ao Autógrafo de Lei n. 1/1993, referente ao Projeto de Lei n. 1/1993, que dispõe sobre: "Altera disposições do código de Edificações do Município de Barueri Lei Complementar nº 4, de 12 de dezembro de 1991".</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -2484,68 +2484,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1993/3586/pleo0008_1993_msvt0001_1993.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1993/3549/pleo0001_1993.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1993/3551/pleo0002_1993.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1993/3554/pleo0003_1993.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1993/3562/pleo0004_1993.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1993/3568/pleo0005_1993.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1993/3577/pleo0006_1993.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1993/3581/pleo0007_1993.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1993/3582/pleo0008_1993.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1993/3588/pleo0009_1993.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1993/3589/pleo0010_1993.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1993/3592/pleo0011_1993.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1993/3594/pleo0012_1993.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1993/3596/pleo0013_1993.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1993/3597/pleo0014_1993.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1993/3600/pleo0015_1993.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1993/3616/pleo0016_1993.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1993/3619/pleo0017_1993.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1993/3620/pleo0018_1993.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1993/3626/pleo0019_1993.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1993/2291/pleo0020_1993.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1993/3628/pleo0021_1993.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1993/3658/pleo0022_1993.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1993/3659/pleo0023_1993.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1993/3660/pleo0024_1993.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1993/3661/pleo0025_1993.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1993/2525/pleo0023_1993.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1993/3663/pleo0027_1993.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1993/3666/pleo0028_1993.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1993/3670/pleo0029_1993.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1993/3673/pleo0030_1993.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1993/3676/pleo0031_1993.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1993/3678/pleo0032_1993.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1993/3690/pleo0033_1993.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1993/3691/pleo0034_1993.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1993/3693/pleo0035_1993.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1993/3696/pleo0036_1993.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1993/1843/plei0037_1993.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1993/3719/pleo0038_1993.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1993/3720/pleo0039_1993.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1993/3721/pleo0040_1993.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1993/3722/pleo0041_1993.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1993/3724/pleo0042_1993.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1993/3725/pleo0043_1993.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1993/3727/pleo0044_1993.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1993/3728/pleo0045_1993.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1993/3729/pleo0046_1993.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1993/3738/pleo0047_1993.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1993/3748/pleo0048_1993.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1993/3756/pleo0049_1993.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1993/3772/pleo0050_1993.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1993/3776/pleo0051_1993.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1993/3778/pleo0052_1993.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1993/3781/plcp0001_1993.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1993/3801/plcp0002_1993.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1993/3808/plcp0003_1993.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1993/3816/plcp0004_1993.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1993/3818/plcp0005_1993.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1993/3865/plcp0006_1993.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1993/3866/plcp0007_1993.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1993/3877/plcp0008_1993.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1993/3886/plcp0009_1993.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1993/3894/pdle0001_1993.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1993/3905/pdle0002_1993.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1993/3914/pdle0003_1993.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1993/3921/prsl0001_1993.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1993/3923/prsl0002_1993.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1993/3926/prsl0003_1993.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1993/3927/prsl0004_1993.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1993/3572/pleo0005_1993_splo0001_1993.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1993/3591/pleo0010_1993_splo0007_1993.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1993/3802/plcp0002_1993_splo0001_1993.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1993/3817/plcp0004_1993_splc0002_1993.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1993/3565/pleo0004_1993_eplo0001_1993.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1993/3566/pleo0004_1993_eplo0002_1993.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1993/3966/pleo0011_1993_eplo0003_1993.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1993/3603/pleo0015_1993_eplo0003_1993.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1993/3627/pleo0019_1993_eplo0004_1993.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1993/7158/pleo0020_1993_eplo0006_1993.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1993/7160/pleo0026_1993_eplo0007_1993.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1993/3791/plcp0001_1993_eplc0001_1993.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1993/3832/plcp0005_1993_eplc0002_1993.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1993/3833/plcp0005_1993_eplc0003_1993.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1993/3834/plcp0005_1993_eplc0004_1993.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1993/3835/plcp0005_1993_eplc0005_1993.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1993/3868/plcp0007_1993_eplc0006_1993.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1993/3881/plcp0008_1993_eplc0007_1993.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1993/3882/plcp0008_1993_eplc0008_1993.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1993/40778/indc0001_1993.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1993/40812/indc0002_1993.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1993/40817/indc0003_1993.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1993/40820/indc0004_1993.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1993/40822/indc0005_1993.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1993/40844/indc0006_1993.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1993/40845/indc0007_1993.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1993/40848/indc0008_1993.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1993/40849/indc0009_1993.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1993/40851/indc0011_1993.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1993/40852/indc0012_1993.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1993/40853/indc0013_1993.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1993/40854/indc0014_1993.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1993/40856/indc0015_1993.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1993/40857/indc0016_1993.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1993/40858/indc0017_1993.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1993/40859/indc0018_1993.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1993/40869/indc0019_1993.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1993/40871/indc0020_1993.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1993/40873/indc0021_1993.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1993/40875/indc0022_1993.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1993/40878/indc0023_1993.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1993/40880/indc0024_1993.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1993/40882/indc0025_1993.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1993/40885/indc0026_1993.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1993/40887/indc0027_1993.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1993/40906/indc0028_1993.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1993/40908/indc0029_1993.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1993/40909/indc0030_1993.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1993/40910/indc0031_1993.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1993/40911/indc0032_1993.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1993/40912/indc0033_1993.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1993/40913/indc0034_1993.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1993/42212/indc0035_1993.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1993/42213/indc0036_1993.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1993/42214/indc0037_1993.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1993/42215/indc0038_1993.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1993/42216/indc0039_1993.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1993/42217/indc0040_1993.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1993/42218/indc0041_1993.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1993/42219/indc0042_1993.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1993/42220/indc0043_1993.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1993/42221/indc0044_1993.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1993/42222/indc0045_1993.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1993/42223/indc0046_1993.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1993/42224/indc0047_1993.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1993/42225/indc0048_1993.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1993/42226/indc0049_1993.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1993/42227/indc0050_1993.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1993/43166/indc0051_1993.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1993/43167/indc0052_1993.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1993/43168/indc0053_1993.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1993/43169/indc0054_1993.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1993/43170/indc0055_1993.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1993/43171/indc0056_1993.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1993/43172/indc0057_1993.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1993/43173/indc0058_1993.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1993/43174/indc0059_1993.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1993/43175/indc0060_1993.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1993/44881/indc0061_1993.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1993/44882/indc0062_1993.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1993/44883/indc0063_1993.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1993/44884/indc0064_1993.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1993/44885/indc0065_1993.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1993/44886/indc0066_1993.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1993/44887/indc0067_1993.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1993/44888/indc0068_1993.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1993/44889/indc0069_1993.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1993/44890/indc0070_1993.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1993/45593/indc0071_1993.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1993/45598/indc0072_1993.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1993/45601/indc0073_1993.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1993/45606/indc0074_1993.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1993/45608/indc0075_1993.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1993/45647/indc0076_1993.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1993/45649/indc0077_1993.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1993/45650/indc0078_1993.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1993/45652/indc0079_1993.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1993/45653/indc0080_1993.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1993/45655/indc0081_1993.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1993/45658/indc0082_1993.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1993/45659/indc0083_1993.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1993/45661/indc0084_1993.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1993/45701/indc0085_1993.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1993/45702/indc0086_1993.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1993/45703/indc0087_1993.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1993/45704/indc0088_1993.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1993/45705/indc0089_1993.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1993/45706/indc0090_1993.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1993/3567/pleo0004_1993_rplo0001_1993.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1993/3593/pleo0011_1993_rplo0002_1993.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1993/3752/pleo0020_1993_rplo0003_1993.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1993/3754/pleo0026_1993_rplo0004_1993.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1993/3751/pleo0048_1993_rplo0005_1993.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1993/3794/plcp0001_1993_rplc0001_1993.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1993/3805/plcp0002_1993_rplo0002_1993.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1993/3831/plcp0005_1993_rplc0003_1993.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1993/3869/plcp0007_1993_rplc0004_1993.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1993/3884/plcp0008_1993_rplc0005_1993.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1993/3798/plcp0001_1993_msvt0002_1993.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1993/3586/pleo0008_1993_msvt0001_1993.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1993/3549/pleo0001_1993.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1993/3551/pleo0002_1993.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1993/3554/pleo0003_1993.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1993/3562/pleo0004_1993.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1993/3568/pleo0005_1993.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1993/3577/pleo0006_1993.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1993/3581/pleo0007_1993.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1993/3582/pleo0008_1993.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1993/3588/pleo0009_1993.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1993/3589/pleo0010_1993.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1993/3592/pleo0011_1993.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1993/3594/pleo0012_1993.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1993/3596/pleo0013_1993.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1993/3597/pleo0014_1993.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1993/3600/pleo0015_1993.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1993/3616/pleo0016_1993.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1993/3619/pleo0017_1993.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1993/3620/pleo0018_1993.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1993/3626/pleo0019_1993.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1993/2291/pleo0020_1993.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1993/3628/pleo0021_1993.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1993/3658/pleo0022_1993.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1993/3659/pleo0023_1993.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1993/3660/pleo0024_1993.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1993/3661/pleo0025_1993.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1993/2525/pleo0023_1993.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1993/3663/pleo0027_1993.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1993/3666/pleo0028_1993.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1993/3670/pleo0029_1993.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1993/3673/pleo0030_1993.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1993/3676/pleo0031_1993.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1993/3678/pleo0032_1993.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1993/3690/pleo0033_1993.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1993/3691/pleo0034_1993.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1993/3693/pleo0035_1993.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1993/3696/pleo0036_1993.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1993/1843/plei0037_1993.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1993/3719/pleo0038_1993.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1993/3720/pleo0039_1993.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1993/3721/pleo0040_1993.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1993/3722/pleo0041_1993.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1993/3724/pleo0042_1993.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1993/3725/pleo0043_1993.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1993/3727/pleo0044_1993.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1993/3728/pleo0045_1993.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1993/3729/pleo0046_1993.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1993/3738/pleo0047_1993.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1993/3748/pleo0048_1993.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1993/3756/pleo0049_1993.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1993/3772/pleo0050_1993.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1993/3776/pleo0051_1993.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1993/3778/pleo0052_1993.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1993/3781/plcp0001_1993.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1993/3801/plcp0002_1993.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1993/3808/plcp0003_1993.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1993/3816/plcp0004_1993.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1993/3818/plcp0005_1993.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1993/3865/plcp0006_1993.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1993/3866/plcp0007_1993.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1993/3877/plcp0008_1993.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1993/3886/plcp0009_1993.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1993/3894/pdle0001_1993.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1993/3905/pdle0002_1993.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1993/3914/pdle0003_1993.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1993/3921/prsl0001_1993.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1993/3923/prsl0002_1993.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1993/3926/prsl0003_1993.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1993/3927/prsl0004_1993.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1993/3572/pleo0005_1993_splo0001_1993.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1993/3591/pleo0010_1993_splo0007_1993.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1993/3802/plcp0002_1993_splo0001_1993.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1993/3817/plcp0004_1993_splc0002_1993.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1993/3565/pleo0004_1993_eplo0001_1993.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1993/3566/pleo0004_1993_eplo0002_1993.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1993/3966/pleo0011_1993_eplo0003_1993.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1993/3603/pleo0015_1993_eplo0003_1993.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1993/3627/pleo0019_1993_eplo0004_1993.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1993/7158/pleo0020_1993_eplo0006_1993.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1993/7160/pleo0026_1993_eplo0007_1993.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1993/3791/plcp0001_1993_eplc0001_1993.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1993/3832/plcp0005_1993_eplc0002_1993.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1993/3833/plcp0005_1993_eplc0003_1993.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1993/3834/plcp0005_1993_eplc0004_1993.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1993/3835/plcp0005_1993_eplc0005_1993.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1993/3868/plcp0007_1993_eplc0006_1993.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1993/3881/plcp0008_1993_eplc0007_1993.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1993/3882/plcp0008_1993_eplc0008_1993.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1993/40778/indc0001_1993.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1993/40812/indc0002_1993.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1993/40817/indc0003_1993.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1993/40820/indc0004_1993.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1993/40822/indc0005_1993.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1993/40844/indc0006_1993.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1993/40845/indc0007_1993.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1993/40848/indc0008_1993.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1993/40849/indc0009_1993.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1993/40851/indc0011_1993.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1993/40852/indc0012_1993.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1993/40853/indc0013_1993.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1993/40854/indc0014_1993.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1993/40856/indc0015_1993.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1993/40857/indc0016_1993.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1993/40858/indc0017_1993.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1993/40859/indc0018_1993.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1993/40869/indc0019_1993.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1993/40871/indc0020_1993.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1993/40873/indc0021_1993.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1993/40875/indc0022_1993.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1993/40878/indc0023_1993.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1993/40880/indc0024_1993.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1993/40882/indc0025_1993.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1993/40885/indc0026_1993.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1993/40887/indc0027_1993.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1993/40906/indc0028_1993.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1993/40908/indc0029_1993.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1993/40909/indc0030_1993.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1993/40910/indc0031_1993.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1993/40911/indc0032_1993.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1993/40912/indc0033_1993.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1993/40913/indc0034_1993.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1993/42212/indc0035_1993.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1993/42213/indc0036_1993.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1993/42214/indc0037_1993.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1993/42215/indc0038_1993.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1993/42216/indc0039_1993.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1993/42217/indc0040_1993.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1993/42218/indc0041_1993.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1993/42219/indc0042_1993.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1993/42220/indc0043_1993.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1993/42221/indc0044_1993.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1993/42222/indc0045_1993.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1993/42223/indc0046_1993.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1993/42224/indc0047_1993.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1993/42225/indc0048_1993.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1993/42226/indc0049_1993.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1993/42227/indc0050_1993.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1993/43166/indc0051_1993.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1993/43167/indc0052_1993.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1993/43168/indc0053_1993.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1993/43169/indc0054_1993.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1993/43170/indc0055_1993.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1993/43171/indc0056_1993.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1993/43172/indc0057_1993.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1993/43173/indc0058_1993.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1993/43174/indc0059_1993.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1993/43175/indc0060_1993.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1993/44881/indc0061_1993.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1993/44882/indc0062_1993.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1993/44883/indc0063_1993.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1993/44884/indc0064_1993.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1993/44885/indc0065_1993.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1993/44886/indc0066_1993.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1993/44887/indc0067_1993.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1993/44888/indc0068_1993.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1993/44889/indc0069_1993.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1993/44890/indc0070_1993.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1993/45593/indc0071_1993.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1993/45598/indc0072_1993.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1993/45601/indc0073_1993.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1993/45606/indc0074_1993.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1993/45608/indc0075_1993.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1993/45647/indc0076_1993.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1993/45649/indc0077_1993.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1993/45650/indc0078_1993.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1993/45652/indc0079_1993.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1993/45653/indc0080_1993.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1993/45655/indc0081_1993.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1993/45658/indc0082_1993.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1993/45659/indc0083_1993.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1993/45661/indc0084_1993.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1993/45701/indc0085_1993.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1993/45702/indc0086_1993.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1993/45703/indc0087_1993.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1993/45704/indc0088_1993.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1993/45705/indc0089_1993.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1993/45706/indc0090_1993.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1993/3567/pleo0004_1993_rplo0001_1993.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1993/3593/pleo0011_1993_rplo0002_1993.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1993/3752/pleo0020_1993_rplo0003_1993.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1993/3754/pleo0026_1993_rplo0004_1993.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1993/3751/pleo0048_1993_rplo0005_1993.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1993/3794/plcp0001_1993_rplc0001_1993.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1993/3805/plcp0002_1993_rplo0002_1993.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1993/3831/plcp0005_1993_rplc0003_1993.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1993/3869/plcp0007_1993_rplc0004_1993.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1993/3884/plcp0008_1993_rplc0005_1993.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1993/3798/plcp0001_1993_msvt0002_1993.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H190"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="6" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="46" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="180.7109375" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="102" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="101.140625" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>