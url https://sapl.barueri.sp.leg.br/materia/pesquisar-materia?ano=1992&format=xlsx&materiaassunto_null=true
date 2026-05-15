--- v0 (2026-02-06)
+++ v1 (2026-05-15)
@@ -54,8838 +54,8838 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>3629</t>
   </si>
   <si>
     <t>1992</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>PLEO</t>
   </si>
   <si>
     <t>Projeto de Lei</t>
   </si>
   <si>
     <t>Carlos Alberto Bel Correia</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/3629/pleo0001_1992.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/3629/pleo0001_1992.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a doação de viaturas à Polícia Civil de Barueri.</t>
   </si>
   <si>
     <t>3726</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/3726/pleo0002_1992.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/3726/pleo0002_1992.pdf</t>
   </si>
   <si>
     <t>Estende a isenção de que trata a Lei nº 676, de 05 de setembro de 1989, às obras de conjuntos habitacionais de interesse social, executadas pelo Estado.</t>
   </si>
   <si>
     <t>3732</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/3732/pleo0003_1992.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/3732/pleo0003_1992.pdf</t>
   </si>
   <si>
     <t>Altera a redação do Artigo 2º da Lei nº 618, de 05 de novembro de 1987.</t>
   </si>
   <si>
     <t>3743</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/3743/pleo0005_1992.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/3743/pleo0005_1992.pdf</t>
   </si>
   <si>
     <t>Dá nova redação ao Artigo 5º, da Lei nº 810, de 13 de dezembro de 1991.</t>
   </si>
   <si>
     <t>3758</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/3758/pleo0006_1992.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/3758/pleo0006_1992.pdf</t>
   </si>
   <si>
     <t>Autoriza o Executivo Municipal a conceder um abono no valor e condições que especifica.</t>
   </si>
   <si>
     <t>3760</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/3760/pleo0007_1992.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/3760/pleo0007_1992.pdf</t>
   </si>
   <si>
     <t>Estabelece regime salarial específico para a função de Professor de Escola Técnica e dá outras providências.</t>
   </si>
   <si>
     <t>3767</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
     <t>Comissão Executiva - CEXE</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/3767/pleo0008_1992.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/3767/pleo0008_1992.pdf</t>
   </si>
   <si>
     <t>Autoriza o Legislativo Municipal a conceder um abono no valor e condições que especifica.</t>
   </si>
   <si>
     <t>3768</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/3768/pleo0009_1992.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/3768/pleo0009_1992.pdf</t>
   </si>
   <si>
     <t>Autoriza o Executivo Municipal a receber os encargos de conservação e administração do trecho da Rodovia dos Romeiros que especifica.</t>
   </si>
   <si>
     <t>3769</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/3769/pleo0010_1992.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/3769/pleo0010_1992.pdf</t>
   </si>
   <si>
     <t>Autoriza o Executivo Municipal a celebrar convênio com o Departamento de Águas e Energia Elétrica - DAEE, para o fim que especifica e dá outras providências.</t>
   </si>
   <si>
     <t>3770</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/3770/pleo0011_1992.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/3770/pleo0011_1992.pdf</t>
   </si>
   <si>
     <t>Diretrizes orçamentária para o exercício de 1993 e dá outras providências.</t>
   </si>
   <si>
     <t>3771</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
     <t>José de Melo</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/3771/pleo0012_1992.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/3771/pleo0012_1992.pdf</t>
   </si>
   <si>
     <t>A denominação de Praça Pública. (Praça Professor Sérgio Francisco Pablos)</t>
   </si>
   <si>
     <t>3790</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/3790/pleo0013_1992.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/3790/pleo0013_1992.pdf</t>
   </si>
   <si>
     <t>A Municipalização das ações de Vigilância Sanitária.</t>
   </si>
   <si>
     <t>3792</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
     <t>Nilton Humberto Melão</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/3792/pleo0014_1992.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/3792/pleo0014_1992.pdf</t>
   </si>
   <si>
     <t>Anistia de construções clandestinas ou irregulares.</t>
   </si>
   <si>
     <t>3793</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/3793/pleo0015_1992.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/3793/pleo0015_1992.pdf</t>
   </si>
   <si>
     <t>A concessão de prazo suplementar para a regularização de construções clandestinas e irregulares, mediante anistia.</t>
   </si>
   <si>
     <t>3796</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
     <t>Clarindo Aparecido da Silva</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/</t>
+    <t>http://sapl.barueri.sp.leg.br/media/</t>
   </si>
   <si>
     <t>Alteração do Convênio celebrado entre a Prefeitura do Município de Barueri e de outros, as Sociedades Alphaville Centro Industrial e Empresarial, Residencial 1 e Residencial 2 e Construtora Albuquerque Takaoka S.A., para aplicação de disciplina urbanística no Município de Barueri</t>
   </si>
   <si>
     <t>3797</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/3797/pleo0017_1992.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/3797/pleo0017_1992.pdf</t>
   </si>
   <si>
     <t>A Festa de Confraternização do Funcionalismo Público Municipal.</t>
   </si>
   <si>
     <t>3799</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/3799/pleo0018_1992.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/3799/pleo0018_1992.pdf</t>
   </si>
   <si>
     <t>Altera dispositivos da Lei nº 485, de 17 de outubro de 1984.</t>
   </si>
   <si>
     <t>3803</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
     <t>Dr. Gilberto Otávio Tolaini</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/3803/pleo0019_1992.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/3803/pleo0019_1992.pdf</t>
   </si>
   <si>
     <t>Alteração do Convênio Celebrado entre a Prefeitura do Município de Barueri, com a Sociedade Fazenda Tamboré Residencial e Sociedade Centro Empresarial Tamboré e Sociedade Aldeia da Serra, Residencial Morada dos Pássaros e Construtora Albuquerque Takaoka S.A., para aplicação de disciplina urbanística no Município de Barueri.</t>
   </si>
   <si>
     <t>3807</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/3807/pleo0021_1992.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/3807/pleo0021_1992.pdf</t>
   </si>
   <si>
     <t>Prorroga por mais 1 (um) ano o prazo da isenção de que trata a Lei nº 694, de 14 de novembro de 1989.</t>
   </si>
   <si>
     <t>3809</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/3809/pleo0022_1992.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/3809/pleo0022_1992.pdf</t>
   </si>
   <si>
     <t>A gratuidade das tarifas de ônibus, na data da realização do Natal das Crianças.</t>
   </si>
   <si>
     <t>3811</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/3811/pleo0023_1992.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/3811/pleo0023_1992.pdf</t>
   </si>
   <si>
     <t>Autoriza o Município de Barueri a doar à Fazenda do Estado de São Paulo a área de Terreno da EEPG do Parque dos Camargos.</t>
   </si>
   <si>
     <t>3812</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/3812/pleo0024_1992.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/3812/pleo0024_1992.pdf</t>
   </si>
   <si>
     <t>Autoriza o Município de Barueri a doar à Fazenda do Estado de São Paulo a área de Terreno ocupada pela EEPG do Jardim Belval.</t>
   </si>
   <si>
     <t>3813</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/3813/pleo0025_1992.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/3813/pleo0025_1992.pdf</t>
   </si>
   <si>
     <t>Institui o passe livre para soldados e cabos das Forças Armadas e da Polícia Militar nas linhas Municipais de ônibus.</t>
   </si>
   <si>
     <t>3814</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/3814/pleo0026_1992.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/3814/pleo0026_1992.pdf</t>
   </si>
   <si>
     <t>Autoriza o Município de Barueri a doar à Fazenda do Estado de São Paulo áreas de Terreno ocupadas pela EEPG do Parque Imperial.</t>
   </si>
   <si>
     <t>3815</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/3815/pleo0027_1992.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/3815/pleo0027_1992.pdf</t>
   </si>
   <si>
     <t>Autoriza o Município de Barueri a doar à Fazenda do Estado de São Paulo as áreas de Terreno ocupadas pela EEPG do Vale do Sol.</t>
   </si>
   <si>
     <t>3890</t>
   </si>
   <si>
     <t>PLCP</t>
   </si>
   <si>
     <t>Projeto de Lei Complementar</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/3890/plcp0001_1992.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/3890/plcp0001_1992.pdf</t>
   </si>
   <si>
     <t>Aumento do número de cargos e funções dos quadros do SEMEI e do SIEC.</t>
   </si>
   <si>
     <t>3893</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/3893/plcp0002_1992.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/3893/plcp0002_1992.pdf</t>
   </si>
   <si>
     <t>Revoga o § 3º do artigo 227, da Lei Complementar nº 4, de 12 de dezembro de 1991.</t>
   </si>
   <si>
     <t>3897</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/3897/plcp0003_1992.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/3897/plcp0003_1992.pdf</t>
   </si>
   <si>
     <t>Altera os anexos IV e V, da Lei Complementar nº 1, de 11 de dezembro de 1990.</t>
   </si>
   <si>
     <t>3878</t>
   </si>
   <si>
     <t>PDLE</t>
   </si>
   <si>
     <t>Projeto de Decreto Legislativo</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/3878/pdle0001_1992.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/3878/pdle0001_1992.pdf</t>
   </si>
   <si>
     <t>A concessão de Título de cidadão Benemérito do Município de Barueri, ao Excelentíssimo Senhor Doutor Luiz Antônio Fleury Filho, Digníssimo Governador do Estado de São Paulo.</t>
   </si>
   <si>
     <t>3880</t>
   </si>
   <si>
     <t>CFIOR - COMISSÃO DE FINANÇAS E ORÇAMENTO</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/3880/pdle0002_1992.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/3880/pdle0002_1992.pdf</t>
   </si>
   <si>
     <t>A aprovação do Parecer Prévio emitido pelo Egrégio Tribunal de Contas do Estado de São Paulo, que opinou favoravelmente pela aprovação das contas do Prefeito Municipal e das Autarquias SEMEC e SAMEB.</t>
   </si>
   <si>
     <t>3883</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/3883/pdle0003_1992.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/3883/pdle0003_1992.pdf</t>
   </si>
   <si>
     <t>A aprovação do Parecer Prévio emitido pelo Egrégio Tribunal de contas do Estado de São Paulo, que opinou favoravelmente pela aprovação das contas do Prefeito Municipal e das Autarquias.</t>
   </si>
   <si>
     <t>3888</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/3888/pdle0004_1992.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/3888/pdle0004_1992.pdf</t>
   </si>
   <si>
     <t>Fixa a remuneração do Prefeito e do Vice-Prefeito para a Legislatura subsequente.</t>
   </si>
   <si>
     <t>3904</t>
   </si>
   <si>
     <t>PRSL</t>
   </si>
   <si>
     <t>Projeto de Resolução</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/3904/prsl0001_1992.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/3904/prsl0001_1992.pdf</t>
   </si>
   <si>
     <t>A aprovação do Parecer Prévio emitido pelo Egrégio Tribunal de Contas do Estado de São Paulo, que opinou favoravelmente pela aprovação das contas da Mesa da Câmara.</t>
   </si>
   <si>
     <t>3907</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/3907/prsl0002_1992.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/3907/prsl0002_1992.pdf</t>
   </si>
   <si>
     <t>Alteração do dia de realização de Sessão Ordinária da Câmara Municipal de Barueri.</t>
   </si>
   <si>
     <t>3909</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/3909/prsl0003_1992.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/3909/prsl0003_1992.pdf</t>
   </si>
   <si>
     <t>3911</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/3911/prsl0004_1992.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/3911/prsl0004_1992.pdf</t>
   </si>
   <si>
     <t>Fixa a remuneração dos Vereadores e a Verba de Representação do Presidente da Câmara para vigorar na próxima Legislatura.</t>
   </si>
   <si>
     <t>3764</t>
   </si>
   <si>
     <t>EPLO</t>
   </si>
   <si>
     <t>Emenda a Projeto de Lei</t>
   </si>
   <si>
     <t>Emenda Modificativa ao Projeto de Lei n. 7/1992, de autoria do Poder Executivo Municipal, que dispõe sobre: Estabelece regime salarial específico para a função de Professor de Escola Técnica e dá outras providências.</t>
   </si>
   <si>
     <t>42252</t>
   </si>
   <si>
     <t>REQT</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
     <t>Naná</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/42252/reqt0001_1992.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/42252/reqt0001_1992.pdf</t>
   </si>
   <si>
     <t>Requeiro, nos termos regimentais, seja oficiado ao Comandante do Corpo de Bombeiros, sediado em Osasco, solicitando a possibilidade de serem cortadas duas paineiras localizadas na Rua Luiz Camões nº 30, no Jardim Tupã e uma árvore na Rua Piracicaba nº 15, no bairro São Silvestre, neste Município.</t>
   </si>
   <si>
     <t>42253</t>
   </si>
   <si>
     <t>Jurinha</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/42253/reqt0002_1992.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/42253/reqt0002_1992.pdf</t>
   </si>
   <si>
     <t>Requeiro à Mesa, nos termos regimentais, seja oficiado à TELESP - Telecomunicações de São Paulo S.A., solicitando a possibilidade de ser instalado um orelhão comunitário Avenida Capitão Francisco Cezar, nº 947, no Bar de Vicente Mauricio da Rocha Neto no Bairro do Engenho Novo.</t>
   </si>
   <si>
     <t>42254</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/42254/reqt0003_1992.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/42254/reqt0003_1992.pdf</t>
   </si>
   <si>
     <t>Requeiro à Mesa, nos termos regimentais, seja oficiado à ELETROPAULO - Companhia de Eletricidade de São Paulo, solicitando a possibilidade do prolongamento de rede de luz, na Rua Major Alvares Fontes, no Bairro do Engenho Novo.</t>
   </si>
   <si>
     <t>42255</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/42255/reqt0004_1992.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/42255/reqt0004_1992.pdf</t>
   </si>
   <si>
     <t>Requeiro à Mesa, nos termos regimentais, seja oficiado à BB Transporte e Turismo Ltda., se possível colocar ônibus passando pela Rua Cafelândia, no Jardim São Silvestre até às 23:15 hs., para atender os alunos da E.E.P.S.G. Engenho Novo II, uma vez que esta Escola está funcionando no período noturno.</t>
   </si>
   <si>
     <t>42256</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/42256/reqt0005_1992.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/42256/reqt0005_1992.pdf</t>
   </si>
   <si>
     <t>Requeiro à Mesa, nos termos regimentais, seja oficiado à TELESP - Telecomunicações de São Paulo S.A., da possibilidade de ser instalado um orelhão comunitário na Rua Cafelândia, nº 1049 no bairro Engenho Novo neste município.</t>
   </si>
   <si>
     <t>42257</t>
   </si>
   <si>
     <t>Noé de Souza Borges</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/42257/reqt0006_1992.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/42257/reqt0006_1992.pdf</t>
   </si>
   <si>
     <t>Requeiro à Mesa, nos termos regimentais, seja oficiado ao Sr. João Angelo Rizzo, Chefe do Distrito W6 da TELESP, em Osasco, solicitando a possibilidade da instalação de um telefone público, tipo comunitário, no interior do estabelecimento comercial localizado à Rua Orinoco nº 244, bairro Vale do Sol, neste Município, de propriedade do Sr. Luiz Carlos Lima de Oliveira.</t>
   </si>
   <si>
     <t>42258</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/42258/reqt0007_1992.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/42258/reqt0007_1992.pdf</t>
   </si>
   <si>
     <t>Requeiro a V.Exa. providências no sentido de nomear uma comissão, com o fim especial de analisar o problema de segurança em nosso município.</t>
   </si>
   <si>
     <t>42259</t>
   </si>
   <si>
     <t>Zé Maria</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/42259/reqt0008_1992.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/42259/reqt0008_1992.pdf</t>
   </si>
   <si>
     <t>Requeiro, nos termos regimentais, seja oficiado ao sr. João Angelo Rizzo, Chefe do Distrito da TELESP, em Osasco, solicitando a possibilidade da instalação de um telefone público, tipo comunitário, defronte ao estabelecimento comercial de propriedade do Sr. Hermes, localizado à Rua Lua nº 11, no bairro Jardim Tupanci, neste município.</t>
   </si>
   <si>
     <t>42260</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/42260/reqt0009_1992.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/42260/reqt0009_1992.pdf</t>
   </si>
   <si>
     <t>Requeiro, nos termos regimentais, seja oficiado ao Sr. João Angelo Rizzo, Chefe do Distrito da TELESP, em Osasco, a fim de que se digne estudar a possibilidade da instalação de um telefone público, tipo comunitário, defronte ao esmaecimento comercial do Sr. Gilmar Antonio, Localizado na Avenida Calil Mohamed Rahal, nº 18, no Bairro Jardim São Silvestre, neste Município.</t>
   </si>
   <si>
     <t>42261</t>
   </si>
   <si>
     <t>Joliete Alves dos Santos</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/42261/reqt0010_1992.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/42261/reqt0010_1992.pdf</t>
   </si>
   <si>
     <t>Requeiro, nos termos regimentais, seja oficiado à SABESP, no sentido de que sejam tomadas providências, com referência às caixas de esgoto que estão vasando nas Ruas Almeida, altura do nº 100 e Calil Maohamed Rahal, na Vila São  Silvestre e Alberto José da Motta, esquina com Rua Tailândia, no Jardim São Luiz.</t>
   </si>
   <si>
     <t>42262</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/42262/reqt0011_1992.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/42262/reqt0011_1992.pdf</t>
   </si>
   <si>
     <t>Requeiro, nos termos regimentais, seja oficiado ao Sr. Chefe do Executivo, reiterando os termos da Indicação que solicitou fosse instituído o passe fácil em nosso município.</t>
   </si>
   <si>
     <t>44502</t>
   </si>
   <si>
     <t>Cleuso de Oliveira</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/44502/reqt0012_1992.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/44502/reqt0012_1992.pdf</t>
   </si>
   <si>
     <t>Requeiro, ouvido o Plenário, nos termos regimentais, seja consignado nos Anais desta Casa de Leis, votos de profundo pesar pelo passamento do Senhor João Villalobo Quero, ocorrido no dia 18 de janeiro p. passado. Requeiro ainda, uma vez aprovada a presente Propositura, sejam os seus termos levados ao conhecimento de sua esposa, Senhora Thereza Altieri Villalobo Quero, seus filhos, S.Exa. O Senhor Carlos Alberto Bel Correia, DD. Prefeito Municipal, da Diretoria da Sociedade Amigos do Jardim Belval, através de seu Diretor Presidente, Senhor Elvio Monteiro da Silva.</t>
   </si>
   <si>
     <t>42263</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/42263/reqt0013_1992.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/42263/reqt0013_1992.pdf</t>
   </si>
   <si>
     <t>Requeiro, nos termos, seja oficiado à BB Transporte e Turismo Ltda., no sentido de que aquela Empresa oriente os motoristas que fazem a linha Barueri-Chácara Marcos, a passarem pela Rua Carajás na ida e volta, pois atualmente só passam pela mesma quando vão para a Chácara Marcos, no retorno entram pela Estrada dos Romeiros e os moradores do Jardim São Silvestre agradeceriam muito de essa providência fosse adotada.</t>
   </si>
   <si>
     <t>42264</t>
   </si>
   <si>
     <t>Valdemir Holanda da Silva</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/42264/reqt0014_1992.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/42264/reqt0014_1992.pdf</t>
   </si>
   <si>
     <t>Requeiro a V.Exa. seja retirado de tramitação o Projeto de Decreto Legislativo nº 02/91, de minha autoria, que dispõe sobre a concessão de Título de Cidadão Benemérito do Município de Barueri, ao Exmo. Sr. Dr. LUIZ ANTONIO FLEURY FILHO.</t>
   </si>
   <si>
     <t>42265</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/42265/reqt0015_1992.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/42265/reqt0015_1992.pdf</t>
   </si>
   <si>
     <t>Requeiro, nos termos regimentais, seja oficiado ao Exmo. Senhor Governador Dr. Luiz Antonio Fleury Filho, para que aquela autoridade tome as devidas providências, se for o caso, até mesmo subsidiar o transporte coletivo feito pelos trens metropolitanos.</t>
   </si>
   <si>
     <t>42266</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/42266/reqt0016_1992.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/42266/reqt0016_1992.pdf</t>
   </si>
   <si>
     <t>Requeiro, nos termos regimentais, seja oficiado à TELESP - Telecomunicações de São Paulo S/A, solicitando a instalação de um telefone público, tipo orelhão, na Rua Maria Helena, esquina com a Av. Capitão Francisco César, no Engenho Novo, neste Município.</t>
   </si>
   <si>
     <t>42267</t>
   </si>
   <si>
     <t>Sebastião Rodrigues Nunes</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/42267/reqt0018_1992.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/42267/reqt0018_1992.pdf</t>
   </si>
   <si>
     <t>requeiro, à mesa, nos termos regimentais, que seja oficiado ao Sr. Chefe do Executivo, reiterando os termos do Requerimento nº 18/91, através do qual este Vereador solicitou que fosse recolocados as guias e sargetas que foram danificadas nos seguintes locais: Rua Abelardo Luz nº 35, Rua Nova Aurora nº 217, no jardim Mutinga, bem como proceder reparos nas via públicas em questão, as guias encontram-se em péssimo estado de conservação.</t>
   </si>
   <si>
     <t>42268</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/42268/reqt0019_1992.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/42268/reqt0019_1992.pdf</t>
   </si>
   <si>
     <t>Requeiro, nos termos regimentais, seja oficiado ao Sr. EDUARDO NATEL PATRICIO, Gerente Divisional da SABESP, em Barueri, solicitando providências urgentes no sentido de proceder reparos na rede de esgoto da da Rua Floriano Peixoto, esquina com a Rua XV de novembro, no Jardim Belval.</t>
   </si>
   <si>
     <t>42269</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/42269/reqt0020_1992.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/42269/reqt0020_1992.pdf</t>
   </si>
   <si>
     <t>Requeiro, nos termos regimentais, seja oficiado ao Sr. EDUARDO NATEL PATRICIO, Gerente Divisional da SABESP, em Barueri, solicitando o prolongamento das redes de água e de esgoto, na Rua Mesopotânia, no Jardim Morelato.</t>
   </si>
   <si>
     <t>42270</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/42270/reqt0021_1992.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/42270/reqt0021_1992.pdf</t>
   </si>
   <si>
     <t>Requeiro, nos termos regimentais, seja oficiado ao Sr. Chefe do Executivo, reiterando os termos da Indicação deste Vereador, que solicitou o desassoreamento e canalização dos córregos do Jardim Barueri e Vila Porto.</t>
   </si>
   <si>
     <t>42271</t>
   </si>
   <si>
     <t>José Mendes da Silva</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/42271/reqt0022_1992.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/42271/reqt0022_1992.pdf</t>
   </si>
   <si>
     <t>Requeiro à Mesa, nos termos regimentais, seja oficiado ao Engº. Eduardo Natel Patrício, Gerente Divisional da SABESP, em Barueri, a fim de estudar a possibilidade de fazer o prolongamento da rede água da Rua Maria Adélia, até a Viela barueri, no bairro Universal Engenho Novo, neste Município.</t>
   </si>
   <si>
     <t>42272</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/42272/reqt0023_1992.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/42272/reqt0023_1992.pdf</t>
   </si>
   <si>
     <t>Requeiro, nos termos regimentais, seja oficiado ao Sr. ANTONIO CARLOS RODRIGUES, Diretor-Presidente da Empresa Metropolitana de Transportes Urbanos de São Paulo S.A. - EMTU, solicitando a possibilidade de determinar estudos com o objetivo de alterar o critério adotado para a cobrança das tarifas de ônibus, de forma que o valor das passagens seja o mesmo para todo o território deste município e não como ocorre, onde passageiros que residem em bairros próximos ao centro pagam preço de outros Municípios.</t>
   </si>
   <si>
     <t>42273</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/42273/reqt0024_1992.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/42273/reqt0024_1992.pdf</t>
   </si>
   <si>
     <t>Requeiro à Mesa, nos termos regimentais, seja oficiado ao Sr. João Angelo Rizzo, Chefe do Distrito W6 da TELESP - Telecomunicações de São Paulo S/A, no sentido de que seja informado a este Vereador, digo Valdemir Holanda da Silva, quanto à provável retirada do telefone público, instalada na via pública denominada de Rua Juliana nº 44, Parque dos Camargos, como também venho reivindicar desde já a permanência do referido telefone, reivindicação esta feita pelos moradores daquela localidade, onde a própria TELESP  ao fazer uma triagem sobre o uso telefone, constatará a necessidade deste benefício naquele local.</t>
   </si>
   <si>
     <t>42274</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/42274/reqt0025_1992.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/42274/reqt0025_1992.pdf</t>
   </si>
   <si>
     <t>Requeiro à Mesa, nos termos regimentais, seja oficiado ao Sr. JOÃO ANGELO RIZZO, Chefe do Distrito W6 da TELESP, em Osasco, solicitando a possibilidade da instalação de um aparelho telefônico comunitário na Rua Tupi nº 156, no Bar de Pedro Paulo, no bairro do Jardim São Silvestre.</t>
   </si>
   <si>
     <t>42275</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/42275/reqt0026_1992.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/42275/reqt0026_1992.pdf</t>
   </si>
   <si>
     <t>Requeiro à Mesa, nos termos regimentais, seja oficiado ao Sr. Alexandre de Figueiredo Freitas, DD. Diretor da BB Transportes e Turismo Ltda., solicitando seja estudada a possibilidade da mudança de horário da Linha de ônibus que atende aos moradores do Jardim Tupancy até às 23:00 hs.</t>
   </si>
   <si>
     <t>42276</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/42276/reqt0027_1992.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/42276/reqt0027_1992.pdf</t>
   </si>
   <si>
     <t>Requeiro, nos termos regimentais, seja oficiado ao Sr. Chefe do Executivo, reiterando os termos das proposituras de autoria deste Vereador, através das quais foi solicitado a construção de uma ponte ou passarela, sobre o Rio Barueri-Mirim, no Bairro Jardim São Pedro.</t>
   </si>
   <si>
     <t>42277</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/42277/reqt0028_1992.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/42277/reqt0028_1992.pdf</t>
   </si>
   <si>
     <t>Requeiro, nos termos regimentais, seja oficiado ao Sr. Carlos Zicardi, DD. Diretor Presidente da CMTB, a fim de que se digne estudar a possibilidade de que na esquina da Rua da Prata com a Rua Ágata, no Bairro Jardim dos Camargos, seja determinado como ponto de parada de ônibus.</t>
   </si>
   <si>
     <t>42278</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
     <t>João José dos Santos</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/42278/reqt0029_1992.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/42278/reqt0029_1992.pdf</t>
   </si>
   <si>
     <t>Requeiro, seja oficiado ao Comandante do Corpo de Bombeiro de Osasco, da necessidade de ser cortada uma Paineira localizado à Rua Maria Siqueira, em frente ao nº 327, Jardim Silveira, neste Município.</t>
   </si>
   <si>
     <t>42279</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
     <t>João Amancio da Conceição</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/42279/reqt0030_1992.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/42279/reqt0030_1992.pdf</t>
   </si>
   <si>
     <t>Requeiro, ouvido o Plenário, sejam dispensadas as formalidades regimentais para o Projeto de Lei nº 03/92, de autoria do Sr. Chefe do Executivo, que dispõe sobre: "Altera a redação do Artigo 2º da Lei nº 618, de 05 de novembro de 1987". Requeiro ainda, uma vez aprovada a presente propositura e, com fundamento no § 2º, do artigo 43 da Lei Orgânica Municipal, ouvido o Plenário, seja convocado pelo Presidente desta Casa, uma Sessão extraordinária logo após o término desta, com fim único de apreciar, discutir e votar o Projeto objeto deste propositura.</t>
   </si>
   <si>
     <t>42280</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/42280/reqt0031_1992.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/42280/reqt0031_1992.pdf</t>
   </si>
   <si>
     <t>Requeiro, seja oficiado à SABESP, solicitando providências com referência ao vazamento de esgoto na Rua Sol, com a Rua Saturno, no Jardim Tupanci, e um vazamento de água na Rua Liberdade nº 154, na Vila Boa Vista.</t>
   </si>
   <si>
     <t>42281</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/42281/reqt0032_1992.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/42281/reqt0032_1992.pdf</t>
   </si>
   <si>
     <t>Requeiro, nos termos regimentais, seja oficiado ao Sr. Chefe do Executivo, a fim de que, no prazo estabelecido pelo Artigo 114, combinado com o Artigo 79, item VI, da Lei Orgânica do Município, informe a esta Casa o seguinte: a) quantos caminhões particulares prestam serviços à Municipalidade? b) quanto é pago por hora ou mensal? c) o número das placas de cada veículo? ) enviar cópia dos contratos firmados entre a Prefeitura e os proprietários dos mesmos.</t>
   </si>
   <si>
     <t>42282</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/42282/reqt0033_1992.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/42282/reqt0033_1992.pdf</t>
   </si>
   <si>
     <t>Requeiro, seja oficiado ao Sr. Chefe do Executivo, reiterando os termos da propositura que solicitou pavimentação ou escadaria em 4 vielas do Jardim dos Camargos.</t>
   </si>
   <si>
     <t>42283</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/42283/reqt0034_1992.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/42283/reqt0034_1992.pdf</t>
   </si>
   <si>
     <t>Requeiro, nos termos regimentais, seja oficiado ao Engº. Eduardo Natel Patrício, Gerente divisional da SABESP, em Barueri, solicitando estudos para execução da complementação da rede de água nas Ruas Chaves e Antilhas, no Bairro Jardim Califórnia.</t>
   </si>
   <si>
     <t>42284</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/42284/reqt0035_1992.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/42284/reqt0035_1992.pdf</t>
   </si>
   <si>
     <t>Requeiro, seja oficiado ao Sr. Chefe do Executivo, da possibilidade de que S.Exa. interceda junto à SABESP, objetivando a complementação da rede de esgoto nas Ruas Gisele e Regina, localizadas</t>
   </si>
   <si>
     <t>42285</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/42285/reqt0036_1992.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/42285/reqt0036_1992.pdf</t>
   </si>
   <si>
     <t>Requeiro ao Sr. Presidente, Noé Borges de Souza, seja constituída uma comissão de Vereadores, para que possa ser estudado problemas de educação do Município de Barueri.</t>
   </si>
   <si>
     <t>42286</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/42286/reqt0037_1992.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/42286/reqt0037_1992.pdf</t>
   </si>
   <si>
     <t>Requeiro a mesa, nos termos regimentais, seja oficiado a Sabesp - Companhia de Saneamento Básico do Estado de São Paulo, solicitando a possibilidade do prolongamento da rede de água, na Rua Hermes da Fonseca, no bairro do Jardim São Silvestre</t>
   </si>
   <si>
     <t>42287</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/42287/reqt0038_1992.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/42287/reqt0038_1992.pdf</t>
   </si>
   <si>
     <t>Requeiro nos termos regimentais seja oficiado ao Exmo. Sr. Carlos Alberto Bel Correia, D.D. Prefeito Municipal de Barueri, no sentido de V. Exa., iniciar expediente junto à Eletropaulo, agência de Barueri, a fim desta companhia efetuar estudos e apresentar orçamento quanto a implantação de Iluminação Pública nas via públicas onde ainda não contam com esse benefício no bairro Vivendas Contemporânia, no Distrito da Aldeia e que os custos deste benefícios seja por conta desta municipalidade, conforme reinvindicação dos moradores e trabalhadores desta localidade</t>
   </si>
   <si>
     <t>42288</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/42288/reqt0039_1992.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/42288/reqt0039_1992.pdf</t>
   </si>
   <si>
     <t>Requeiro nos termos regimentais seja oficiado ao Exmo.  Prefeito, encaminhando um abaixo assinado contendo 34 assinaturas de moradores da Rua  Paulo de Frontini e outras na Viela Porto os quais solicitam a canalização de um corrego ali existente o qual vem causando sérios transtorno os moradores das proximidade, os quais solicitam solicitam providência  respeito.</t>
   </si>
   <si>
     <t>42289</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/42289/reqt0040_1992.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/42289/reqt0040_1992.pdf</t>
   </si>
   <si>
     <t>Requeiro a mesa, nos termos regimentais seja oficiado ao Sr. Chefe do Executivo, encaminhando um abaixo assinado contento quatro assinaturas de moradores proprietários da Viela Campos Sales, no Distrito do Jardim Belval, os que solicitam que seja alterado o nome da citada via pública, para travessa Campos Sales.</t>
   </si>
   <si>
     <t>44503</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/44503/reqt0041_1992.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/44503/reqt0041_1992.pdf</t>
   </si>
   <si>
     <t>Requeiro à Mesa, dispensadas as formalidades regimentais e ouvido o Douto Plenário, sejam consignados nos Anais desta Casa, votos de agradecimentos aos senhores: Gilberto Macedo Arantes, DD. Assessor de Vias e Edifícios Públicos; José Orlando Alvares. DD. Assessor de Serviços Municipais de Trânsitos, pelos relevantes serviços prestados ao Vereador que a este subscreve. requeiro ainda, uma vez aprovada a presente Propositura, sejam seus termos levados ao reconhecimento dos homenageados.</t>
   </si>
   <si>
     <t>42290</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/42290/reqt0042_1992.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/42290/reqt0042_1992.pdf</t>
   </si>
   <si>
     <t>Requeiro, seja oficiado ao Sr. Chefe do Executivo, encaminhando o abaixo-assinado anexo, dos moradores da Rua Jaboticabeira no Engenho Novo, que reivindicam  a ligação dessa rua com a Lorena.</t>
   </si>
   <si>
     <t>42291</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
     <t>Maria Evangelista</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/42291/reqt0043_1992.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/42291/reqt0043_1992.pdf</t>
   </si>
   <si>
     <t>Requeiro nos termos regimentais que seja oficiado ao Sr. Chefe do Executivo a fim de que se digne S.Exa. determinar providências com o objetivo de desapropriar uma área em caráter de primazia para a construção do distrito policial no Bairro do Jardim Mutinga.</t>
   </si>
   <si>
     <t>42292</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/42292/reqt0044_1992.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/42292/reqt0044_1992.pdf</t>
   </si>
   <si>
     <t>Requeiro a mesa, nos termos regimentais, seja oficiado a Eletropaulo - Companhia de Eletricidade do Estado de São Paulo, solicitando a possibilidade do prolongamento da rede de luz, na Rua Hermes da Fonseca, no Bairro do Jardim São Silvestre.</t>
   </si>
   <si>
     <t>42293</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/42293/reqt0045_1992.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/42293/reqt0045_1992.pdf</t>
   </si>
   <si>
     <t>Requeiro nos termos regimentais, seja oficiado ao Exmo. Sr. Prefeito Municipal de Barueri, DD. Carlos Alberto Bel Correia, se digne V.Exa. determinar ao setor competente no sentido deste efetuar estudos e após estes procedimentos V.Exa. autorizar a ser feito uma ligação entre as vias públicas Av. Capitólio com a Rua Presidente Nilo Peçanha, no Bairro do Jardim Itaquiti neste Município, obra está reivindicada  por este vereador em outras proposituras, e após reunião com membros daquela comunidade foi encaminhado ofício da sociedade amigos de bairro, acompanhado de um abaixo- assinado com mais de 300 assinaturas que seguem anexo.</t>
   </si>
   <si>
     <t>42294</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/42294/reqt0046_1992.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/42294/reqt0046_1992.pdf</t>
   </si>
   <si>
     <t>Requeiro, nos termos regimentais, seja oficiado ao Sr. Engenheiro Eduardo Natel Patrício, gerente divisional da Sabesp, a fim de que seja feito o prolongamento da rede de água na viela existente na rua Valinhos, nº 35- Vila Nilva, neste Município.</t>
   </si>
   <si>
     <t>42295</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/42295/reqt0047_1992.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/42295/reqt0047_1992.pdf</t>
   </si>
   <si>
     <t>Requeiro, nos termos regimentais, seja oficiado ao Sr. Chefe do Executivo reiterando os termos da propositura, através da qual este vereador reivindicou  a implantação de guias e sarjetas na rua Terra, no Bairro Jardim Tupancy, neste Município.</t>
   </si>
   <si>
     <t>42296</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/42296/reqt0048_1992.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/42296/reqt0048_1992.pdf</t>
   </si>
   <si>
     <t>Requeiro, nos termos regimentais, seja oficiado ao Sr. Chefe do Executivo reiterando os termos da indicação em que este vereador reivindicou a implantação de três lombadas na Rua Etiópia, no Jardim Morelato.</t>
   </si>
   <si>
     <t>44504</t>
   </si>
   <si>
     <t>49</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/44504/reqt0049_1992.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/44504/reqt0049_1992.pdf</t>
   </si>
   <si>
     <t>Requeiro a Mesa nos  termos regimentais, que  seja consignado nos Anais desta Casa votos de congratulações ao Exmo. Sr. Carlos Alberto Bel Correia pelo trabalho no setor educacional do município. particularmente pelo trabalho desenvolvido na restauração do casarão situado no início da Av. Capitólio, onde será instalada Biblioteca municipal do Jardim Belval.</t>
   </si>
   <si>
     <t>42297</t>
   </si>
   <si>
     <t>50</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/42297/reqt0050_1992.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/42297/reqt0050_1992.pdf</t>
   </si>
   <si>
     <t>Requeiro a mesa nos  termos regimentais, que  seja oficiado ao nobre deputado Estadual Nelson Salomé, dando total apoio ao Projeto de Lei nº 1099/91 sobre obrigatoriedade de diploma médico para ocupação de cargos na área de saúde. Seja o teor desse requerimento enviado as principais lideranças da Assembléia Legislativa para seu devido apoio ao projeto de lei em pauta.</t>
   </si>
   <si>
     <t>42298</t>
   </si>
   <si>
     <t>51</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/42298/reqt0051_1992.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/42298/reqt0051_1992.pdf</t>
   </si>
   <si>
     <t>Requeiro a mesa nos  termos regimentais, que  seja oficiado ao Sr. João Angelo Rizzo, chefe do Distrito W6 da Telesp, em Osasco, solicitando a possibilidade da instalação de um aparelho telefônico comunitário na Rua Tupi, nº 156 no Bar de Pedro Paulo, no Bairro do Jardim São Silvestre.</t>
   </si>
   <si>
     <t>42299</t>
   </si>
   <si>
     <t>52</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/42299/reqt0052_1992.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/42299/reqt0052_1992.pdf</t>
   </si>
   <si>
     <t>Requeiro, ouvido o Plenário, sejam dispensadas as formalidades regimentais para o Projeto de Lei nº 05/92, de autoria do Sr. Chefe do Executivo, que dispõe sobre: "Da nova redação ao artigo 5º da Lei de nº 810, de 13 de dezembro de 1.991". Requeiro ainda que uma vez aprovada a presente propositura e , com fundamento no parágrafo 2º, do artigo 43 da Lei Orgânica Municipal, ouvido o Plenário, seja convocada pelo Presidente desta Casa uma sessão extraordinária logo após o término desta, com o fim único de apreciar, discutir e votar o projeto objeto desta propositura.</t>
   </si>
   <si>
     <t>42300</t>
   </si>
   <si>
     <t>53</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/42300/reqt0053_1992.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/42300/reqt0053_1992.pdf</t>
   </si>
   <si>
     <t>Requeiro, nos termos regimentais, a leitura na íntegra do expediente em anexo, enviado pela superintendência de controle de Endemias - SUCEN ,  bem como, seja encaminhado ao Chefe do Executivo para as providências que se fizerem necessárias.</t>
   </si>
   <si>
     <t>42301</t>
   </si>
   <si>
     <t>54</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/42301/reqt0054_1992.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/42301/reqt0054_1992.pdf</t>
   </si>
   <si>
     <t>Requeiro, seja oficiado a BB Transporte e Turismo no sentido de que aquela empresa determine a colocação de pontos de parada de ônibus em todo itinerário da linha Barueri- Chácara Marco, principalmente nas ruas Carajás, Almeida e Calil Mohamad Rahal, no Jardim São Silvestre.</t>
   </si>
   <si>
     <t>42302</t>
   </si>
   <si>
     <t>55</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/42302/reqt0055_1992.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/42302/reqt0055_1992.pdf</t>
   </si>
   <si>
     <t>Requeiro, nos termos regimentais, seja oficiado ao Sr. Chefe do Executivo para que,  no prazo estabelecido pelo artigo 114, combinado com o artigo 79, item VI da Lei Orgânica do Município, informe a esta Casa o seguinte. 1. Quanto custou aos cofres públicos os seguintes eventosa) a luta de boxe realizada no dia 26 de janeiro entre o lutador paraguaio e o brasileiro Maurício;b) A contratação dos times juvenis palmeiras e corinthians;c) O show da cantora Eliana de Lima,  no dia 23 de fevereiro;d) O show com a Dupla Coração do Brasil Tonico e Tinoco e a dupla Jean e Geovane, na inauguração asfáltica do Parque Imperial;2. Enviar cópias dos contratos firmados para os eventos;3. Enviar cópias das notas de empenho.</t>
   </si>
   <si>
     <t>42303</t>
   </si>
   <si>
     <t>56</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/42303/reqt0056_1992.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/42303/reqt0056_1992.pdf</t>
   </si>
   <si>
     <t>Requeiro, seja oficiado ao Sr. Chefe do Executivo, reiterando os termos da propositura que solicitou fosse pavimentada a marginal que sai da Rua da Prata no Jardim dos Camargos, passando pelos bairros Jardim Tupanci e Jardim São Luiz, até a Chácaras Marco.</t>
   </si>
   <si>
     <t>42304</t>
   </si>
   <si>
     <t>57</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/42304/reqt0057_1992.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/42304/reqt0057_1992.pdf</t>
   </si>
   <si>
     <t>Requeiro, seja oficiado à SABESP, no sentido de serem tomadas providências, com referência a um vazamento na Rua Carajás nº 551, no Jardim São Silvestre. Está vazando por baixo do asfalto, o que poderá causar danos.</t>
   </si>
   <si>
     <t>42305</t>
   </si>
   <si>
     <t>58</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/42305/reqt0058_1992.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/42305/reqt0058_1992.pdf</t>
   </si>
   <si>
     <t>Requeiro, nos termos regimentais, seja oficiado ao Sr. JOÃO ANGELO RIZZO, Chefe do Distrito da TELESP, em Osasco, solicitando seja estudada a possibilidade da instalação de um telefone público, tipo comunitário, defronte ao estabelecimento comercial de propriedade do Sr. Mario de Souza, localizado na Rua Maria Helena, 32, bairro do Engenho Novo.</t>
   </si>
   <si>
     <t>42306</t>
   </si>
   <si>
     <t>59</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/42306/reqt0059_1992.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/42306/reqt0059_1992.pdf</t>
   </si>
   <si>
     <t>Requeiro, nos termos regimentais, seja oficiado ao Sr. ALEXANDRE DE FIGUEIREDO FREITAS, Diretor da BB. Transporte e Turismo Ltda., solicitando a possibilidade do do restabelecimento do horário da linha de ônibus que às 6 horas passava na Rua Rio Grande do Sul e pelo trevo da Rodovia Castelo Branco.</t>
   </si>
   <si>
     <t>42307</t>
   </si>
   <si>
     <t>60</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/42307/reqt0060_1992.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/42307/reqt0060_1992.pdf</t>
   </si>
   <si>
     <t>Requeiro, nos termos regimentais, seja oficiado ao Sr. Chefe do Executivo, reiterando os termos da propositura através da qual este Vereador reivindicou a construção de muro de arrimo e de proteção na Travessa Esperança, localizada no final da Rua Sargento José de Paula, no Centro deste Município.</t>
   </si>
   <si>
     <t>42308</t>
   </si>
   <si>
     <t>61</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/42308/reqt0061_1992.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/42308/reqt0061_1992.pdf</t>
   </si>
   <si>
     <t>Requeiro, nos termos regimentais, seja oficiado ao Sr. Chefe do Executivo, encaminhando o abaixo-assinado anexo ao Sr. Chefe do Executivo, contendo 36 subscrições de moradores da Rua Duque de Caxias, os quais reivindicam a implantação de lombada na altura do nº 165, da referida via pública.</t>
   </si>
   <si>
     <t>42309</t>
   </si>
   <si>
     <t>62</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/42309/reqt0062_1992.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/42309/reqt0062_1992.pdf</t>
   </si>
   <si>
     <t>Requeiro nos termos regimentais seja oficiado ao Serviço de Vigilância Sanitária de Osasco do ZURD R-11, a fim deste orgão tomar as devidas providências com relação ao problema de esgoto, vindo da residência sito Rua Dirce, nº 39-A - Parque dos Camargos, pois o esgoto da residência acima citado está prejudicando os moradores dos fundos da Rua Glória, no Parque dos Camargos, conforme abaixo assinado em anexo.</t>
   </si>
   <si>
     <t>42310</t>
   </si>
   <si>
     <t>63</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/42310/reqt0063_1992.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/42310/reqt0063_1992.pdf</t>
   </si>
   <si>
     <t>Requeiro nos termos regimentais, seja oficiado ao Exmo. Sr. Prefeito Municipal de Barueri, D.D. Carlos Alberto Bel Correia, se digne V.Exa. determinar ao Setor competente, a fim deste providenciar a construção de mais uma entrada e saída na E.E.P.G. Parque dos Camargos e Jardim Silveira.</t>
   </si>
   <si>
     <t>42311</t>
   </si>
   <si>
     <t>64</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/42311/reqt0064_1992.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/42311/reqt0064_1992.pdf</t>
   </si>
   <si>
     <t>Requeiro nos termos regimentais, seja oficiado ao Exmo. Sr. Prefeito Municipal de Barueri, a fim de V. Exa. determinar ao Setor competente no sentido de desapropriar o terreno localizado entre as vias públicas denominadas, Rua Vera e Av. Zélia no Parque dos Camargos para o seguinte fim:- Neste local seja instalado o Distrito Policial da Região do Jardim Silveira, local este já aprovado pelo Ilmo. Sr. Delegado Titular da Delegacia de Barueri, em vistoria no local.</t>
   </si>
   <si>
     <t>42312</t>
   </si>
   <si>
     <t>65</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/42312/reqt0065_1992.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/42312/reqt0065_1992.pdf</t>
   </si>
   <si>
     <t>Requeiro à Mesa, nos termos Regimentais, seja Oficiado ao Sr. Chefe do Executivo, encaminhado um abaixo-assinado de moradores, os quais solicitam a implantação de um obstáculo tipo lombada na Rua Vinte e Cinco de Janeiro, em frente ao nº 63, no Distrito do Jardim Belval, nesse município.</t>
   </si>
   <si>
     <t>42313</t>
   </si>
   <si>
     <t>66</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/42313/reqt0066_1992.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/42313/reqt0066_1992.pdf</t>
   </si>
   <si>
     <t>Requeiro à Mesa, nos termos regimentais, seja oficiado à ELETROPAULO - Companhia de Eletricidade do Estado de São Paulo, solicitando a possibilidade do prolongamento da rede de luz, na Rua José Bonifácio, no Engenho Novo.</t>
   </si>
   <si>
     <t>42314</t>
   </si>
   <si>
     <t>67</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/42314/reqt0067_1992.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/42314/reqt0067_1992.pdf</t>
   </si>
   <si>
     <t>Requeiro, seja oficiado ao Sr. Chefe do Executivo, no sentido de que o mesmo interceda junto à SABESP, na pessoa do Engº. Eduardo Natel Patrício, Gerente Divisional de Barueri, visando a implantação de rede de esgoto em todas as Ruas da Chácara Marco.</t>
   </si>
   <si>
     <t>42316</t>
   </si>
   <si>
     <t>68</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/42316/reqt0068_1992.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/42316/reqt0068_1992.pdf</t>
   </si>
   <si>
     <t>Requeiro, seja oficiado ao Sr. Chefe do executivo, no sentido de que o mesmo interceda junto à SABESP, na pessoa do Engº Eduardo Natel Patrício, Gerente Divisional de Barueri, visando a implantação de rede de esgoto em todas todas as ruas do Jardim Julio.</t>
   </si>
   <si>
     <t>42318</t>
   </si>
   <si>
     <t>69</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/42318/reqt0069_1992.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/42318/reqt0069_1992.pdf</t>
   </si>
   <si>
     <t>Requeiro, seja oficiado ao Sr. Chefe do Executivo, no sentido de que o mesmo interceda junto à SABESP, visando a implantação de rede de esgoto nas ruas Carlos Lacerda, Caetaninha e Adjacências, no bairro do Engenho Novo.</t>
   </si>
   <si>
     <t>42330</t>
   </si>
   <si>
     <t>70</t>
   </si>
   <si>
     <t>Jânio</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/42330/reqt0070_1992.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/42330/reqt0070_1992.pdf</t>
   </si>
   <si>
     <t>Requeiro à Mesa, nos termos regimentais, seja oficiado à TELESP, solicitando a possibilidade da instalação de dois telefones públicos no bairro Parque Imperial, nos seguintes locais: Rua Duarte da Costa, altura dos números 979/980, neste local solicitamos a possibilidade de ser instalado um telefone público comunitário, e Rua José Martinho, altura do número 299, (telefone público comum).</t>
   </si>
   <si>
     <t>42332</t>
   </si>
   <si>
     <t>71</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/42332/reqt0071_1992.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/42332/reqt0071_1992.pdf</t>
   </si>
   <si>
     <t>Requeiro, ouvido o Plenário, sejam dispensadas as formalidades regimentais para os Projetos de Lei nº 06 e 07/92, de autoria do Chefe do Executivo, que dispõem sobre: "Autoriza o Executivo Municipal a conceder um abono no valor e condições que especifica" e "Estabelece regime salarial específico para a função de Professor de Escola Técnica e dá outras providências". Requeiro ainda, uma vez aprovada a presente propositura e, com fundamento no 2º, do artigo 43 da Lei Orgânica Municipal, ouvido o Plenário, seja convocada pelo Presidente desta Casa, uma Sessão Extraordinária logo após o término desta, com o fim único de apreciar, discutir e votar os Projetos de Lei objetos desta propositura.</t>
   </si>
   <si>
     <t>42333</t>
   </si>
   <si>
     <t>72</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/42333/reqt0072_1992.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/42333/reqt0072_1992.pdf</t>
   </si>
   <si>
     <t>Requeiro à Mesa, nos termos regimentais, seja oficiado ao Sr. João angelo Rizzo, Chefe do Distrito W6 da TELESP, em Osasco, solicitando seja estudada a possibilidade da instalação de um aparelho telefônico comunitário, na Rua Guarantan, altura do nº 210 no bairro Engenho Novo.</t>
   </si>
   <si>
     <t>42334</t>
   </si>
   <si>
     <t>73</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/42334/reqt0073_1992.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/42334/reqt0073_1992.pdf</t>
   </si>
   <si>
     <t>Requeiro à Mesa, nos termos regimentais, seja oficiado à SABESP, solicitando seja estudada a possibilidade da complementação da rede de esgoto na Rua Canal do Panamá entre os números 369 e 102, no Jardim Reginalice, parte dessa Rua não foi atendida no plano de expansão e o esgoto despejado na mesma, está exalando mal cheiro, bem como vírus e bactérias, o que vem prejudicando a saúde dos moradores principalmente crianças.</t>
   </si>
   <si>
     <t>42335</t>
   </si>
   <si>
     <t>74</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/42335/reqt0074_1992.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/42335/reqt0074_1992.pdf</t>
   </si>
   <si>
     <t>Requeiro nos termos regimentais, seja oficiado ao Sr. Engº. Eduardo Natel Patrício, Gerente Divisional da SABESP, solicitando a complementação da rede de esgoto nas Ruas Manoel Pereira da Silva, Rua Palmeira, Rua Flamengo no Jardim São Vicente de Paula, como também na Rua Alagoinha trecho Munhoz Junior e Rua Abelardo Luz no Jardim Mutinga.</t>
   </si>
   <si>
     <t>42336</t>
   </si>
   <si>
     <t>75</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/42336/reqt0075_1992.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/42336/reqt0075_1992.pdf</t>
   </si>
   <si>
     <t>Requeiro, seja oficiado ao Sr. Chefe do Executivo, encaminhando o abaixo-assinado anexo de moradores da Rua Gertrudes Silva Ramos, no Jardim São Pedro, que solicitam providências com referência à Viela do depósito da Antárctica.</t>
   </si>
   <si>
     <t>42337</t>
   </si>
   <si>
     <t>76</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/42337/reqt0076_1992.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/42337/reqt0076_1992.pdf</t>
   </si>
   <si>
     <t>Requeiro, seja oficiado à SABESP, no sentido de que aquela Companhia tome as providências necessárias para a desobstrução de uma caixa de esgoto que está vazando há mais de 60 dias na Rua Machado de Assis, em frente a uma Viela, no Jardim Belval, neste município.</t>
   </si>
   <si>
     <t>42338</t>
   </si>
   <si>
     <t>77</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/42338/reqt0077_1992.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/42338/reqt0077_1992.pdf</t>
   </si>
   <si>
     <t>Requeiro, nos termos regimentais, seja retirada de tramitação a Emenda de minha autoria, aditiva ao Projeto de Lei nº 04/92.</t>
   </si>
   <si>
     <t>42339</t>
   </si>
   <si>
     <t>78</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/42339/reqt0078_1992.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/42339/reqt0078_1992.pdf</t>
   </si>
   <si>
     <t>Requeiro, nos termos regimentais, seja retirada de tramitação a Emenda nº 01/92, de minha autoria, que acresce dispositivo ao artigo 1º da Lei nº 777, de 28/06/91.</t>
   </si>
   <si>
     <t>42340</t>
   </si>
   <si>
     <t>79</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/42340/reqt0079_1992.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/42340/reqt0079_1992.pdf</t>
   </si>
   <si>
     <t>Requeiro à Mesa, nos termos regimentais, seja oficiado à TELESP, solicitando a possibilidade da instalação de 1 (um) telefone público na Rua Ataulfo Alves Vieira altura do nº 176 (Bar do Genito) no Parque Imperial.</t>
   </si>
   <si>
     <t>42341</t>
   </si>
   <si>
     <t>80</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/42341/reqt0080_1992.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/42341/reqt0080_1992.pdf</t>
   </si>
   <si>
     <t>Requeiro, nos termos regimentais, seja oficiado ao Sr. Chefe do Executivo, encaminhando a abaixo-assinado anexo, de moradores da Rua Lorena, no bairro do Engenho Novo, os quais solicitam beneficiar com rede de esgoto a referida Via pública.</t>
   </si>
   <si>
     <t>42342</t>
   </si>
   <si>
     <t>81</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/42342/reqt0081_1992.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/42342/reqt0081_1992.pdf</t>
   </si>
   <si>
     <t>Requeiro, nos termos regimentais, seja oficiado ao Sr. Engº. Eduardo Natel Patricio, Gerente Divisional da SABESP, em Barueri, solicitando a possibilidade de implantar rede de esgoto na Rua Jaboticabeira, no Jardim São Silvestre, neste Município, a fim de impedir que o esgoto escoe na referida rua que está sendo pavimentada.</t>
   </si>
   <si>
     <t>42518</t>
   </si>
   <si>
     <t>82</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/42518/reqt0082_1992.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/42518/reqt0082_1992.pdf</t>
   </si>
   <si>
     <t>Requeiro nos termos regimentais, ouvido o Douto Plenário, seja consignando nos Anais desta Casa, Voto de profundo pesar pelo passamento da Sra. GYONGI BARANYAK CESAR, ocorrido no dia 15 do corrente mês. Requeiro ainda, uma vez aprovada a presente propositura, sejam os seus termos levados ao conhecimento do esposo da falecida Sr. Dr. Francisco, neste município.</t>
   </si>
   <si>
     <t>42519</t>
   </si>
   <si>
     <t>83</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/42519/reqt0083_1992.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/42519/reqt0083_1992.pdf</t>
   </si>
   <si>
     <t>Requeiro, nos termos regimentais, seja lido na íntegra e encaminhado ao Sr. Chefe do Executivo para as providências necessárias, o abaixo-assinado anexo, de moradores dos bairros Jardim Belval e Jardim Maria Cristina, os quais reivindicam a paralização das obras de construção da passarela e seja construída uma ponte de cimento.</t>
   </si>
   <si>
     <t>42520</t>
   </si>
   <si>
     <t>84</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/42520/reqt0084_1992.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/42520/reqt0084_1992.pdf</t>
   </si>
   <si>
     <t>Requeiro à Mesa, nos termos regimentais, seja oficiado à ELETROPAULO - Companhia de Eletricidade do Estado de São Paulo, solicitando a possibilidade do prolongamento da rede de luz, na Rua Penedo, no bairro do Engenho Novo.</t>
   </si>
   <si>
     <t>42522</t>
   </si>
   <si>
     <t>85</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/42522/reqt0085_1992.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/42522/reqt0085_1992.pdf</t>
   </si>
   <si>
     <t>Requeiro, nos termos regimentais, seja oficiado ao Sr. Engº. Eduardo Natel Patricio, Gerente Divisional da SABESP, em Barueri, solicitando a implantação da Rede de esgoto nas Ruas: Godofredo de Barros e Dinamarca, no Bairro do Engenho Novo.</t>
   </si>
   <si>
     <t>42523</t>
   </si>
   <si>
     <t>86</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/42523/reqt0086_1992.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/42523/reqt0086_1992.pdf</t>
   </si>
   <si>
     <t>Requeiro, seja oficiado ao Sr. Chefe do Executivo, a fim de que se digne S.Exa. informar quantas Sociedades Amigos de Bairro existem no Município; se são subvencionadas pela Prefeitura; qual o valor e forma de pagamento e ainda o nome dos Presidentes e endereços. Relacionar as SABs que ofereceram cursos profissionalizantes.</t>
   </si>
   <si>
     <t>42524</t>
   </si>
   <si>
     <t>87</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/42524/reqt0087_1992.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/42524/reqt0087_1992.pdf</t>
   </si>
   <si>
     <t>Considerando que a resposta do Executivo não atendeu ao solicitado por este Vereador, através do Requerimento nº 32/92, no que se refere ao item ''c''; Requeiro, nos termos regimentais, se digne S.Exa. formar o número das placas dos caminhões particulares que prestam serviços à Municipalidade.</t>
   </si>
   <si>
     <t>42525</t>
   </si>
   <si>
     <t>88</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/42525/reqt0088_1992.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/42525/reqt0088_1992.pdf</t>
   </si>
   <si>
     <t>Requeiro, nos termos regimentais, seja oficiado à ELETROPAULO - Eletricidade de São Paulo S.A., Agência de Barueri, solicitando a possibilidade de ser procedida a inspeção - da rede energia elétrica na Rua Indonésia, esquina com Rua Mar Vermelho, nas proximidades da EEPSG El Salvador, no bairro Jardim Reginalice.</t>
   </si>
   <si>
     <t>42526</t>
   </si>
   <si>
     <t>89</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/42526/reqt0089_1992.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/42526/reqt0089_1992.pdf</t>
   </si>
   <si>
     <t>Requeiro, nos termos regimentais, seja oficiado à SABESP, se digne tomar providências quanto ao vazamento de água na rede da Rua Pirâmide, altura do nº 115 na Vila Porto.</t>
   </si>
   <si>
     <t>42527</t>
   </si>
   <si>
     <t>90</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/42527/reqt0090_1992.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/42527/reqt0090_1992.pdf</t>
   </si>
   <si>
     <t>Requeiro, seja oficiado ao Sr. Chefe do Executivo, no sentido de informar a esta Casa, no prazo que estabelece o Artigo 114 c/c o Artigo 79 - Item 6 da L.O.M., quanto custou aos cofres públicos o show de inauguração do I.T.B. no dia 29 de março e ainda enviar cópia do contrato firmado entre os empresários e a Municipalidade e finalmente nota de empenho de pagamento efetuado aos mesmos.</t>
   </si>
   <si>
     <t>42528</t>
   </si>
   <si>
     <t>91</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/42528/reqt0091_1992.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/42528/reqt0091_1992.pdf</t>
   </si>
   <si>
     <t>Requeiro á Mesa, nos termos regimentais, seja oficiado ao Sr. Chefe do Executivo, reiterando os termos da Indicação nº 451/91 de 18 de setembro de 1991, através da qual este Vereador solicitou a reconstrução da viela Guarapuava, que liga a Rua Abelardo Luz com a Rua Guarapuava, no bairro do Jardim Mutinga, neste Município.</t>
   </si>
   <si>
     <t>42529</t>
   </si>
   <si>
     <t>92</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/42529/reqt0092_1992.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/42529/reqt0092_1992.pdf</t>
   </si>
   <si>
     <t>Requeiro, seja oficiado a TELESP, da necessidade da instalação de um telefone público comunitário, na Rua Franco, altura do nº 45 no Jardim dos Camargos.</t>
   </si>
   <si>
     <t>42530</t>
   </si>
   <si>
     <t>93</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/42530/reqt0093_1992.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/42530/reqt0093_1992.pdf</t>
   </si>
   <si>
     <t>Requeiro, seja oficiado à TELESP, da necessidade da instalação de um telefone público comunitário, na Rua Piracicaba, altura do nº 112.</t>
   </si>
   <si>
     <t>42531</t>
   </si>
   <si>
     <t>94</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/42531/reqt0094_1992.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/42531/reqt0094_1992.pdf</t>
   </si>
   <si>
     <t>Requeiro à Mesa, nos termos regimentais, seja oficiado á TELESP, solicitando a possibilidade da instalação de um orelhão tipo comunitário na Rua Egeu altura do nº 74, em frente a Avícola Paraíso, no Jardim Paraíso.</t>
   </si>
   <si>
     <t>42532</t>
   </si>
   <si>
     <t>95</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/42532/reqt0095_1992.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/42532/reqt0095_1992.pdf</t>
   </si>
   <si>
     <t>Requeiro, nos termos regimentais, seja oficiado à ELETROPAULO - Eletricidade de São Paulo, no sentido de que essa Sociedade se digne proceder a vistoria na rede de energia elétrica da Rua Álvares de Azevedo, no bairro do Jardim Tupã</t>
   </si>
   <si>
     <t>42968</t>
   </si>
   <si>
     <t>96</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/42968/reqt0096_1992.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/42968/reqt0096_1992.pdf</t>
   </si>
   <si>
     <t>Requeiro, nos termos regimentais, seja oficiado ao Sr. Chefe do Executivo, encaminhando o abaixo-anexo, contendo 110 (cento e dez) subscrições de alunos da E.E.P.S.G. Profº TARO MIZUTORI, os quais solicitam, com a maior brevidade possível, a conservação do trecho de ligação da Chácara Marco ao Jardim São Luiz, trecho esse conhecido como "lixão".</t>
   </si>
   <si>
     <t>42969</t>
   </si>
   <si>
     <t>97</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/42969/reqt0097_1992.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/42969/reqt0097_1992.pdf</t>
   </si>
   <si>
     <t>Requeiro, nos termos regimentais, seja oficiado ao Sr. EDUARDO NATEL PATRICIO, gerente Divisional da SABESP, em Barueri, solicitando a possibilidade da implantação da rede de esgoto na Rua Serra do Mar, no Jardim Esperança, para atender as residências que faz fundo com a Viela da mesma rua.</t>
   </si>
   <si>
     <t>42970</t>
   </si>
   <si>
     <t>98</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/42970/reqt0098_1992.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/42970/reqt0098_1992.pdf</t>
   </si>
   <si>
     <t>Requeiro á Mesa, nos termos regimentais, seja oficiado ao Sr. Chefe do Executivo, reiterando os termos da Indicação nº 227 de agosto de 1987, e o Requerimento de nº 288 de 25 de setembro de 1991, através da qual este Vereador solicitou que fosse pavimentada a Rua Itajubá no bairro do Jardim São Vicente de Paula, neste Município.</t>
   </si>
   <si>
     <t>42972</t>
   </si>
   <si>
     <t>99</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/42972/reqt0099_1992.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/42972/reqt0099_1992.pdf</t>
   </si>
   <si>
     <t>Requeiro à Mesa, nos termos regimentais, seja oficiado a TELESP - Telecomunicações de São Paulo S/A, solicitando a possibilidade da instalação de um telefone público, tipo comunitário, na Rua Arnaldo Antonio, no bairro do Engenho Novo.</t>
   </si>
   <si>
     <t>42973</t>
   </si>
   <si>
     <t>100</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/42973/reqt0100_1992.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/42973/reqt0100_1992.pdf</t>
   </si>
   <si>
     <t>Requeiro à Mesa, nos termos regimentais, seja oficiado à SABESP - Companhia de Saneamento Básico do Estado de São Paulo, solicitando a possibilidade do prolongamento da rede de água, na área livre no bairro do Engenho Novo, ao lado do campo do São Bento.</t>
   </si>
   <si>
     <t>42974</t>
   </si>
   <si>
     <t>101</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/42974/reqt0101_1992.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/42974/reqt0101_1992.pdf</t>
   </si>
   <si>
     <t>Requeiro à Mesa, nos termos regimentais, seja oficiado à ELETROPAULO - Eletricidade de São Paulo S/A., solicitando a troca de transformador que fornece energia para as residências das Ruas Canal de Suez, situadas nos Jardins Paraíso e Reginalice.</t>
   </si>
   <si>
     <t>42976</t>
   </si>
   <si>
     <t>102</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/42976/reqt0102_1992.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/42976/reqt0102_1992.pdf</t>
   </si>
   <si>
     <t>Requeiro, no termos regimentais, seja oficiado à BB Transporte e Turismo Ltda., encaminhando o abaixo-assinado anexo, de moradores da Vila Ceres, os quais solicitam que os ônibus que atendem o bairro, tenha como ponto final a Rua Damas, esquina com a Rua Maria Lucia.</t>
   </si>
   <si>
     <t>42978</t>
   </si>
   <si>
     <t>103</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/42978/reqt0103_1992.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/42978/reqt0103_1992.pdf</t>
   </si>
   <si>
     <t>Requeiro, seja oficiado à Eletropaulo, encaminhando o abaixo-assinado anexo, de moradores das Rua Cícero Borges de Morais e Damas, no bairro Vila Ceres, os quais solicitam a implantação de iluminação pública nas referidas ruas.</t>
   </si>
   <si>
     <t>42979</t>
   </si>
   <si>
     <t>104</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/42979/reqt0104_1992.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/42979/reqt0104_1992.pdf</t>
   </si>
   <si>
     <t>Requeiro à Mesa, nos termos regimentais, seja oficiado SABES, que informe a este Vereador, como está o processo de ligação de rede de água do Parque SAN DIEGO neste Município.</t>
   </si>
   <si>
     <t>42982</t>
   </si>
   <si>
     <t>105</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/42982/reqt0105_1992.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/42982/reqt0105_1992.pdf</t>
   </si>
   <si>
     <t>Requeiro à Mesa, nos termos regimentais, seja oficiado à ELETROPAULO - Eletricidade de São Paulo S/A., solicitando o fornecimento de 04 (quatro) postes econômicos para moradores com baixa renda, segue em anexo os pedidos de Kit com as devidos nomes e endereços.</t>
   </si>
   <si>
     <t>42985</t>
   </si>
   <si>
     <t>106</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/42985/reqt0106_1992.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/42985/reqt0106_1992.pdf</t>
   </si>
   <si>
     <t>Requeiro, nos termos regimentais, seja oficiado ao Sr. Chefe do Executivo, no prazo que estabelece o artigo 114, c/c o artigo 79 - Item 6 da L.O.M., as seguintes informações: quantas firmas de terraplanagem prestam serviços à municipalidade. Cada uma informar a sua frota de máquinas e caminhão nominalmente. Quanto paga por hora, cada máquina pa-carregadeira; motoniveladora, retroescavadeira, poclair e caminhão. Se é cobrado junto com as máquinas ou separadas, se for o caso.</t>
   </si>
   <si>
     <t>42987</t>
   </si>
   <si>
     <t>107</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/42987/reqt0107_1992.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/42987/reqt0107_1992.pdf</t>
   </si>
   <si>
     <t>Requeiro, nos termos regimentais, seja oficiado ao Comando do Corpo de Bombeiros de Osasco, da necessidade de ser cortado 14 eucalipto na Rua Sol, Jardim Tupancy, neste Município, pois os mesmos estão oferecendo perigo aqueles moradores, e ainda uma árvore na Rua Turmalina, altura do nº 31 no Jardim dos Camargos.</t>
   </si>
   <si>
     <t>42988</t>
   </si>
   <si>
     <t>108</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/42988/reqt0108_1992.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/42988/reqt0108_1992.pdf</t>
   </si>
   <si>
     <t>Requeiro, nos termos regimentais, seja oficiado ao Sr. Chefe do Executivo, reiterando Indicação deste Vereador, em que solicitou a pavimentação da Estrada Dr. Cícero Borges de Moraes, e também que incluísse a Estrada das Rosas no Jardim Flórida, que já encontra-se pavimentada.</t>
   </si>
   <si>
     <t>42989</t>
   </si>
   <si>
     <t>109</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/42989/reqt0109_1992.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/42989/reqt0109_1992.pdf</t>
   </si>
   <si>
     <t>Requeiro, seja oficiado ao Sr. Chefe do Executivo, reiterando os termos da propositura em que este Vereador solicitou o desassoreamento dos córregos do Jardim Barueri, Vila Porto e Jardim dos Camargos que foi iniciado e não terminaram.</t>
   </si>
   <si>
     <t>42990</t>
   </si>
   <si>
     <t>110</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/42990/reqt0110_1992.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/42990/reqt0110_1992.pdf</t>
   </si>
   <si>
     <t>Requeiro, observadas as formalidades regimentais, seja oficiado ao Engº. Eduardo Natel Patrício - Gerente Divisional da Sabesp, no sentido de que seja completada a rede de esgoto na Rua Gisele, entre os nºs. 126 e 222 na Parque dos Camargos, numa extensão de aproximadamente 70 metros.</t>
   </si>
   <si>
     <t>42992</t>
   </si>
   <si>
     <t>111</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/42992/reqt0111_1992.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/42992/reqt0111_1992.pdf</t>
   </si>
   <si>
     <t>Requeiro, seja oficiado ao Sr. Chefe do Executivo, reiterando os termos da propositura que solicitou a canalização do córrego existente entre as Ruas José Augusto de Camargo e Campos Salles, passando pelos fundos da TELESP, neste município.</t>
   </si>
   <si>
     <t>42995</t>
   </si>
   <si>
     <t>112</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/42995/reqt0112_1992.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/42995/reqt0112_1992.pdf</t>
   </si>
   <si>
     <t>Requeiro à Mesa, Ouvido o Douto Plenário, nos termos regimentais, seja consignado nos Anais desta Casa Congratulações homenageando todos os trabalhadores de Barueri pela passagem do Dia do Trabalho. Requeiro ainda, uma vez aprovada a presente propositura, sejam os seus termos levados ao conhecimento dos Sindicatos de todas as categorias em nosso município.</t>
   </si>
   <si>
     <t>42996</t>
   </si>
   <si>
     <t>113</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/42996/reqt0113_1992.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/42996/reqt0113_1992.pdf</t>
   </si>
   <si>
     <t>Requeiro à Mesa, nos Termos Regimentais, seja oficiado ao Sr. Chefe do Executivo, reiterando os termos da Indicação nº 551/91, de 13 de novembro de 1991, através da qual este Vereador reivindicou a possibilidade da ELETROPAULO - Companhia de Eletricidade de São Paulo S/A., completar os postes que se fizerem necessários e, em seguida dotar de iluminação pública o final da Rua Atenas, Jardim Califórnia, neste Município.</t>
   </si>
   <si>
     <t>42999</t>
   </si>
   <si>
     <t>114</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/42999/reqt0114_1992.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/42999/reqt0114_1992.pdf</t>
   </si>
   <si>
     <t>Requeiro, no termos regimentais, seja oficiado ao Sr. JOÃO ANGELA RIZZO, Chefe do Distrito da TELESP, em Osasco, solicitando a possibilidade da instalação de um telefone público, do tipo comunitário, na Rua Francisco de Melo Palheta, altura do nº 21, defronte ao Bar e Lanchonete Chalita, no Bairro do Jardim dos Camargos, neste Município, conforme abaixo-assinado anexo.</t>
   </si>
   <si>
     <t>43003</t>
   </si>
   <si>
     <t>115</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/43003/reqt0115_1992.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/43003/reqt0115_1992.pdf</t>
   </si>
   <si>
     <t>Requeiro, nos termos regimentais, seja oficiado à ELETROPAULO, encaminhando o abaixo-assinado anexo, contendo 54 (cinquenta e quatro) assinaturas de moradores do Jardim San Diego, que solicitam a implantação da rede de energia elétrica naquele bairro, pois aqueles moradores já não suportam mais a escuridão.</t>
   </si>
   <si>
     <t>43005</t>
   </si>
   <si>
     <t>116</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/43005/reqt0116_1992.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/43005/reqt0116_1992.pdf</t>
   </si>
   <si>
     <t>Requeiro, nos termos regimentais, seja oficiado ao Sr. Chefe do Executivo para que, no prazo estabelecido pelo artigo 114, combinado com o artigo 79, VI da Lei Orgânica Municipal, informe a esta Casa o seguinte: a) quando custou aos cofres públicos a luta de boxe realizada no dia 26 de abril, entre o barueriense Mauricio Amaral e o Argentino; b) quanto custou aos cofres públicos o show do trabalhador, realizado no dia 1º de maio, onde foram contratados os seguintes artistas: Marcelo Costa, Sula Miranda, João Mineiro e Marciano, Chitãozinho e Xororó; c) enviar cópia dos contratos firmados entre os empresários dos artistas e a municipalidade, bem como, a nota de empenho de pagamento efetuada aos mesmos.</t>
   </si>
   <si>
     <t>43007</t>
   </si>
   <si>
     <t>117</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/43007/reqt0117_1992.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/43007/reqt0117_1992.pdf</t>
   </si>
   <si>
     <t>Requeiro, nos termos regimentais, seja oficiado ao Sr. Chefe do Executivo, no sentido de que informe a esta Casa se a área de terreno onde estão alojadas as firmas de terraplanagem Seixo e Soterra, no Jardim Silveira, pertence à Municipalidade. Em caso positivo, informar quem e como foi autorizado, encaminhando ainda cópia da autorização.</t>
   </si>
   <si>
     <t>43010</t>
   </si>
   <si>
     <t>118</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/43010/reqt0118_1992.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/43010/reqt0118_1992.pdf</t>
   </si>
   <si>
     <t>Requeiro, seja oficiado ao sr. Chefe do Executivo, reiterando os termos da propositura que solicitou a ligação da Rua  Nina, no Engenho Novo com a Rua Bororós, no Jardim São Silvestre.</t>
   </si>
   <si>
     <t>43011</t>
   </si>
   <si>
     <t>119</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/43011/reqt0119_1992.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/43011/reqt0119_1992.pdf</t>
   </si>
   <si>
     <t>Requeiro nos termos regimentais que seja oficiado ao Sr. Paulo Antonio Bonomo DD. Presidente do DERSA para que informe esta Casa de Leis se existe projeto para duplicação da "Rodovia Castelo Branco" no trecho São Paulo - Alphaville neste Município; conforme notificado em jornais como "Rodovia Presidente Jânio Quadros". Em caso positivo, seria possível remeter a esta Casa de Leis o respectivo "Croqui" ou planta desta importante obra viária a fim de que este Vereador possa informar inclusive o Departamento de Obras deste município, desta maneira possa dimensionar futuros projetos na Região.</t>
   </si>
   <si>
     <t>43012</t>
   </si>
   <si>
     <t>120</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/43012/reqt0120_1992.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/43012/reqt0120_1992.pdf</t>
   </si>
   <si>
     <t>Requeiro, seja oficiado à SABESP, no sentido de que providências sejam tomadas, com referência ao vazamento na rede de esgoto, na altura da nº 25 Alberto José da Mota, no Jardim Val Paraíso, neste Município.</t>
   </si>
   <si>
     <t>43013</t>
   </si>
   <si>
     <t>121</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/43013/reqt0121_1992.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/43013/reqt0121_1992.pdf</t>
   </si>
   <si>
     <t>Requeiro à Mesa, nos termos regimentais, seja oficiado ao Engenheiro EDUARDO NATEL PATRICÍO, Gerente Divisional da SABESP-Barueri, solicitando estudos visando à instalação de um reservatório de água com capacidade de 50.000 litros, na Rua Brazcubas no Parque Imperial.</t>
   </si>
   <si>
     <t>43016</t>
   </si>
   <si>
     <t>122</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/43016/reqt0122_1992.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/43016/reqt0122_1992.pdf</t>
   </si>
   <si>
     <t>Requeiro, nos termos regimentais, seja oficiado Sr. EDUARDO NATEL PATRÍCIO, Gerente Divisional da SABESP, em Barueri, solicitando a possibilidade da complementação da rede de esgoto na Rua Libra, no bairro Jardim dos Camargos.</t>
   </si>
   <si>
     <t>43017</t>
   </si>
   <si>
     <t>123</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/43017/reqt0123_1992.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/43017/reqt0123_1992.pdf</t>
   </si>
   <si>
     <t>Requeiro, nos termos regimentais, seja oficiado ao Sr. JOÃO ANGELO RIZZO, Chefe do Distrito W6 da Telesp, em Osasco, solicitando a possibilidade da instalação de um telefone público, comunitário, defronte ao Bar de propriedade do Sr. Alonso, localizado à Rua Tupi, nº 14, no bairro Jardim São Silvestre, neste Município.</t>
   </si>
   <si>
     <t>43020</t>
   </si>
   <si>
     <t>124</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/43020/reqt0124_1992.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/43020/reqt0124_1992.pdf</t>
   </si>
   <si>
     <t>Requeiro, nos termos regimentais, seja oficiado ao Exmo. Sr. Aloysio Nunes Ferreira, D.D. Secretário dos Transportes, solicitando, com urgência, que seja fornecido uma resposta definitiva e objetiva sobre a passarela que deveria ser construída, em continuidade à que já existe no km. 27 da Rodovia Castelo Branco, conforme Ofício STG 925/90, dessa Secretaria, que até o momento nada foi concretizado.</t>
   </si>
   <si>
     <t>43022</t>
   </si>
   <si>
     <t>125</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/43022/reqt0125_1992.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/43022/reqt0125_1992.pdf</t>
   </si>
   <si>
     <t>Requeiro à Mesa, nos termos regimentais, seja oficiado à TELESP, solicitando a instalação de um telefone público (orelhão), na Rua Cilene nº 6, no bairro Parque dos Camargos, de modo que, assim se procedendo, esse benefício terá como objetivo sanar a necessidade de comunicação dos moradores que reivindicam essa providência, conforme abaixo-assinado em anexo.</t>
   </si>
   <si>
     <t>43025</t>
   </si>
   <si>
     <t>126</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/43025/reqt0126_1992.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/43025/reqt0126_1992.pdf</t>
   </si>
   <si>
     <t>Requeiro, nos termos regimentais, seja oficiado ao Sr. Chefe do Executivo encaminhando o abaixo-assinado anexo, subscrito por moradores da Chácara dos Padres, os quais reivindicam a oficialização e denominação da estrada que liga a Estrada dos Romeiros ao Jardim Tupancy.</t>
   </si>
   <si>
     <t>43179</t>
   </si>
   <si>
     <t>127</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/43179/reqt0127_1992.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/43179/reqt0127_1992.pdf</t>
   </si>
   <si>
     <t>Requeiro nos termos regimentais, que seja oficiado ao Sr. JOÃO ANGELO RIZZO - Chefe Distrito W6 da TELESP em Osasco, se digne estudar a possibilidade de transferir de localidade telefone, com o seguinte pedido: 229.1892, de 17/09/91.</t>
   </si>
   <si>
     <t>43181</t>
   </si>
   <si>
     <t>128</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/43181/reqt0128_1992.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/43181/reqt0128_1992.pdf</t>
   </si>
   <si>
     <t>Requeiro nos termos regimentais, seja oficiado ao Srº. Engº. Eduardo Natanael Patrício, Gerente Divisional da SABESP. Solicitando o prolongamento da rede de água das ruas: São Francisco e Irani de Almeida localizadas na Vila São Francisco atrás do Cemitério de Barueri, como também ligações nas residências das ruas acima citadas.</t>
   </si>
   <si>
     <t>43183</t>
   </si>
   <si>
     <t>129</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/43183/reqt0129_1992.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/43183/reqt0129_1992.pdf</t>
   </si>
   <si>
     <t>Requeiro, nos termos regimentais, seja oficiado à ELETROPAULO - Eletricidade de São Paulo S.A., em Barueri, solicitando seja providenciado com urgência, revisão na rede elétrica da Rua Sol, no Jardim Tupanci, neste Município.</t>
   </si>
   <si>
     <t>43184</t>
   </si>
   <si>
     <t>130</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/43184/reqt0130_1992.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/43184/reqt0130_1992.pdf</t>
   </si>
   <si>
     <t>Requeiro, nos termos regimentais, seja oficiado ao Comandante do Corpo de Bombeiros, em Osasco, solicitando a possibilidade de ser cortado um eucalipto na Rua Mal. Hermes da Fonseca, em frente ao nº 939, no Bairro Jardim São Silvestre neste Município.</t>
   </si>
   <si>
     <t>43188</t>
   </si>
   <si>
     <t>131</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/43188/reqt0131_1992.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/43188/reqt0131_1992.pdf</t>
   </si>
   <si>
     <t>Requeiro à Mesa, nos termos regimentais, seja oficiado à TELESP - Telecomunicações de São Paulo S.A., solicitando a possibilidade de ser instalado um orelhão comunitário na Avenida Capitão Francisco Cesar, n° 947, no bar de Vicente Mauricio da Rocha Neto no Bairro do Engenho Novo.</t>
   </si>
   <si>
     <t>43189</t>
   </si>
   <si>
     <t>132</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/43189/reqt0132_1992.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/43189/reqt0132_1992.pdf</t>
   </si>
   <si>
     <t>Requeiro à Mesa, nos termos regimentais, seja oficiado ao Sr. JOÃO ANGELO RIZZO, Chefe do Distrito W6 da TELESP, em Osasco, solicitando a possibilidade da instalação de um aparelho telefônico comunitário na Rua Guarantan nº 221, Bar do Niraldo, no bairro do Engenho Novo.</t>
   </si>
   <si>
     <t>43190</t>
   </si>
   <si>
     <t>133</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/43190/reqt0133_1992.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/43190/reqt0133_1992.pdf</t>
   </si>
   <si>
     <t>43191</t>
   </si>
   <si>
     <t>134</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/43191/reqt0134_1992.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/43191/reqt0134_1992.pdf</t>
   </si>
   <si>
     <t>Requeiro à Mesa, nos termos regimentais, seja oficiado ao Sr. JOÃO ANGELO RIZZO, Chefe do Distrito W6 da TELESP em Osasco, solicitando a possibilidade da instalação de um aparelho telefônico comunitário na Rua Renato Gati nº 6, no Bar de Francisco Pereira Gomes, no Bairro do Engenho Novo.</t>
   </si>
   <si>
     <t>43192</t>
   </si>
   <si>
     <t>135</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/43192/reqt0135_1992.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/43192/reqt0135_1992.pdf</t>
   </si>
   <si>
     <t>Requeiro à Mesa, nos termos regimentais, seja oficiado ao Sr. Chefe do Executivo, reiterando os termos da Indicação nº 128/90 de 25 de maio de 1990, e o Requerimento de nº 287/91 - de 25 de setembro de 1991, através da qual este Vereador solicitou que fosse colocada a iluminação Pública na Viela Dom Feliciano até a Rua Abelardo Luz no bairro do Jardim Mutinga, neste município.</t>
   </si>
   <si>
     <t>43193</t>
   </si>
   <si>
     <t>136</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/43193/reqt0136_1992.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/43193/reqt0136_1992.pdf</t>
   </si>
   <si>
     <t>Requeiro, nos termos regimentais, seja oficiado ao Engº. Eduardo Natel Patrício, Gerente Divisional da SABESP, em Barueri, a fim de estudar a possibilidade de fazer o prolongamento da rede de água na Estrada dos Romeiros, altura do Banco Nacional com a Diversey, no bairro da Cruz Preta, neste município.</t>
   </si>
   <si>
     <t>43195</t>
   </si>
   <si>
     <t>137</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/43195/reqt0137_1992.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/43195/reqt0137_1992.pdf</t>
   </si>
   <si>
     <t>Requeiro, nos termos regimentais, seja oficiado ao Sr. Engº. Eduardo Natel Patricio, Gerente Divisional da SABESP, em Barueri, solicitando a possibilidade de que seja executado o prolongamento da rede coletora de esgoto no bairro Nova Aldeinha, neste Município, dando prioridade para a Rua Paraná.</t>
   </si>
   <si>
     <t>43197</t>
   </si>
   <si>
     <t>138</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/43197/reqt0138_1992.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/43197/reqt0138_1992.pdf</t>
   </si>
   <si>
     <t>Requeiro, nos termos regimentais, seja oficiado ao Sr. Chefe do Executivo, reiterando os termos do Requerimento de autoria deste Vereador, através do qual foi solicitado o calçamento ou pavimentação asfáltica, nas Vielas do Jardim dos Camargos a saber: Rua Esmeralda com a Rua Rubi; Rua Rubi à Rua Topázio; Rua Topázio à Rua Francisco de Melo Palheta e na Viela da Rua Ametista à Rua da Prata.</t>
   </si>
   <si>
     <t>43198</t>
   </si>
   <si>
     <t>139</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/43198/reqt0139_1992.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/43198/reqt0139_1992.pdf</t>
   </si>
   <si>
     <t>Requeiro, nos termos regimentais, seja oficiado ao Sr. Engº Eduardo Natel Patricio, Gerente Divisional da SABESP, em Barueri, solicitando a possibilidade de providenciar o prolongamento da rede de água para atender o imóvel de nº 531 da Rua Carajás, no Jardim São Silvestre.</t>
   </si>
   <si>
     <t>43200</t>
   </si>
   <si>
     <t>140</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/43200/reqt0140_1992.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/43200/reqt0140_1992.pdf</t>
   </si>
   <si>
     <t>Requeiro, nos termos regimentais, seja oficiado ao Senhor Chefe do Executivo, reiterando os termos da Indicação de autoria deste Vereador, através da qual foi solicitado a interveniência de S.Exa. junto à CBPO e Construtora Andrade Gutierrez, no sentido de ser refeita a pavimentação asfáltica das Ruas Jardim Suspenso e Pirâmide, na Vila Porto.</t>
   </si>
   <si>
     <t>43202</t>
   </si>
   <si>
     <t>141</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/43202/reqt0141_1992.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/43202/reqt0141_1992.pdf</t>
   </si>
   <si>
     <t>Requeiro, ouvido o Plenário, sejam dispensadas as formalidades regimentais para os Projetos de Lei nºs. 15/92 de autoria do Chefe do Executivo e 16/92 de autoria do vereador Clarindo Aparecido da Silva Filho e outros, que dispõem, respectivamente, sobre: "A concessão de prazo suplementar para a regulamentação de construção clandestinas e irregulares, mediante anistia" e "Alteração do Convênio celebrado entre a Prefeitura do Município de Barueri e de outros, as Sociedades Alphaville Centro Industrial e Empresarial, residencial 1 e residencial 2 e Construtora Albuquerque Takaoka S/A, para aplicação de disciplina urbanística no Município de Barueri. Requeiro ainda, uma vez aprovada a presente propositura e, com fundamento no s 2º, do artigo 43 da Lei Orgânica Municipal, ouvido o Plenário, seja convocada pelo Presidente desta Casa, uma Sessão Extraordinária logo após o término desta, com o fim único de apreciar, discutir e votar os Projetos desta propositura.</t>
   </si>
   <si>
     <t>43214</t>
   </si>
   <si>
     <t>142</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/43214/reqt0142_1992.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/43214/reqt0142_1992.pdf</t>
   </si>
   <si>
     <t>Requeiro à Mesa nos termos regimentais, seja oficiado à TELESP, a instalação de um telefone público (orelhão), na Rua Botucatu em frente ao nº 58, no Bairro do Jardim Paulista.</t>
   </si>
   <si>
     <t>43216</t>
   </si>
   <si>
     <t>143</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/43216/reqt0143_1992.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/43216/reqt0143_1992.pdf</t>
   </si>
   <si>
     <t>Requeiro à Mesa nos termos regimentais, seja oficiado à TELESP, na Rua Ibitinga nº 16, na Vila Morelato.</t>
   </si>
   <si>
     <t>43217</t>
   </si>
   <si>
     <t>144</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/43217/reqt0144_1992.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/43217/reqt0144_1992.pdf</t>
   </si>
   <si>
     <t>Requeiro, nos termos regimentais, seja oficiado ao Exmo. Sr. João Mellão Neto, DD. Ministro de Estado do Trabalho e Administração, reiterando Requerimento anterior encaminhada a esse mesmo Ministério, no sentido de que seja apreciado como sugestão os descontos da Previdência Social realizados pelas empresas que mantém convênio médico para atendimento de seus funcionários.</t>
   </si>
   <si>
     <t>43219</t>
   </si>
   <si>
     <t>145</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/43219/reqt0145_1992.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/43219/reqt0145_1992.pdf</t>
   </si>
   <si>
     <t>Requeiro, nos termos regimentais, seja oficiado ao Sr. Chefe do Executivo, encaminhando o abaixo-assinado anexo de moradores das Ruas Cícero Borges de Morais e Damas, no bairro Vila Ceres, os quais solicitam a implantação de iluminação pública nas referidas Ruas.</t>
   </si>
   <si>
     <t>43220</t>
   </si>
   <si>
     <t>146</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/43220/reqt0146_1992.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/43220/reqt0146_1992.pdf</t>
   </si>
   <si>
     <t>Requeiro nos termos regimentais, seja oficiado ao Corpo de Bombeiros, solicitando a derrubada de uma árvore (eucalipto), na Rua Oscar Bressani nº 89, no bairro do Jardim Califórnia.</t>
   </si>
   <si>
     <t>43222</t>
   </si>
   <si>
     <t>147</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/43222/reqt0147_1992.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/43222/reqt0147_1992.pdf</t>
   </si>
   <si>
     <t>Requeiro, nos termos regimentais, seja oficiado ao Sr. Chefe do Executivo, encaminhando o abaixo-assinado anexo, contando 59 subscrições de moradores da Rua Padre Donizeti, na Vila São Francisco, os quais reivindicam a implantação da rede de esgoto na referida Rua.</t>
   </si>
   <si>
     <t>43223</t>
   </si>
   <si>
     <t>148</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/43223/reqt0148_1992.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/43223/reqt0148_1992.pdf</t>
   </si>
   <si>
     <t>Requeiro, nos termos regimentais, seja oficiado à TELESP - Telecomunicações de São Paulo S/A, solicitando a possibilidade de ser instalado um telefone público, tipo comunitário, na Rua José Augusto de Camargo, nº 590,  "Bar do Betão", na Vila Pouso Alegre, neste Município.</t>
   </si>
   <si>
     <t>43224</t>
   </si>
   <si>
     <t>149</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/43224/reqt0149_1992.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/43224/reqt0149_1992.pdf</t>
   </si>
   <si>
     <t>Requeiro à Mesa, nos termos regimentais, que seja oficiado à SABESP (Companhia de Saneamento Básico do Estado de São Paulo), no sentido que estude a viabilidade de realizar rede de esgoto na Rua das Ostras, no Jardim Paraíso, em nosso município.</t>
   </si>
   <si>
     <t>43225</t>
   </si>
   <si>
     <t>150</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/43225/reqt0150_1992.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/43225/reqt0150_1992.pdf</t>
   </si>
   <si>
     <t>Requeiro nos termos regimentais, seja oficiado a SABESP, a implantação da rede de esgoto na Rua Saracura no bairro do Jardim Califórnia.</t>
   </si>
   <si>
     <t>43226</t>
   </si>
   <si>
     <t>151</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/43226/reqt0151_1992.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/43226/reqt0151_1992.pdf</t>
   </si>
   <si>
     <t>Requeiro, nos termos regimentais, seja oficiado ao Corpo de Bombeiros, em Osasco, no sentido de que seja cortada uma árvore (paineira), defronte ao imóvel de nº 171 da rua Andreia, no Bairro Parque dos Camargos, neste município.</t>
   </si>
   <si>
     <t>43227</t>
   </si>
   <si>
     <t>152</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/43227/reqt0152_1992.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/43227/reqt0152_1992.pdf</t>
   </si>
   <si>
     <t>Requeiro, nos termos regimentais, seja oficiado ao Engº. EDUARDO NATEL PATRÍCIO, Gerente Divisional da SABESP, em Barueri, solicitando a possibilidade de beneficiar com rede domiciliar de água a Viela B, paralela à Rua Gertrudes Silva Ramos  na Vila Pouso Alegre, neste Município, a fim de atender aproximadamente 10 residências.</t>
   </si>
   <si>
     <t>43228</t>
   </si>
   <si>
     <t>153</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/43228/reqt0153_1992.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/43228/reqt0153_1992.pdf</t>
   </si>
   <si>
     <t>Requeiro, nos termos regimentais, seja oficiado ao Sr. Chefe do Executivo, reiterando os termos da propositura que solicitou a possibilidade da construção de duas EMEIS, sendo uma no bairro Chácaras Marco e outra no Jardim São Luiz.</t>
   </si>
   <si>
     <t>43229</t>
   </si>
   <si>
     <t>154</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/43229/reqt0154_1992.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/43229/reqt0154_1992.pdf</t>
   </si>
   <si>
     <t>Requeiro, seja oficiado ao Sr. Chefe do Executivo para que, no prazo estabelecido no artigo 114, combinado com o artigo 79, ítem VI, da Lei Orgânica Municipal, informe a esta Casa o seguinte:1. Quanto custou aos cofres públicos o show realizado no dia 23 de maio p. passado, no Ginásio de Esportes do Engenho Novo, quando foi inaugurado o asfalto do Jardim São Silvestre, teve a participação dos artistas: Os Angoras, Claiton e Cleber, As Marcianas e Gean e Geovani?2. Enviar cópia do Contrato firmado entre a Prefeitura e o empresário, nota de empenho efetuado ao mesmo.</t>
   </si>
   <si>
     <t>43230</t>
   </si>
   <si>
     <t>155</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/43230/reqt0155_1992.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/43230/reqt0155_1992.pdf</t>
   </si>
   <si>
     <t>Requeiro, seja oficiado ao Corpo de Bombeiros em Osasco, no sentido de serem cortados os eucaliptos localizados no final da Rua Indianápolis, no Parque Santa Luzia, neste Município, os quais estão oferecendo perigo aos moradores da área livre do Jardim São Pedro e segundo os moradores em dias de chuva e vento forte, poderá cair em cima das residências próximas.</t>
   </si>
   <si>
     <t>43231</t>
   </si>
   <si>
     <t>156</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/43231/reqt0156_1992.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/43231/reqt0156_1992.pdf</t>
   </si>
   <si>
     <t>Requeiro, seja oficiado ao Corpo de Bombeiros em Osasco, no sentido de serem cortadas duas árvores localizadas na Rua Tucuruvi, pois segundo os moradores estão correndo risco de cair em cima de suas casas, vitimando as famílias que ali residem.</t>
   </si>
   <si>
     <t>43232</t>
   </si>
   <si>
     <t>157</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/43232/reqt0157_1992.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/43232/reqt0157_1992.pdf</t>
   </si>
   <si>
     <t>Requeiro, nos termos regimentais, Ouvido o Plenário, seja consignado nos Anais desta Casa, um Voto de profundo pesar pelo passamento da Sra. Rosalina Pereira de Carvalho, ocorrido no dia 13/06/92.Requeiro ainda, que uma vez aprovada a presente propositura, sejam os seus termos levados ao conhecimento de seu marido, Sr. José Canuto de Carvalho, residente à Rua Marabá nº 04 Vila Barros.</t>
   </si>
   <si>
     <t>43233</t>
   </si>
   <si>
     <t>158</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/43233/reqt0158_1992.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/43233/reqt0158_1992.pdf</t>
   </si>
   <si>
     <t>Requeiro, nos termos regimentais, seja oficiado ao Sr. Chefe do Executivo, reiterando os termos da Indicação nº 07/92 de autoria deste Vereador, através da qual foi solicitado a fiscalização dos caminhões distribuidores de gás liquefeito, com vistas às respectivas tabelas de preços onde deve constar o preço do gás com o I.V.V. ou sem I.V.V., cuja xerox anexo.</t>
   </si>
   <si>
     <t>43234</t>
   </si>
   <si>
     <t>159</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/43234/reqt0159_1992.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/43234/reqt0159_1992.pdf</t>
   </si>
   <si>
     <t>Requeiro, seja oficiado ao sr. Chefe do Executivo, reiterando os termos da Indicação nº 413/90 datada de 24 de outubro de 1990, de autoria deste Vereador, através da qual foi solicitada a possibilidade de viabilizar estudos no sentido de que seja criado no Quadro de Pessoal da Prefeitura, o cargo de ''coveiro''.</t>
   </si>
   <si>
     <t>43235</t>
   </si>
   <si>
     <t>160</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/43235/reqt0160_1992.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/43235/reqt0160_1992.pdf</t>
   </si>
   <si>
     <t>Requeiro a Mesa, nos termos regimentais, seja oficiado ao Sr. JOÃO RIZZO, superintendente da TELESP, Telecomunicações de São Paulo S.A, no sentido de V. Exa. providenciar o corte de uma árvore, existente no terreno do prédio nº 345 da Rua Campos Salles, de propriedade da TELESP. A árvore vem oferecendo perigo aos vizinhos do imóvel ao lado, de nº 291.</t>
   </si>
   <si>
     <t>43236</t>
   </si>
   <si>
     <t>161</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/43236/reqt0161_1992.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/43236/reqt0161_1992.pdf</t>
   </si>
   <si>
     <t>Requeiro, seja oficiado ao Corpo de Bombeiros, em Osasco, a fim de que se digne estudar a possibilidade de ser cortado o eucalipto existente na Estrada Velha de Itapevi nº 2521.</t>
   </si>
   <si>
     <t>43237</t>
   </si>
   <si>
     <t>162</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/43237/reqt0162_1992.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/43237/reqt0162_1992.pdf</t>
   </si>
   <si>
     <t>Requeiro, seja oficiado à TELESP - Telecomunicações de São Paulo S. A., da necessidade de serem instalados dois orelhões comunitários, sendo um na Rua Piracicaba altura do nº 148 na Vila São Silvestre e outro na Al Leningrado, altura do nº 142 no Recanto Phynea, neste Município.</t>
   </si>
   <si>
     <t>43238</t>
   </si>
   <si>
     <t>163</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/43238/reqt0163_1992.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/43238/reqt0163_1992.pdf</t>
   </si>
   <si>
     <t>Requeiro à Mesa, nos termos regimentais, seja oficiado à TELESP - Serviço de Telecomunicações de São Paulo, através do Sr. João Angelo Rizzo, Chefe do Distrito W6 em Osasco, a fim de que seja procedido estudo objetivando a instalação de um telefone público, tipo orelhão na Rua Piracicaba, no Bairro do Jardim Silvestre, em frente ao nº 112, onde funciona o Empório de propriedade da Sra. Maria Izabel de Oliveira.</t>
   </si>
   <si>
     <t>43247</t>
   </si>
   <si>
     <t>164</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/43247/reqt0164_1992.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/43247/reqt0164_1992.pdf</t>
   </si>
   <si>
     <t>Requeiro à Mesa nos termos regimentais, que seja oficiado ao Sr. Chefe Executivo, encaminhando o abaixo-assinado em anexo, contendo 400 (quatrocentas) subscrições de moradores do bairro do Jardim Mutinga, os quais reivindicam a instalações de iluminárias nas vielas: VIELA B, VIELA A E D. FILICIANO C/ AV. DIRETRIZ, ligando com Rua Petrolina.</t>
   </si>
   <si>
     <t>43249</t>
   </si>
   <si>
     <t>165</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/43249/reqt0165_1992.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/43249/reqt0165_1992.pdf</t>
   </si>
   <si>
     <t>Requeiro à Mesa, nos termos regimentais, seja oficiado à TELESP - Telecomunicações de São Paulo S/A, solicitando a possibilidade da instalação de um telefone público, tipo comunitário, na Rua Pirajú, no Bar do Nego, no bairro do Engenho Novo.</t>
   </si>
   <si>
     <t>43250</t>
   </si>
   <si>
     <t>166</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/43250/reqt0166_1992.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/43250/reqt0166_1992.pdf</t>
   </si>
   <si>
     <t>Requeiro, nos termos regimentais, seja oficiado à ELETROPAULO - Eletricidade de São Paulo S.A., em Barueri, solicitando providências no sentido de que sejam substituídas as luminárias dos postes nºs BAR 2/9 e BAR 4/9 localizados na Rua João da Matta e Luz, e do poste BAR 1/3, localizado na Rua do Paço, no Centro deste Município.</t>
   </si>
   <si>
     <t>43253</t>
   </si>
   <si>
     <t>167</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/43253/reqt0167_1992.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/43253/reqt0167_1992.pdf</t>
   </si>
   <si>
     <t>Requeiro, nos termos regimentais, seja oficiado ao Sr. Chefe do Executivo reiterando os termos da Indicação deste Vereador, através da qual foi solicitado que S.Ea. intercedesse junto ao DAEE, objetivando a canalização do braço morto do Rio Tietê, na Vila Porto.</t>
   </si>
   <si>
     <t>43256</t>
   </si>
   <si>
     <t>168</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/43256/reqt0168_1992.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/43256/reqt0168_1992.pdf</t>
   </si>
   <si>
     <t>Requeiro, nos termos regimentais, seja oficiado ao Sr. Chefe do Executivo, reiterando os termos da Indicação de autoria deste Vereador, através da qual foi solicitado a mudança de local do abrigo instalado defronte ao nº 23 da Rua Denpachi Nakaiama, no Jardim Esperança.</t>
   </si>
   <si>
     <t>43259</t>
   </si>
   <si>
     <t>169</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/43259/reqt0169_1992.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/43259/reqt0169_1992.pdf</t>
   </si>
   <si>
     <t>Requeiro, seja oficiado ao Sr. Chefe do Executivo, reiterando propositura deste Vereador, através da qual foi solicitada a pavimentação da Rua Terra no Jardim Tupanci.</t>
   </si>
   <si>
     <t>43260</t>
   </si>
   <si>
     <t>170</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/43260/reqt0170_1992.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/43260/reqt0170_1992.pdf</t>
   </si>
   <si>
     <t>Requeiro, seja oficiado ao Sr. Chefe do Executivo, encaminhando o abaixo-assinado anexo contendo 54 (cinquenta e quatro) assinaturas de moradores do bairro Jardim San Diego, que solicitam a implantação da rede de energia elétrica naquele bairro, pois aqueles moradores já não suportam mais a escuridão.</t>
   </si>
   <si>
     <t>43269</t>
   </si>
   <si>
     <t>171</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/43269/reqt0171_1992.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/43269/reqt0171_1992.pdf</t>
   </si>
   <si>
     <t>Requeiro, nos termos regimentais, seja oficiado ao Exmo. Sr. Dr. Luiz Antonio Fleury Filho - DD. Governador do Estado de São Paulo, para que determine, com urgência, um estudo para diminuir o crescimento de pernilongos em nosso Município e Região circunvizinha. Requeiro ainda, que cópia deste Requerimento, seja enviada ao Exmo. Senhor Rubens Furlan, MD. Deputado Estadual, nosso representante na Assembléia Legislativa do Estado de São Paulo, bem como às Câmaras Municipais de Jandira, Carapicuíba, Santana de Parnaíba, Pirapora e Osasco.</t>
   </si>
   <si>
     <t>43270</t>
   </si>
   <si>
     <t>172</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/43270/reqt0172_1992.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/43270/reqt0172_1992.pdf</t>
   </si>
   <si>
     <t>Requeiro, nos termos regimentais, seja oficiado ao sr. JOSEVAL ROCHA PEREIRA, Agente da Eletropaulo S/A., em Barueri, solicitando providências com referência a substituição da luminária que se encontra queimada, do poste nº BAR 7/1290, localizado na escadaria que faz ligação com a EEPSG República de El Salvador, no Jardim Reginalice.</t>
   </si>
   <si>
     <t>43271</t>
   </si>
   <si>
     <t>173</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/43271/reqt0173_1992.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/43271/reqt0173_1992.pdf</t>
   </si>
   <si>
     <t>Requeiro, nos termos regimentais, seja oficiado ao Engº. EDUARDO NATEL PATRICIO, Gerente Divisional da SABESP, em Barueri, solicitando a possibilidade  de implantar rede de esgoto na Avenida Constran, no Bairro do Engenho Novo.</t>
   </si>
   <si>
     <t>43272</t>
   </si>
   <si>
     <t>174</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/43272/reqt0174_1992.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/43272/reqt0174_1992.pdf</t>
   </si>
   <si>
     <t>Requeiro, nos termos regimentais, seja oficiado ao Corpo de Bombeiros, em Osasco, solicitando a possibilidade de serem cortados dois Pinheiros que vem oferecendo perigo, na Rua Queiróz Filho nº 415, no Jardim Silveira.</t>
   </si>
   <si>
     <t>43273</t>
   </si>
   <si>
     <t>175</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/43273/reqt0175_1992.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/43273/reqt0175_1992.pdf</t>
   </si>
   <si>
     <t>Requeiro, nos termos regimentais, seja oficiado ao Sr. Chefe do Executivo, no prazo que estabelece o Artigo 114 c/c o Artigo 79 Item 6 da L.O.M., informar a esta Casa, os seguintes: -quanto custou aos cofres públicos o show de inauguração da EMEI e a pavimentação asfáltica no Parque dos Camargos, dia 29 de junho na Avenida Zélia, com a participação de vários artistas entre eles Zezé Di Camargo e Luciano , enviar cópia do contrato e nota de empenho. -quanto custou aos cofres públicos o Contrato firmado entre a Prefeitura e os artistas Milionário e Mathias, por ocasião da festa das Escolas Municipais no Largo de Barueri; enviar cópia do Contrato firmado entre o empresário e a municipalidade e nota de empenho. -quanto custou aos cofres públicos show dia 27 de junho com Donizete e sua Banda, na finalíssima do Festival de Música Sertaneja; enviar cópia do contrato firmado entre a Prefeitura e o empresário contratante e ainda a nota de empenho.</t>
   </si>
   <si>
     <t>43274</t>
   </si>
   <si>
     <t>176</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/43274/reqt0176_1992.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/43274/reqt0176_1992.pdf</t>
   </si>
   <si>
     <t>Requeiro, nos termos regimentais, seja oficiado ao Sr. Chefe do Executivo, a fim de que se digne S.Exa. informar a esta Casa, se está incluso na programação de pavimentação asfáltica do Bairro Chácaras Marco, no corrente exercício.</t>
   </si>
   <si>
     <t>43275</t>
   </si>
   <si>
     <t>177</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/43275/reqt0177_1992.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/43275/reqt0177_1992.pdf</t>
   </si>
   <si>
     <t>Requeiro, ouvido o Plenário, sejam dispensadas as formalidades regimentais para os Projetos de Lei nºs 18/92 de autoria do Sr. Chefe do Executivo, enviado pela mensagem nº 15/92, que dispõe sobre "Altera dispositivos da Lei 485, de 17 de outubro de 1984' e Projeto de Lei nº 19/92 de autoria do Vereador Dr. Gilberto Otávio Tolaini e outros, que dispõe sobre: "Alteração do Convênio celebrado com a Fazenda Tamboré Residencial e Sociedade Centro Empresarial Tamboré e Sociedade Aldeia da Serra, Residencial Morada dos Pássaros e Construtora Albuquerque Takaoka S.A., para aplicação de disciplina urbanística no Município de Barueri". Requeiro ainda, uma vez aprovada a presente propositura e, com fundamento no § 2º do artigo 43 da Lei Orgânica Municipal, ouvido o Plenário, seja convocada pelo Presidente desta Casa, uma Sessão Extraordinária logo após o término desta, com o fim único de apreciar, discutir e votar os Projetos objetos desta propositura.</t>
   </si>
   <si>
     <t>43282</t>
   </si>
   <si>
     <t>178</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/43282/reqt0178_1992.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/43282/reqt0178_1992.pdf</t>
   </si>
   <si>
     <t>Requeiro à Mesa, nos termos regimentais, seja oficiado ao Engº. EDUARDO NATEL PATRICIO, Gerente Divisional da SABESP, solicitando o prolongamento da rede de água e ligações na Rua: 13 de maio e Área Livre na Vila Ceres.</t>
   </si>
   <si>
     <t>43344</t>
   </si>
   <si>
     <t>179</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/43344/reqt0179_1992.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/43344/reqt0179_1992.pdf</t>
   </si>
   <si>
     <t>Requeiro, seja oficiado ao Sr. Chefe do Executivo, solicitando informar a esta Casa os seguintes: 1. Quais são as áreas livres, áreas de uso Institucional e praças de uso público, reservadas ao Município do Loteamento de Alphaville? 2. O Projeto apresentadao ao Município pela Construtora Alphaville é de Loteamento ou desmembramento? 3. Ao tempo da aprovação do Loteamento, o Município exigiu a reserva de faixa "non aedificandi", destinada a equipamentos urbanos? 4. Tanto no Loteamento quanto no desmembramento, as modalidades não tinham que obedecer o Decreto-Lei nº 58, de 10 de dezembro de 1937? 5. No caso de desmembramento, quais são as áreas remascentes? 6. A sede das sociedades: empresarial, residencial I, II e 0 (zero), estão construídas em áreas do Município? 7. Em caso positivo, qual o dispositivo legal que lhes autorizou? 8. Em que se fundamentam as Sociedades dos residenciais I, II e 0 (zero), para manterem portaria, cerceando a liberdade de qualque povo de transitar pelas vias</t>
   </si>
   <si>
     <t>43345</t>
   </si>
   <si>
     <t>181</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/43345/reqt0181_1992.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/43345/reqt0181_1992.pdf</t>
   </si>
   <si>
     <t>Requeiro, seja oficiado ao Sr. Dr. Geraldo Lupo, Escrivão do Cartório de Registro de Imóveis da Comarca, solicitando informar a esta Casa, em forma de Certidão os seguintes:1. O empreendimento Alphaville encontra-se registrado como Loteamento ou desmembramento?2. Se for loteamento, o mesmo preenche todos os requisitos do Decreto Lei nº 58/37?3. No caso desmembramento, quais são as áreas remanescentes?4. O Centro Comercial do Alphaville está registrado como Condomínio?</t>
   </si>
   <si>
     <t>43346</t>
   </si>
   <si>
     <t>182</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/43346/reqt0182_1992.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/43346/reqt0182_1992.pdf</t>
   </si>
   <si>
     <t>Requeiro à mesa nos termos regimentais, que sejam oficiados à Companhia Municipal de Transportes de Barueri CMTB. Na pessoa de seu Diretor que estude à BB. Transporte e Turismo Ltda, da possibilidade de prolongar a linha de ônibus Barueri-Centro-Vila Ceres, que faz ponto final em frente à firma Metal Novo, que seja prolongado à Rua Maria Lúcia, no mesmo bairro.</t>
   </si>
   <si>
     <t>43347</t>
   </si>
   <si>
     <t>183</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/43347/reqt0183_1992.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/43347/reqt0183_1992.pdf</t>
   </si>
   <si>
     <t>Requeiro à Mesa nos termos regimentais que seja oficiado ao Sr. Chefe do Executivo, no prazo que estabelece o artigo 114, combinado com o artigo 79, item 6 da Lei Orgânica do Município. Que informa nominalmente item por item:1º) Quantos ônibus particular prestam serviços ao SEMEI, o antigo SEMEC.2º) Quantas peruas kombi particular, prestam serviços à este mesmo Departamento, carregando crianças.3º) Quanto paga por hora ou mensal à ambos, e qual a jornada de serviços destes veículos, e se é feito vistoria destes veículos no Detran, se eles estão habeís para o serviço são contratados.4</t>
   </si>
   <si>
     <t>43348</t>
   </si>
   <si>
     <t>184</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/43348/reqt0184_1992.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/43348/reqt0184_1992.pdf</t>
   </si>
   <si>
     <t>Requeiro à Mesa, nos termos regimentais, que seja oficiado ao Chefe do Executivo, no prazo que estabelece o artigo 114, combinado com o artigo 79, item 6, da Lei Orgânica do Município, para que se digne a informar esta Casa nominalmente, ítem por ítem:1º) Quantas peruas kombi, prestam serviço ao AET, quanto paga por hora ou mensal (veículos particular).2º) Fornecer à esta casa respectivos numeros de placas dos mesmos e cópias dos contratos firmados entre a municipalidade e os proprietários.3º) Fornecer ainda o quadro de funcionários do AET.Aguardo essas informações solicitadas corretamente.</t>
   </si>
   <si>
     <t>43349</t>
   </si>
   <si>
     <t>185</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/43349/reqt0185_1992.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/43349/reqt0185_1992.pdf</t>
   </si>
   <si>
     <t>Requeiro, à Mesa, nos Termos Regimentais, seja oficiado a Telesp - Telecomunicações de São Paulo S/A., objetivando estudos com referência a instalação de um telefone pelo público comunitário, tipo orelhão, na Rua Dulce, em frente ao nº 12, onde funciona o bar e empório denominado Minas das Flores, de propriedade do Sr. José Dias Pereira, no bairro de Vila Ceres, no Jardim Califórnia.</t>
   </si>
   <si>
     <t>43350</t>
   </si>
   <si>
     <t>186</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/43350/reqt0186_1992.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/43350/reqt0186_1992.pdf</t>
   </si>
   <si>
     <t>Requeiro à Mesa, nos termos Regimentais, seja oficiado ao Sr. Chefe do Executivo, encaminhando um abaixo-assinado contendo quarenta e duas assinaturas de moradores das Ruas Alcides Caldeira e Marcos Geraldo Vaz, no Distrito do Jardim Silveira, os quais pedem urgentes providências com referência a canalização de um córrego que passa nos fundos de suas residências.</t>
   </si>
   <si>
     <t>43351</t>
   </si>
   <si>
     <t>187</t>
   </si>
   <si>
     <t>Vitor Firmino dos Santos</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/43351/reqt0187_1992.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/43351/reqt0187_1992.pdf</t>
   </si>
   <si>
     <t>Requeiro à Mesa, nos termos regimentais, seja oficiado ao Sr. JOÃO ANGELO RIZZO, Chefe do Distrito W6 da TELESP em Osasco, da necessidade da instalação de um aparelho telefônico do tipo orelhão, na Rua Jacarandá, na altura do nº 408, em frente a mercearia do Sr. Antonio Maxissimiano dos Santos.</t>
   </si>
   <si>
     <t>43352</t>
   </si>
   <si>
     <t>188</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/43352/reqt0188_1992.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/43352/reqt0188_1992.pdf</t>
   </si>
   <si>
     <t>Requeiro à Mesa, nos termos regimentais, seja oficiado à TELESP - Telecomunicações de São Paulo S/A, no sentido de que estude a possibilidade de instalar telefones públicos nos seguintes locais no Parque Imperial: Rua Frei Henrique Soares de Coimbra, enfrente ao nº 14 (Mercearia São Rafael) Rua Ataulfo Alves nº 176 (enfrente ao Bar dos Paranaenses).</t>
   </si>
   <si>
     <t>43353</t>
   </si>
   <si>
     <t>189</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/43353/reqt0189_1992.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/43353/reqt0189_1992.pdf</t>
   </si>
   <si>
     <t>Requeiro, nos termos regimentais, seja oficiado ao Sr. Chefe do Executivo reiterando os termos da Indicação nº54/92, datada de 19/02/92, através da qual foi reivindicado a necessidade de instituir a Guarda Civil Municipal.</t>
   </si>
   <si>
     <t>43354</t>
   </si>
   <si>
     <t>190</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/43354/reqt0190_1992.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/43354/reqt0190_1992.pdf</t>
   </si>
   <si>
     <t>Requeiro nos termos regimentais, que seja oficiado Srº. João Angelo Rizzo Chefe do Distrito W6 da TELESP em Osasco, se digne estudar a possibilidade de instalar um telefone comunitário, na Rua Pero Vaz de Caminha no Parque Imperial.</t>
   </si>
   <si>
     <t>43355</t>
   </si>
   <si>
     <t>191</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/43355/reqt0191_1992.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/43355/reqt0191_1992.pdf</t>
   </si>
   <si>
     <t>Requeiro nos termos regimentais, seja oficiado ao Srº. Engº. Eduardo Natel Patrício, Gerente Divisional da SABESP, solicitando as ligações de água na Rua Capitão Salim, do lado esquerdo da mesma aonde se encontra as áreas livres.</t>
   </si>
   <si>
     <t>43356</t>
   </si>
   <si>
     <t>192</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/43356/reqt0192_1992.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/43356/reqt0192_1992.pdf</t>
   </si>
   <si>
     <t>Requeiro nos termos regimentais, que seja oficiado ao Srº. João Angelo Rizzo Chefe do Distrito W6 da TELESP em Osasco, se digne estudar a possibilidade de instalar o telefone do pedido de nº 1.192.384.897, data de emissão: 13/04/92, conforme xerox em anexo.</t>
   </si>
   <si>
     <t>43357</t>
   </si>
   <si>
     <t>193</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/43357/reqt0193_1992.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/43357/reqt0193_1992.pdf</t>
   </si>
   <si>
     <t>Requeiro, seja oficiado ao Dr. Campos Machado, DD. Deputado Estadual, no sentido de interceder junto ao Exmo. Sr. Governador do Estado, visando a construção de um reservatório d'agua na parte alta do Jardim Paulista, em caráter de urgência.</t>
   </si>
   <si>
     <t>43358</t>
   </si>
   <si>
     <t>194</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/43358/reqt0194_1992.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/43358/reqt0194_1992.pdf</t>
   </si>
   <si>
     <t>Requeiro, seja oficiado ao Sr. Campos Machado, DD. Deputado Estadual na A.L.E.S.P., no sentido de interceder junto ao Exmo. Sr. Governador do Estado, visando a criação no Município de Barueri, de um I.M.L. Instituto Médico Legal.</t>
   </si>
   <si>
     <t>43359</t>
   </si>
   <si>
     <t>195</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/43359/reqt0195_1992.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/43359/reqt0195_1992.pdf</t>
   </si>
   <si>
     <t>Requeiro, nos termos regimentais, seja oficiado ao Sr. JOÃO ANGELO RIZZO, Chefe da TELESP, em Osasco, solicitando a possibilidade da instalação de telefone público comunitário, no estabelecimento comercial localizado na Avenida Cachoeira nº 85, no Bairro Cruz Preta, nestes Município.</t>
   </si>
   <si>
     <t>43360</t>
   </si>
   <si>
     <t>196</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/43360/reqt0196_1992.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/43360/reqt0196_1992.pdf</t>
   </si>
   <si>
     <t>Requeiro, nos termos regimentais, seja oficiado ao Sr. JOÃO ANGELO RIZZO, Chefe do Distrito W6 da TELESP, em Osasco, solicitando a possibilidade da instalação de aparelho telefônico comunitário na Rua Honduras, próximo à firma CAL BARUERI, no Bairro do Engenho Novo.</t>
   </si>
   <si>
     <t>43361</t>
   </si>
   <si>
     <t>197</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/43361/reqt0197_1992.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/43361/reqt0197_1992.pdf</t>
   </si>
   <si>
     <t>Requeiro, nos termos regimentais, seja oficiado ao Sr. JOÃO ANGELO RIZZO, Chefe do Distrito W6 da TELESP, em Osasco, solicitando a instalação de um telefone público comunitário, nas proximidades do nº 446 da Rua Mar Vermelho, na Jardim Reginalice, neste Município.</t>
   </si>
   <si>
     <t>43362</t>
   </si>
   <si>
     <t>198</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/43362/reqt0198_1992.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/43362/reqt0198_1992.pdf</t>
   </si>
   <si>
     <t>Requeiro nos termos regimentais, seja oficiado ao Chefe do Executivo, no prazo que estabelece o artigo 114 com o artigo 79, item 6 da Lei Orgânica do Município, informar à esta Casa o seguinte.1º) Qual a data da admissão do Sr. Joâo Ézio como funcionário municipal.2º) Qual o cargo que ocupa como funcionário Municipal.3º) Quais seus vencimentos mensais.4º) Se o funcionário prestou concurso público, em comprimento o artigo 101, da Lei Orgânica do Município.</t>
   </si>
   <si>
     <t>43363</t>
   </si>
   <si>
     <t>199</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/43363/reqt0199_1992.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/43363/reqt0199_1992.pdf</t>
   </si>
   <si>
     <t>Requeiro à Mesa nos termos regimentais, seja oficiado ao Chefe do Executivo, reiterando os termos da Indicação nº 76/92, datada de 26/02/92, que solicitava a instalação de uma unidade do Corpo de Bombeiros em nosso Município.</t>
   </si>
   <si>
     <t>43364</t>
   </si>
   <si>
     <t>200</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/43364/reqt0200_1992.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/43364/reqt0200_1992.pdf</t>
   </si>
   <si>
     <t>Requeiro nos termos regimentais, que seja oficiado ao Chefe do Executivo, reinterando os termos do Requerimento nº 48/92, datado 04/03/92, que solicitava a implantação de três lombadas na Rua Antiópia, no Jardim Morelato, que até o momento não foi providênciado.</t>
   </si>
   <si>
     <t>43365</t>
   </si>
   <si>
     <t>201</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/43365/reqt0201_1992.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/43365/reqt0201_1992.pdf</t>
   </si>
   <si>
     <t>Requeiro, nos termos regimentais, seja oficiado ao Exmo. Sr. Chefe do Executivo, DD. Carlos Alberto Bel Correia, a fim de que Vossa Excelência estude a possibilidade de ser criado em nosso município um departamento para que seja executado o serviço de limpeza de fossas domiciliar.</t>
   </si>
   <si>
     <t>43366</t>
   </si>
   <si>
     <t>202</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/43366/reqt0202_1992.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/43366/reqt0202_1992.pdf</t>
   </si>
   <si>
     <t>Requeiro, nos termos regimentais, seja oficiado ao Sr. João Angelo Rizzo, Chefe do Distrito W6 da TELESP - Telecomunicações de São Paulo S.A, Osasco, solicitando a instalação de um aparelho telefônico comunitário, prefixo 752-B, no pátio principal do Instituto Tecnológico de Barueri, em nosso município.</t>
   </si>
   <si>
     <t>43367</t>
   </si>
   <si>
     <t>203</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/43367/reqt0203_1992.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/43367/reqt0203_1992.pdf</t>
   </si>
   <si>
     <t>Requeiro, nos termos regimentais, seja oficiado ao Engº. EDUARDO NATEL PATRICIO, Gerente Divisional da SABESP, em Barueri, solicitando a possibilidade da implantação da Rede de esgoto na Rua Catanduva, no Bairro Jardim Paulista.</t>
   </si>
   <si>
     <t>43368</t>
   </si>
   <si>
     <t>204</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/43368/reqt0204_1992.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/43368/reqt0204_1992.pdf</t>
   </si>
   <si>
     <t>Requeiro, seja oficiado ao Dr. LUIZ ALVES DE CAMPOS SOBRINHO, DD. Delegado Titular da Delpol de Barueri, a fim de que informe o seguinte:1. Os guardas-noturnos que patrulham as ruas de nossa cidade estão devidamente autorizadas para desempenharem tal função;2. Como devem eles se identificar aos moradores do bairro?</t>
   </si>
   <si>
     <t>43369</t>
   </si>
   <si>
     <t>205</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/43369/reqt0205_1992.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/43369/reqt0205_1992.pdf</t>
   </si>
   <si>
     <t>Requeiro, nos termos regimentais, seja oficiado ao Chefe do Executivo, no prazo que estabelece o artigo 114 combinado com artigo 79, item 6 da Lei Orgânica do Município, que informe à esta Casa nominalmente item por item: 1º) Quanto custou aos cofres públicos o show sertanejo realizado nos dias 27 e 28/06/92, por ocasião das festas juninas na Avenida Diretriz, Jd. Mutinga, neste Município, que teve a participação dos artistas Roberto e Mirinho, João Mulato e Pardinho e Trio Parada Dura. Enviar cópia do contrato firmado entre a municipalidade e o empresário e nota de pagamento efetuado aos mesmos. 2º) Quanto custou aos cofres públicos o show realizado na Av. Diretriz - Jd. Mutinga, dia 28/03/92, que teve a participação dos artistas Chico rei e Paraná e outros. Enviar cópias do contrato firmado entre a municipalidade e o empresário contratante do show artístico e notas de pagamento efetuado aos mesmos. 3º) Quanto custou aos cofres públicos o show sertanejo realizado dia 18/07/92.</t>
   </si>
   <si>
     <t>43381</t>
   </si>
   <si>
     <t>207</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/43381/reqt0207_1992.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/43381/reqt0207_1992.pdf</t>
   </si>
   <si>
     <t>Requeiro nos termos regimentais, seja oficiado ao Sr. Chefe do Executivo, no prazo que estabelece o artigo 114 combinado com o artigo 79 item 6, da Lei Orgânica do Município, informe à esta Casa nominalmente item por item:1º) Quantas areas foram desapropriadas no Município, desde que assumiu o comando do Município, de 01/01/89 até esta data.2º)  Onde estão localizadas o local de cada área.3º) Fornecer a metragem de cada área.4º) E o fim para que foi a desapropriada.5º) E o preço comercial por cada bairro.6º) Se já estão sendo pagas as desapropriações, feitas por este governo.</t>
   </si>
   <si>
     <t>43383</t>
   </si>
   <si>
     <t>208</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/43383/reqt0208_1992.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/43383/reqt0208_1992.pdf</t>
   </si>
   <si>
     <t>Requeiro à Mesa, nos termos regimentais seja oficiado à Telecomunicações de São Paulo S/A. - TELESP, quanto a possibilidade de ser instalado um telefone público comunitário na Rua Petrolina, altura do nº. 664 Cidade Munhoz Jr., neste Município, defronte ao estabelecimento comercial de propriedade do Sr. Oleri José Aparecido. RG. 591.300-4</t>
   </si>
   <si>
     <t>43385</t>
   </si>
   <si>
     <t>209</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/43385/reqt0209_1992.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/43385/reqt0209_1992.pdf</t>
   </si>
   <si>
     <t>Requeiro à Mesa, nos termos Regimentais, seja oficiado ao Sr. Chefe do Executivo, a fim de que S.Exa., se digne interceder junto a ELETROPAULO - Companhia de Eletricidade de São Paulo S.A., objetivando estudos no sentido de prolongar a rede secundária que encontra-se parada no poste de nº BAR 143/193 até ao poste de nº BAR 151/193 da Av. Capitólio, no Distrito do Jardim Belval, neste município.</t>
   </si>
   <si>
     <t>43387</t>
   </si>
   <si>
     <t>210</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/43387/reqt0210_1992.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/43387/reqt0210_1992.pdf</t>
   </si>
   <si>
     <t>Requeiro, nos termos regimentais seja oficiado a ELETROPAULO - Eletricidade de São Paulo S.A., para que a mesma forneça os postes de baixa renda aos moradores que no momento encontram-se em situação financeira péssima, e impossibilitados de adquirir esse postes residenciais, segue em anexo os endereços e seus pedidos de kit.</t>
   </si>
   <si>
     <t>43388</t>
   </si>
   <si>
     <t>211</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/43388/reqt0211_1992.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/43388/reqt0211_1992.pdf</t>
   </si>
   <si>
     <t>Requeiro nos termos regimentais, seja oficiado ao Sr. Chefe do Executivo, no prazo que estabelece o artigo 114 combinado com o artigo 79, da Lei Orgânica do Município, que se digne a informar a esta Casa, nominalmente item por item:1º) Quanto custou aos cofres públicos a construção da EMEI do Jardim Flórida, inaugurada recentemente. Enviar cópias do contrato firmado entre a municipalidade e a construtora que executou o serviço, também planta da construção memorial descritivo e nota de empenho efetuado pelo mesmo.2º) Quanto custou aos cofres públicos a construção do asilo, inaugurado recentemente, no Jardim Flórida. Enviar cópias do contrato firmado entre a municipalidade e a construtora que executou o serviço, também planta a construção, memorial descritivo e nota de empenho efetuado pelo mesmo.</t>
   </si>
   <si>
     <t>43389</t>
   </si>
   <si>
     <t>212</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/43389/reqt0212_1992.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/43389/reqt0212_1992.pdf</t>
   </si>
   <si>
     <t>Requeiro nos termos regimentais, seja oficiado ao Sr. Chefe do Executivo, reiterando os termos da Indicação nº 23/02/92, que solicitava a construção de muro de arrimo, na Rua José Maria de Abreu - Jardim São Luis.</t>
   </si>
   <si>
     <t>43390</t>
   </si>
   <si>
     <t>213</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/43390/reqt0213_1992.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/43390/reqt0213_1992.pdf</t>
   </si>
   <si>
     <t>Requeiro nos termos regimentais, seja oficiado ao Sr. Chefe do Executivo, no prazo que estabelece o artigo 79 item 6, combinado com o artigo 114, da Lei Orgânica do Município se digne a informar à esta Casa nominalmente item por item:1º) Quanto custou aos cofres públicos, a construção da Biblioteca Municipal, inaugurada no dia 15/08/92. Enviar cópias do contrato firmado a municipalidade e a construtora que executou a obra, memorial descritivo, planta da construção e nota de empenho efetuado ao mesmo.2º) Quanto custou aos cofres públicos, a construção da Escola de Judô, inaugurada no dia 15/08/92, segundo consta a mesma já funcionava a alguns meses anteriores.OBS.: Ambas as inaugurações foram ocorridas no Jardim Belval.</t>
   </si>
   <si>
     <t>43393</t>
   </si>
   <si>
     <t>214</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/43393/reqt0214_1992.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/43393/reqt0214_1992.pdf</t>
   </si>
   <si>
     <t>Requeiro nos termos regimentais, seja oficiado ao Sr. Chefe do Executivo, reiterando os termos do Requerimento nº 167/92, que solicitava a canalização dos córregos existentes no Jardim Barueri e outro existente na Vila Porto, entre as Ruas Paulo de Frontim e Rua da Prata, e que até o momento não foi atendido este pedido, e por isso voltamos a reivindicar o mesmo. Se atendido esta reivindicação tão importante à população dos bairros mencionados, que sempre estão reclamando das águas estagnadas e proliferação dos pernilongos e outros insetos nocivos à saúde pública.</t>
   </si>
   <si>
     <t>43394</t>
   </si>
   <si>
     <t>215</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/43394/reqt0215_1992.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/43394/reqt0215_1992.pdf</t>
   </si>
   <si>
     <t>Requeiro, ouvido o Plenário, sejam dispensadas as formalidades regimentais para as Emendas nº 01, 02, 03, 04, 05, 06 e 07/92, apresentadas à Lei Orgânica Municipal. Requeiro ainda, uma vez aprovada a presente propositura e, com fundamento no § 2º, do artigo 43 da Lei Orgânica Municipal, ouvido o Plenário, seja convocada pelo Presidente deste Casa, uma Sessão Extraordinária logo após o término desta, com o fim único de apreciar, discutir e votar as Emendas mencionadas neste Requerimento.</t>
   </si>
   <si>
     <t>43395</t>
   </si>
   <si>
     <t>216</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/43395/reqt0216_1992.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/43395/reqt0216_1992.pdf</t>
   </si>
   <si>
     <t>Requeiro, nos termos regimentais, seja oficiado ao Sr. Joseval Rocha Pereira, Chefe da Agência da Eletropaulo em Barueri, a fim deste orgão retirar poste localizado na Rua Sargento José Siqueira, nº 434, no Bairro Jardim Paraíso, neste município.</t>
   </si>
   <si>
     <t>43397</t>
   </si>
   <si>
     <t>217</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/43397/reqt0217_1992.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/43397/reqt0217_1992.pdf</t>
   </si>
   <si>
     <t>Requeiro, nos termos regimentais, seja oficiado ao Sr. João Angelo Rizzo, Chefe da TELESP, em Osasco, solicitando a possibilidade da instalação de um telefone público comunitário, defronte ao nº 295 da Rua Lenita, no Bairro Parque dos Camargos, neste Município, onde está localizado o estabelecimento comercial do Sr. Cláudio.</t>
   </si>
   <si>
     <t>43399</t>
   </si>
   <si>
     <t>218</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/43399/reqt0218_1992.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/43399/reqt0218_1992.pdf</t>
   </si>
   <si>
     <t>Requeiro à Mesa nos termos regimentais, seja oficiado ao Sr. Chefe do Executivo, no prazo que estabelece o artigo 79, item 6 combinado com o artigo 114 da Lei Orgânica do Município, que se digne a informar a esta Casa, com toda a precisão e clareza item por item:1º) Quanto custou aos cofres públicos o show realizado dia 15/08/92, por ocasião da inauguração da Biblioteca Municipal e a Academia de Ginastica e Judô no Jardim Belval, que teve a participação dos seguintes artistas: Amado Batista, As Mineirinhas, a Dupla Coração do Brasil, Tonico e Tinoco, Os Angorás, Crhistian e Ralph e outros.2º) Incluindo publicidade, enviar cópia do contrato firmado entre empresário e a municipalidade e nota de empenho efetuado ao mesmo.3º) Quanto custou aos cofres públicos o Show realizado dia 29/08/92, na Rua Padre Cícero  - Parque Imperial. 4º) Incluindo publicidade, enviar documentos citados no item 2º (dois).</t>
   </si>
   <si>
     <t>43401</t>
   </si>
   <si>
     <t>219</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/43401/reqt0219_1992.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/43401/reqt0219_1992.pdf</t>
   </si>
   <si>
     <t>Requeiro, nos termos regimentais, seja oficiado ao Sr. Chefe do Executivo, encaminhando o abaixo-assinado anexo contendo 80 subscrições de moradores da via pública denominada Rua Tilápia, localizada no Jardim São Luiz, os quais reivindicam seja a mesma oficializada.</t>
   </si>
   <si>
     <t>43416</t>
   </si>
   <si>
     <t>220</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/43416/reqt0220_1992.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/43416/reqt0220_1992.pdf</t>
   </si>
   <si>
     <t>Requeiro, nos termos regimentais, seja oficiado ao Sr. Chefe do Executivo, encaminhando o abaixo-assinado anexo de moradores do bairro Parque dos Camargos, os quais solicitam a implantação de lombadas nas Rua Cilene, em frente aos nºs. 137 e 68 e Dirce, em frente ao nº 27, a fim de coibir abusos de motoristas irresponsáveis.</t>
   </si>
   <si>
     <t>43419</t>
   </si>
   <si>
     <t>221</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/43419/reqt0221_1992.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/43419/reqt0221_1992.pdf</t>
   </si>
   <si>
     <t>Requeiro nos termos regimentais no prazo que estabelece o artigo 79, item 6, combinado com o artigo 114 da Lei Orgânica do Município:1º) Qual a importância gasta pela municipalidade com publicidade, jornais, revistas no período de 01/01 à 31/12/91?2º) Qual a importância gasta pela municipalidade com shows artísticos referentes ao ano de 1991?3º) Quais os artistas que foram contratados para esses eventos do ano de 1991?4º) Relacionar documentos e comprovantes das despesas relacionadas dos itens 1º, 2º e 3º.</t>
   </si>
   <si>
     <t>43425</t>
   </si>
   <si>
     <t>222</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/43425/reqt0222_1992.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/43425/reqt0222_1992.pdf</t>
   </si>
   <si>
     <t>Requeiro nos Termos Regimentais, seja oficiado ao Sr. Chefe do Executivo, no prazo que estabelece o artigo 79 ítem 6, combinado com o artigo 114 da Lei Orgânica do município que se digne a informar a esta Casa: 1) Qual a importância gasta pela municipalidade, com publicidade, jornais e revistas a partir de 01/01/92, até esta data? 2) Qual a importância gasta com os artistas de Município? 3) Fornecer nomes dos empresários, que contratam os artistas locais. 4) Enviar cópias dos respectivos comprovantes da despesas, dos itens 1°, 2° e 3°</t>
   </si>
   <si>
     <t>43426</t>
   </si>
   <si>
     <t>223</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/43426/reqt0223_1992.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/43426/reqt0223_1992.pdf</t>
   </si>
   <si>
     <t>Requeiro, nos termos regimentais, seja oficiado ao Sr. Chefe do Executivo, para que no prazo estabelecido no artigo 114, combinado com o artigo 79, item IV da Lei Orgânica Municipal, informe a esta Casa o seguinte:1º) Quanto custou aos cofres públicos os 7.900 metros de pavimentação asfáltica no Jardim São Silvestre e quais foram as firmas que executaram este serviço?2º) Esses 7.900 metros de asfaltos foram executados em uma só etapa?</t>
   </si>
   <si>
     <t>43430</t>
   </si>
   <si>
     <t>224</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/43430/reqt0224_1992.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/43430/reqt0224_1992.pdf</t>
   </si>
   <si>
     <t>Requeiro, seja oficiado à TELESP - Distrito W6 em Osasco, da necessidade de instalar um orelhão comunitário na Rua Francisco de Melo Palheta, altura do nº 265 no Jardim dos Camargos, neste Município.</t>
   </si>
   <si>
     <t>43434</t>
   </si>
   <si>
     <t>225</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/43434/reqt0225_1992.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/43434/reqt0225_1992.pdf</t>
   </si>
   <si>
     <t>Requeiro, seja oficiado à Empresa Brasileira de Correios e Telégrafos, solicitando que estude a possibilidade de instalar uma caixa de coleta de correspondência na Rua Duarte da Costa, altura do nº 867 no bairro denominado Parque Imperial, neste Município.</t>
   </si>
   <si>
     <t>43438</t>
   </si>
   <si>
     <t>226</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/43438/reqt0226_1992.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/43438/reqt0226_1992.pdf</t>
   </si>
   <si>
     <t>Requeiro, seja oficiado à TELESP, Distrito W6 em Osasco, solicitando da instalação de um telefone público tipo (orelhão) na Rua Duarte da Costa nº 07 no Bairro denominado Parque Imperial, neste município.</t>
   </si>
   <si>
     <t>43443</t>
   </si>
   <si>
     <t>227</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/43443/reqt0227_1992.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/43443/reqt0227_1992.pdf</t>
   </si>
   <si>
     <t>Requeiro nos termos regimentais, seja oficiado ao Sr. Chefe do Executivo, no prazo que estabelece o artigo 79 item 6, combinado com o artigo 114, da Lei Orgânica do Município, que se digne a informar a esta Casa, item por item:1º) Quantos veículos particulares prestam serviços a Assessoria de Esportes, e suas respectivas placas.2º) Quantas veículos particulares prestam serviços a Assessoria de Promoções Esportivas e Turísticas, e suas respectivas placas.</t>
   </si>
   <si>
     <t>43445</t>
   </si>
   <si>
     <t>228</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/43445/reqt0228_1992.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/43445/reqt0228_1992.pdf</t>
   </si>
   <si>
     <t>Requeiro nos termos regimentais, seja oficiado ao Sr. Chefe do Executivo, no prazo que estabelece o artigo 79, item 6, combinado com o artigo 114 da Lei Orgânica do Município, que se digne a informar a esta Casa, com precisão e clareza, nominalmente item por item:1º) Quanto custou aos cofres públicos, o show realizado no dia 12/09/92, na Avenida Capitão Francisco Cesar, no bairro do Engenho Novo, por ocasião da Inauguração da EMEI do Jardim São Silvestre neste município, que teve como contratados os artistas: Rubens e Robson, As Mineirinhas, João Paulo e Daniel e o famoso cantor Jair Rodrigues?2º) Enviar cópias do contrato firmado entre a municipalidade e empresários dos referidos artistas.3º) Enviar os devidos comprovantes a que se refere o item 1º.</t>
   </si>
   <si>
     <t>43447</t>
   </si>
   <si>
     <t>229</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/43447/reqt0229_1992.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/43447/reqt0229_1992.pdf</t>
   </si>
   <si>
     <t>Requeiro à mesa, nos termos regimentais, seja oficiado ao Sr. Chefe do Executivo, no prazo que estabelece o artigo 79, ítem 6, combinado com o artigo 114, da Lei Orgânica do Município, que se digne a informar a esta casa nominalmente 1º) - Qual a importância gasta, na construção da EMEI do Jardim São Silvestre, inaugurada dia 12/09/92 neste município?                                                         2º) - Enviar cópias dos contratos firmados entre a municipalidade e a construtora que executou as obras.</t>
   </si>
   <si>
     <t>43450</t>
   </si>
   <si>
     <t>230</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/43450/reqt0230_1992.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/43450/reqt0230_1992.pdf</t>
   </si>
   <si>
     <t>Requeiro, ouvido o plenário, sejam dispensadas as formalidades regimentais para os Projetos de Resolução nº 04/92 e de Decreto Legislativo nº 04/92, de autoria da Comissão Executiva desta Casa, que dispõem, respectivamente, sobre: " Fixa a remuneração dos Vereadores e a Verba de Representação do Presidente da Câmara para vigorar na próxima Legislatura " e " Fixa a remuneração do Prefeito e do Vice-Prefeito para a Legislatura subsequente ". Requeiro ainda, uma vez aprovada a presente propositura e, com fundamento no parágrafo 2º, do artigo 43 da Lei Orgânica Municipal, ouvido o plenário, seja convocada pelo Presidente desta Casa, uma Sessão extraordinária logo após o término desta, com o fim único de apreciar, discutir e votar os Projetos objetos desta propositura.</t>
   </si>
   <si>
     <t>43452</t>
   </si>
   <si>
     <t>231</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/43452/reqt0231_1992.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/43452/reqt0231_1992.pdf</t>
   </si>
   <si>
     <t>Requeiro, nos termos regimentais, seja oficiado ao Chefe do Executivo, no prazo que estabelece o artigo 79, item 6, combinado com o artigo 114, da Lei Orgânica do Município, que o mesmo informe a esta Casa item por item:1º) Quanto custou aos cofres públicos a construção da escadaria, que liga a Rua Esmeralda com a Rua Rubi, no Jardim dos Camargos neste Município.2º) Contrato firmado entre a municipalidade e a empreiteira que executou o serviço.3º) Memorial descritivo e os respectivos comprovantes que menciona o item 1º da propositura em pauta.</t>
   </si>
   <si>
     <t>43454</t>
   </si>
   <si>
     <t>232</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/43454/reqt0232_1992.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/43454/reqt0232_1992.pdf</t>
   </si>
   <si>
     <t>Requeiro, nos termos regimentais, seja oficiado à Eletropaulo, a possibilidade de estudo para a instalação pública nas seguintes Ruas: Cícero Borges de Morais e Rua Damas no Bairro Vila Ceres, neste Município. Os moradores dessas Ruas enviaram um abaixo assinado solicitando estas providências urgentes, essas ruas são passagens obrigatórias dos trabalhadores e estudantes. Quando chegam à noite do serviço e da escola é realmente perigoso devido a escuridão existente naquele local. Os desocupados se aproveitam para fazerem assaltos à essas pessoas.</t>
   </si>
   <si>
     <t>43457</t>
   </si>
   <si>
     <t>233</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/43457/reqt0233_1992.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/43457/reqt0233_1992.pdf</t>
   </si>
   <si>
     <t>Requeiro, nos termos regimentais, seja oficiado ao Sr. Engenheiro Eduardo Natel Patrício, Gerente Divisional da Sanesp em Barueri, solicitando a possibilidade de implantar rede de esgoto, na Rua Jaboticabeira no Jardim São Silvestre, neste município, afim de impedir que o esgoto que fica a céu aberto na referida rua, continue a prejudicar os moradores deste rua.</t>
   </si>
   <si>
     <t>43461</t>
   </si>
   <si>
     <t>234</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/43461/reqt0234_1992.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/43461/reqt0234_1992.pdf</t>
   </si>
   <si>
     <t>Requeiro, nos termos regimentais, seja oficiado ao Engº. Eduardo Natel Patricio, Gerente Divisional da Sabesp em Barueri, solicitando a possibilidade de implantar rede de esgoto, na Rua Lorena no Bairro do Engenho Novo neste município, atendendo um abaixo assinado dos moradores da Rua Mencionada, afim de impedir que os esgotos das residências escorram a céu aberto, prejudicando a saúde principalmente das crianças que brincam nas sarjetas e não sabem se proteger, portanto se torna necessário estas providências.</t>
   </si>
   <si>
     <t>43462</t>
   </si>
   <si>
     <t>235</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/43462/reqt0235_1992.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/43462/reqt0235_1992.pdf</t>
   </si>
   <si>
     <t>Requeiro, nos termos regimentais, seja oficiado à Eletropaulo, solicitando a possibilidade instalar 8 bicos de luz de vapor de mercúrio, na viela Boa Vista neste município.</t>
   </si>
   <si>
     <t>43463</t>
   </si>
   <si>
     <t>236</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/43463/reqt0236_1992.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/43463/reqt0236_1992.pdf</t>
   </si>
   <si>
     <t>Requeiro, nos termos regimentais, seja oficiado Eletropaulo, solicitando estudo para colocar 2 postes, para puxar rede domiciliar na Rua Penedo bairro do Engenho Novo neste Município. Para atender os imóveis de nºs. 18 e 26 o poste mais próximo é BAR 15/911, não dá para ligar no mesmo porque ultrapassa os limites desta Companhia. Sendo que os moradores já estão com suas instalações internas prontas e não conseguem as devidas ligações. Portanto torna-se necessário tomar estas providências urgentes.</t>
   </si>
   <si>
     <t>43464</t>
   </si>
   <si>
     <t>237</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/43464/reqt0237_1992.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/43464/reqt0237_1992.pdf</t>
   </si>
   <si>
     <t>Requeiro, nos termos regimentais, seja oficiado à Telesp, no sentido de que esta Empresa se digne a estudar a possibilidade de instalar um telefone público na Rua Vitória nº 110, Vila São Jorge, neste Município. O local é um estabelecimento comercial, para que nenhum desocupado venha danificar o aparelho. Este local não tem nenhum telefone público perto, sendo que atendido esta propositura m muito beneficiará esta vila.</t>
   </si>
   <si>
     <t>43465</t>
   </si>
   <si>
     <t>238</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/43465/reqt0238_1992.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/43465/reqt0238_1992.pdf</t>
   </si>
   <si>
     <t>Requeiro, nos termos regimentais, seja oficiado à Telesp, no sentido de que esta Empresa se digne a estudar a possibilidade de instalar um telefone público na Rua Serra da Mantiqueira nº 117, Jardim Esperança, bairro da Cruz Preta, neste Município. O local é uma padaria, se possível instalar dentro da padaria, para que nenhum desocupado venha danificar o aparelho. Sendo que se atendida esta propositura em muito beneficiará os moradores deste bairro.</t>
   </si>
   <si>
     <t>43466</t>
   </si>
   <si>
     <t>239</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/43466/reqt0239_1992.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/43466/reqt0239_1992.pdf</t>
   </si>
   <si>
     <t>Requeiro à Mesa nos termos regimentais, seja oficiado ao Sr. Chefe do Executivo, encaminhando ofício e um abaixo assinado contendo 16 assinaturas de moradores do Bairro do Itaquiti, os quais reivindicam a S. Exa.Sr. Prefeito, a possibilidade de instalar refletores na quadra de esportes da E.E.P.G. República de Cuba, do Distrito do Jardim Belval.</t>
   </si>
   <si>
     <t>43468</t>
   </si>
   <si>
     <t>240</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/43468/reqt0240_1992.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/43468/reqt0240_1992.pdf</t>
   </si>
   <si>
     <t>Requeiro, nos termos regimentais, seja oficiado à Eletropaulo, no sentido de estudar a possibilidade de colocar poste no final da Rua Marte, Jardim Tupanci, neste Município, saindo pela Marginal esquerda, para atender as residências de nºs. 2, 3, 4, 5, 6, 7, 8, 10 e uma residência sem nº, que foram recém construídas, e não constam com este benefício.</t>
   </si>
   <si>
     <t>43469</t>
   </si>
   <si>
     <t>241</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/43469/reqt0241_1992.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/43469/reqt0241_1992.pdf</t>
   </si>
   <si>
     <t>Requeiro, nos regimentais, que seja oficiado ao Sr. Chefe do Executivo, reiterando os termos da Indicação nº 481, datado de 25 de setembro de 1991, que solicitava a criação de um canil em nosso Município.</t>
   </si>
   <si>
     <t>43470</t>
   </si>
   <si>
     <t>242</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/43470/reqt0242_1992.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/43470/reqt0242_1992.pdf</t>
   </si>
   <si>
     <t>Requeiro, nos ternos regimentais, que seja oficiado à SABESP, no sentido de estudar a possibilidade de fazer um prolongamento da rede de água no final da Rua Marte, no Jardim Tupanci, neste Município, saindo pela Marginal esquerda, para atender as residências de nºs 2, 3, 4, 5, 6, 7, 8, 10 e uma residência sem nº que foram recém construídas, e não constam com este benefício.</t>
   </si>
   <si>
     <t>43473</t>
   </si>
   <si>
     <t>243</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/43473/reqt0243_1992.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/43473/reqt0243_1992.pdf</t>
   </si>
   <si>
     <t>Requeiro, nos termos regimentais, seja oficiado ao Sr. Chefe do Executivo, no prazo que estabelece o artigo 79 item 6, combinado com o item 114, da Lei Orgânica do Município, que se digne a informar a esta casa, item por item:1º) Quanto custou aos cofres públicos a construção da quadra de esportes, localizada no Jardim Regina Alice.  2º) Enviar cópia do contrato firmado entre a municipalidade e a Empreiteira que executou a obra.  3º) Enviar memorial descritivo, planta da obra e o respectivo comprovante que se refere o item 1º.</t>
   </si>
   <si>
     <t>43475</t>
   </si>
   <si>
     <t>244</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/43475/reqt0244_1992.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/43475/reqt0244_1992.pdf</t>
   </si>
   <si>
     <t>Requeiro, nos termos regimentais, seja oficiado ao Sr. Chefe do Executivo, no prazo que estabelece o artigo 79 item 6, combinado com o item 114, da Lei Orgânica do Município, que se digne a informar a esta casa, item por item:  1º) Quanto custou aos cofres públicos a construção do ambulatório Médico, localizado no bairro do Engenho Novo. 2º) Enviar cópia do contrato firmado entre a municipalidade e a Empreiteira que executou a obra. 3º) Enviar memorial descritivo, planta da obra e nota de empenho de pagamento feito.</t>
   </si>
   <si>
     <t>43476</t>
   </si>
   <si>
     <t>245</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/43476/reqt0245_1992.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/43476/reqt0245_1992.pdf</t>
   </si>
   <si>
     <t>Requeiro, nos termos regimentais, seja oficiado ao Engº Eduardo Natel Patricio, Gerente Divisional da SABESP, em Barueri, solicitando a possibilidade de complementar a rede de esgoto na Rua Carajás, entre a Rua Madeira e Amazonas, no Jardim São Silvestre.</t>
   </si>
   <si>
     <t>43477</t>
   </si>
   <si>
     <t>246</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/43477/reqt0246_1992.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/43477/reqt0246_1992.pdf</t>
   </si>
   <si>
     <t>Requeiro, nos termos regimentais, seja oficiado ao Sr. Chefe do Executivo, reiterando os termos do Requerimento nº 11/92, datado de fevereiro próximo passado que solicitava instituir a criação do passe fácil no nosso município.</t>
   </si>
   <si>
     <t>43480</t>
   </si>
   <si>
     <t>247</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/43480/reqt0247_1992.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/43480/reqt0247_1992.pdf</t>
   </si>
   <si>
     <t>Requeiro, nos termos regimentais, seja oficiado à SABESP, reiterando os termos do Requerimento nº 319, datado de 15 de junho próximo passado, que no qual solicitava prolongamento de rede de esgoto na Rua Indianópolis no Parque Santa Luzia neste Município.</t>
   </si>
   <si>
     <t>43483</t>
   </si>
   <si>
     <t>248</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/43483/reqt0248_1992.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/43483/reqt0248_1992.pdf</t>
   </si>
   <si>
     <t>Requeiro, nos termos regimentais, seja oficiado ao Sr. Chefe do Executivo, reiterando os termos do Requerimento nº 33/92, datado de 19 de fevereiro próximo passado, que solicitava pavimentação ou escadaria nas vielas do Jardim dos Camargos, serão um total de 9 vielas, foram executadas 5, está faltando 4. Sendo uma saindo da Rua rubi à Rua Topázio, outra ligando a Rua Topázio à Rua Francisco de Melo Palheta, outra ligando a Rua Safira à Rua Ágata.</t>
   </si>
   <si>
     <t>43486</t>
   </si>
   <si>
     <t>249</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/43486/reqt0249_1992.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/43486/reqt0249_1992.pdf</t>
   </si>
   <si>
     <t>Requeiro, nos termos regimentais, seja oficiado ao Sr. Chefe do Executivo, no prazo que estabelece o Artigo 79, item 6, combinado com o artigo 114, da Lei Orgânica do Município, que se digne a informar a esta Casa, nominalmente item por item:1º) Quanto custou aos cofres públicos, o show realizado no dia 17 de outubro de 1992, na Rua Dempache Nakayama, no Jardim Esperança, que teve a participação dos seguintes artistas: Rubens e Robison, Ligia, Zé Rico, e Gilberto e Gilmar, incluindo a publicidade.2º) Enviar ainda cópia do contrato firmado entre a municipalidade e o empresário contratante do show, enviar também a nota de empenho de pagamento efetuado aos mesmos.</t>
   </si>
   <si>
     <t>43488</t>
   </si>
   <si>
     <t>250</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/43488/reqt0250_1992.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/43488/reqt0250_1992.pdf</t>
   </si>
   <si>
     <t>Requeiro, a Mesa, nos termos regimentais que seja oficiado ao Sr. Chefe do Executivo, reiterando os termos da Indicação, que solicitava a restauração da marginal saindo das proximidades do Hospital Municipal, margeando o Rio Barueri-Mirim até a ponte que liga o Jardim dos Camargos até a Aldeia de Barueri.</t>
   </si>
   <si>
     <t>43489</t>
   </si>
   <si>
     <t>251</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/43489/reqt0251_1992.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/43489/reqt0251_1992.pdf</t>
   </si>
   <si>
     <t>Requeiro, nos termos regimentais, seja oficiado ao Sr. Chefe do Executivo, reiterando os termos da Indicação, que solicitava a restauração da Marginal que liga o Jardim Tupanci, e Jardim São Luis, também facilitará o tráfego de veículos até Santana de Parnaíba e Pirapora do Bom Jesus, que atualmente tem que passar pelo Centro de Barueri, portanto se faz necessário esta restauração.</t>
   </si>
   <si>
     <t>43490</t>
   </si>
   <si>
     <t>252</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/43490/reqt0252_1992.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/43490/reqt0252_1992.pdf</t>
   </si>
   <si>
     <t>Requeiro a Mesa, nos termos regimentais, seja oficiado ao Sr. Joseval Rocha Pereira, Chefe da Agência da Eletropaulo de Barueri, solicitando a instalação de um Transformador de Alta Tensão na Rede da Eletropaulo, na Rua Nova Aurora, entre os nºs. 14 e 127, no Jardim Mutinga.</t>
   </si>
   <si>
     <t>43491</t>
   </si>
   <si>
     <t>253</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/43491/reqt0253_1992.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/43491/reqt0253_1992.pdf</t>
   </si>
   <si>
     <t>Requeiro, nos termos regimentais, seja oficiado ao Presidente da CMTB Sr. Carlos Zicardi, no sentido de que o mesmo estude a possibilidade de autorizar a mudança do itinerário do ônibus: Vila Porto - Maria Cristina. O itinerário seria o seguinte: Entrando pelo posto de gasolina João Cotia, Rua Maria Luiza, Rua Sérgio Berrige, Rua Espirito Santo, saindo na Rua Liberdade, não mais pela Rua Campos Sales e Cofermat.</t>
   </si>
   <si>
     <t>43492</t>
   </si>
   <si>
     <t>254</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/43492/reqt0254_1992.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/43492/reqt0254_1992.pdf</t>
   </si>
   <si>
     <t>Requeiro, nos termos regimentais, seja oficiado ao Sr. Chefe do Executivo, no prazo que estabelece, o artigo 79, item 6 combinado com o artigo 114, da Lei Orgânica do Município, que informe a esta Casa o seguinte:1º) Quanto custou aos cofres públicos o show realizado no dia 18 de outubro de 1992, no Jardim Paulista, por ocasião da inauguração da canalização do corrego existente neste bairro.2º) Enviar cópia do contrato firmado entre a Prefeitura e o empresário, nota de empenho do pagamento efetuado ao mesmo.</t>
   </si>
   <si>
     <t>43493</t>
   </si>
   <si>
     <t>255</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/43493/reqt0255_1992.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/43493/reqt0255_1992.pdf</t>
   </si>
   <si>
     <t>Requeiro, nos termos regimentais, seja oficiado ao Chefe do Executivo, no prazo que estabelece o artigo 114, da Lei Orgânica do Município, que teve a participação dos seguintes artistas: Ligia, Rubens e Robson, Cesar e Cesar, e Felipe e Falcão.2º) Enviar cópia do contrato firmado entre a Prefeitura e o empresário, nota de empenho do pagamento efetuado ao mesmo.</t>
   </si>
   <si>
     <t>43494</t>
   </si>
   <si>
     <t>256</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/43494/reqt0256_1992.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/43494/reqt0256_1992.pdf</t>
   </si>
   <si>
     <t>Requeiro, nos termos regimentais, seja oficiado ao Departamento de Estradas e Rodagens o DER 10, no sentido de tomar providências urgentes a respeito da ponte da Rua Campos Sales sobre a Rodovia Presidente Castelo Branco em nosso município, as grades de proteção estão danificadas em sua maior parte, oferecendo perigo de vida aos pedestres que são obrigados a passarem por este local.</t>
   </si>
   <si>
     <t>43495</t>
   </si>
   <si>
     <t>257</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/43495/reqt0257_1992.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/43495/reqt0257_1992.pdf</t>
   </si>
   <si>
     <t>Requeiro, nos termos regimentais, seja oficiado ao Sr. Chefe de Tráfego da Benfica Sr. João Lopes no sentido de estudar a possibilidade de alterar o horário dos ônibus que fazem a linha  Barueri-Chácaras Marcos, para que nos sábados e domingos o horário permaneça o mesmo da semana ou seja até as 23 horas.</t>
   </si>
   <si>
     <t>43496</t>
   </si>
   <si>
     <t>258</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/43496/reqt0258_1992.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/43496/reqt0258_1992.pdf</t>
   </si>
   <si>
     <t>Requeiro, nos termos regimentais, seja oficiado à Diretoria da Indústria Café do Ponto, no sentido de providenciar com urgência a limpeza dos terrenos de sua propriedade no Jardim dos Camargos neste Município, especialmente os terrenos da Rua da Prata ao lado da Lavanderia Alfa e outro na Rua Safira esquina com a Rua Rubi.</t>
   </si>
   <si>
     <t>43684</t>
   </si>
   <si>
     <t>259</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/43684/reqt0259_1992.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/43684/reqt0259_1992.pdf</t>
   </si>
   <si>
     <t>Requeiro, nos termos regimentais, seja oficiado ao Sr. Chefe do Executivo, no prazo que estabelece o artigo 79, item 6 combinado com o artigo 114 da Lei Orgânica do Município, para que se digne a informar a esta Casa nominalmente item por item:1º) Quanto custou aos cofres públicos a construção do Ambulatório Médico do Jardim Mutinga, inaugurado no dia 24 de outubro de 1992.2º) Enviar cópia do contrato firmado entre a municipalidade e a empreiteira que executou a obra, planta da construção, memorial descritivo e nota de pagamento efetuado aoo mesmo, com seu respectivo aditivo.</t>
   </si>
   <si>
     <t>43685</t>
   </si>
   <si>
     <t>260</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/43685/reqt0260_1992.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/43685/reqt0260_1992.pdf</t>
   </si>
   <si>
     <t>Requeiro, nos termos regimentais, seja oficiado ao Sr. Chefe do Executivo, no prazo que estabelece o artigo 79, item 6 combinado com o artigo 114 da Lei Orgânica do Município, para que se digne a informar a esta Casa nominalmente item por item:1º) Quanto custou aos cofres públicos a construção da praça de esportes do Jardim Esperança, inaugurado no dia 17 de outubro de 1992.2º) Enviar cópia do contrato firmado entre a municipalidade e a empreiteira que executou a obra, enviar a planta da obra, memorial descritivo e nota de empenho efetuado ao mesmo, com seu respectivo aditivo.</t>
   </si>
   <si>
     <t>43686</t>
   </si>
   <si>
     <t>261</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/43686/reqt0261_1992.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/43686/reqt0261_1992.pdf</t>
   </si>
   <si>
     <t>Requeiro, nos termos regimentais, seja oficiado à SABESP, Companhia de Saneamento Básico do Estado de São Paulo, no sentido de canalizar o esgoto que está vazando a céu aberto, no final das Ruas Mato Grosso e Rua Brasil na Vila Boa Vista, canalizar até uma dutora que está vazando entre as Ruas Augusta e as Ruas acima mencionadas.</t>
   </si>
   <si>
     <t>43687</t>
   </si>
   <si>
     <t>262</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/43687/reqt0262_1992.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/43687/reqt0262_1992.pdf</t>
   </si>
   <si>
     <t>Requeiro, nos termos regimentais, seja comunicado à SABESP, no sentido de ser tomada a devida providencia com relação à falta de abastecimento d'água, no bairro do Jardim Paulista, que se encontra sem o precioso líquido a mais de 2 (duas) semanas, causando grandes dificuldades aos moradores do referido bairro.</t>
   </si>
   <si>
     <t>43688</t>
   </si>
   <si>
     <t>263</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/43688/reqt0263_1992.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/43688/reqt0263_1992.pdf</t>
   </si>
   <si>
     <t>Requeiro, nos termos regimentais, seja oficiado ao Sr. Chefe do Executivo, reiterando os termos do Requerimento nº. 214 datado de 24 de agosto de 1992, que solicitava limpeza e canalização dos seguintes córregos: um entre a Rua da Prata no Jardim dos Camargos e Rua Paulo de frontim na Vila Porto e os existentes no Jardim Barueri na Rua Augusta e Rua Brasil, que estão completamente abandonados, incluindo também a Avenida Brasil.</t>
   </si>
   <si>
     <t>43689</t>
   </si>
   <si>
     <t>264</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/43689/reqt0264_1992.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/43689/reqt0264_1992.pdf</t>
   </si>
   <si>
     <t>Requeiro, nos termos regimentais, seja oficiado ao Sr. Chefe do Executivo, reiterando os termos da Indicação nº 267 datada de 18 de maio de 1992, que solicitava reparação de duas sarjetas, sendo uma na Rua Cafelândia nº 307 e outra na Rua Jardim Suspenso nº 62, no Engenho Novo e Vila Porto respectivamente.</t>
   </si>
   <si>
     <t>43690</t>
   </si>
   <si>
     <t>265</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/43690/reqt0265_1992.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/43690/reqt0265_1992.pdf</t>
   </si>
   <si>
     <t>Requeiro, nos termos regimentais, seja oficiado ao Sr. Chefe do Executivo, no prazo que estabelece o Artigo 79, Item 6 combinado com o artigo 114, da Lei Orgânica do Município, para que se digne a informar a esta Casa item por item:1º) Quanto custou aos cofres públicos o show realizado no dia 07 de novembro de 1992, por ocasião da inauguração da pavimentação asfáltica no Recanto Phrinéia e Vale do Sol, que teve a participação asfáltica dos seguintes artistas: Grupo Barracão, Apolo e Napóli, Maida e Maysa e Gian e Giovani.2º) Enviar cópia do contrato firmado entre a municipalidade e o empresário contratante do evento, nota de empenho de pagamento efetuado ao mesmo.3º) Enviar notas comprovando os valores gastos com a publicidade deste evento.</t>
   </si>
   <si>
     <t>43691</t>
   </si>
   <si>
     <t>266</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/43691/reqt0266_1992.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/43691/reqt0266_1992.pdf</t>
   </si>
   <si>
     <t>Requeiro, nos termos regimentais, seja oficiado ao Sr. Chefe do Executivo, reiterando os termos do Requerimento nº 200/92 datado de 10 de agosto de 1992, que reivindicava 4 (quatro) lombadas na Rua Etiópia no Jardim Morelato no Bairro do Califórnia, que até o momento nada foi providenciado, sendo que os moradores alegam que houve acidente com vítima fatal e vários acidentes com danos materiais. Todas conhecem esta Rua mencionada, existe vários comércios e indústrias, é necessário que se tome estas providências urgentes, para evitar outros acidentes fazendo vítimas fatais.</t>
   </si>
   <si>
     <t>43692</t>
   </si>
   <si>
     <t>267</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/43692/reqt0267_1992.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/43692/reqt0267_1992.pdf</t>
   </si>
   <si>
     <t>Requeiro, nos termos regimentais, seja oficiado ao Sr. Chefe do Executivo, no prazo que estabelece o artigo 79, item 6, combinado com o artigo 114, da Lei Orgânica do Município, que se digne a informar a esta Casa nominalmente item por item:1º) Quantas ruas foram pavimentadas no Recanto Phrinéia e Vale do Sol.2º) Quantos metros lineares das duas Vielas foram beneficiados.3º) Quanto custou esta obra aos cofres públicos.4º) Enviar cópia do contrato firmado entre a municipalidade e a construtora que executou o serviço memorial descritivo e nota de empenho de pagamento efetuado ao mesmo e seus respectivos aditivos.</t>
   </si>
   <si>
     <t>43693</t>
   </si>
   <si>
     <t>268</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/43693/reqt0268_1992.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/43693/reqt0268_1992.pdf</t>
   </si>
   <si>
     <t>Requeiro, nos termos regimentais, seja oficiado ao Sr. Chefe do Executivo, reiterando o Requerimento nº 168/92 datado de 22 junho de 1992, de autoria deste Vereador, através da qual foi solicitado a mudança de local do abrigo instalado defronte ao nº 23 da Rua Dempache Nakayama, para o lado do posto médico.</t>
   </si>
   <si>
     <t>43694</t>
   </si>
   <si>
     <t>269</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/43694/reqt0269_1992.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/43694/reqt0269_1992.pdf</t>
   </si>
   <si>
     <t>Requeiro, nos termos regimentais, seja oficiado ao Sr. Chefe do Executivo, se digne a informar à esta Casa, qual foi a participação financeira da Prefeitura na duplicação da Estrada dos Romeiros, a qual estava sendo anunciada sua inauguração junto com a Praça de Esportes, do Jardim Regina Alice, no dia 14 de novembro de 1992.</t>
   </si>
   <si>
     <t>43695</t>
   </si>
   <si>
     <t>270</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/43695/reqt0270_1992.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/43695/reqt0270_1992.pdf</t>
   </si>
   <si>
     <t>Requeiro, nos termos regimentais, seja oficiado ao Sr. Chefe do Executivo, reiterando os termos do Requerimento nº 212 datado de 24 de agosto de 1992, que solicitava a construção de muro de arrimo, na Rua José Maria de Abreu, no Jardim São Luiz.</t>
   </si>
   <si>
     <t>43696</t>
   </si>
   <si>
     <t>271</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/43696/reqt0271_1992.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/43696/reqt0271_1992.pdf</t>
   </si>
   <si>
     <t>Requeiro, nos termos regimentais, seja oficiado ao Sr. Chefe do Executivo, no prazo que estabelece o artigo 79, item 6 combinado com o artigo 114, da Lei Orgânica do Município, se digne a informar a esta Casa item por item:1º) Quanto custou aos cofres públicos o show realizado dia 14 de novembro de 1992, por ocasião da inauguração da Praça de esportes do Jardim Reginalice, que teve a participação dos seguintes artistas: Ligia, Rubens e Robson, João Paulo e Daniel, e João Mineiro e Marciano, incluindo todo gasto com publicidade.2º) Enviar cópia do contrato firmado entre a Prefeitura e o empresário contratante do show, nota de empenho de pagamento firmado e efetuado ao mesmo.3º) Informar também se os artistas de Barueri são contratados pelo mesmo empresário que contratou os artistas de São Paulo, e se não foi informar quem os contratou.</t>
   </si>
   <si>
     <t>43697</t>
   </si>
   <si>
     <t>272</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/43697/reqt0272_1992.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/43697/reqt0272_1992.pdf</t>
   </si>
   <si>
     <t>Requeiro, nos termos regimentais ao Comandante do Corpo de Bombeiros, em Osasco, solicitando a possibilidade de podar as árvores existentes na Rua Alberto José da Motta, proximidades do nº 407, na Chácaras Val-Paraíso - Jardim São Luiz, neste município.</t>
   </si>
   <si>
     <t>43698</t>
   </si>
   <si>
     <t>273</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/43698/reqt0273_1992.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/43698/reqt0273_1992.pdf</t>
   </si>
   <si>
     <t>Requeiro, nos termos regimentais, seja oficiado ao Sr. Chefe do Executivo, reiterando os termos da Indicação nº 142/92, de 30 de março de 1992, através da qual este Vereador reivindicou a construção de boca-de-lobo na Rua Canal do Panamá, no Jardim Reginalice.</t>
   </si>
   <si>
     <t>43699</t>
   </si>
   <si>
     <t>274</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/43699/reqt0274_1992.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/43699/reqt0274_1992.pdf</t>
   </si>
   <si>
     <t>Requeiro, nos termos regimentais, seja oficiado ao Sr. João Angelo Rizzo, Chefe do Distrito W6 da Telesp, em Osasco, solicitando a possibilidade comercial do Sr. Etevaldo Batista de Freitas, localizado à Rua Ibitinga, nº 16, no bairro Jardim Morelato, neste Município.</t>
   </si>
   <si>
     <t>43700</t>
   </si>
   <si>
     <t>275</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/43700/reqt0275_1992.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/43700/reqt0275_1992.pdf</t>
   </si>
   <si>
     <t>Requeiro à Mesa, nos termos regimentais, seja oficiado Sr. Chefe do Executivo, encaminhando um abaixo-assinado contendo trinta e quatro assinaturas de moradores das Ruas Pirajú e Veneza no Bairro do Engenho Novo, nesse município, os quais solicitam encarecidamente a construção de um muro de arrimo na lateral das referidas vias públicas.</t>
   </si>
   <si>
     <t>43701</t>
   </si>
   <si>
     <t>276</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/43701/reqt0276_1992.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/43701/reqt0276_1992.pdf</t>
   </si>
   <si>
     <t>Requeiro à Mesa, nos termos Regimentais, seja oficiado à SABESP Companhia de  Saneamento Básico de São Paulo S/A., no sentido de que a mesma estude a possibilidade de completar com a rede de esgoto, a Rua Antonio Fernando Prado, até encontrar com a rede da Rua Marechal Floriano Peixoto, no bairro da Vila Nova, Distrito do Jardim Belval.</t>
   </si>
   <si>
     <t>43702</t>
   </si>
   <si>
     <t>277</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/43702/reqt0277_1992.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/43702/reqt0277_1992.pdf</t>
   </si>
   <si>
     <t>Requeiro, nos termos regimentais, seja oficiado ao Sr. Chefe do Executivo, no prazo que estabelece o artigo 79, item 6 combinado com o artigo 114, da Lei Orgânica do Município, que S.Exa. se digne a informar à esta Casa nominalmente item por item:1º) Quantos custou aos cofres públicos o show realizado no dia 21 de novembro de 1992, por ocasião da inauguração do ambulatório médico do Engenho Novo, que teve a participação dos seguintes artistas: Grupo Barracão, Apolo e Napóli, Wilson e Soraya, As Mineirinhas, e Dalvan.2º) Enviar cópia do contrato firmado entre a municipalidade e o empresário do show.3º) Informar também os gastos com publicidade e nota de empenho de pagamento efetuado aos mesmos.</t>
   </si>
   <si>
     <t>43703</t>
   </si>
   <si>
     <t>278</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/43703/reqt0278_1992.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/43703/reqt0278_1992.pdf</t>
   </si>
   <si>
     <t>Requeiro, nos termos regimentais, seja oficiado ao Sr. Chefe do Executivo, no prazo que estabelece o artigo 79, item 6 combinado com o artigo 114, da Lei Orgânica do Município, que S.Exa. se digne a informar à esta Casa nominalmente item por item:1º) Qual é a quantidade de funcionários e servidores municipais que a Prefeitura mantem em seus quadros setor por setor.2º) As autarquias, separadas, abrangendo todas, uma a uma setor por setor.</t>
   </si>
   <si>
     <t>43704</t>
   </si>
   <si>
     <t>279</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/43704/reqt0279_1992.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/43704/reqt0279_1992.pdf</t>
   </si>
   <si>
     <t>Requeiro, nos termos regimentais, seja oficiado ao Sr. Chefe do Executivo, no prazo que estabelece o artigo 79, item 6 combinado com o artigo 114, da Lei Orgânica do Município, que S.Exa. se digne a informar à esta Casa nominalmente item por item:1º) Quanto custou aos cofres públicos a construção do Hospital Municipal, o qual está marcado a sua inauguração para o próximo dia 19 de dezembro de 1992, incluindo o aterro.2º) Enviar cópia do contrato firmado entre a municipalidade e a construtora que executou a obra.3º) Memorial descritivo e nota de empenho de pagamento efetuado ao mesmo.4º) Envia cópia da planta completa da primeira e da segunda etapas, para conhecimentio desta Casa.</t>
   </si>
   <si>
     <t>43705</t>
   </si>
   <si>
     <t>280</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/43705/reqt0280_1992.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/43705/reqt0280_1992.pdf</t>
   </si>
   <si>
     <t>Requeiro, nos termos regimentais, seja oficiado à TELESP, no sentido de estudar a possibilidade de instalar um, telefone público comunitário, na Rua Lorena, altura do nº 38 no bairro do Engenho Novo neste município.</t>
   </si>
   <si>
     <t>43706</t>
   </si>
   <si>
     <t>281</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/43706/reqt0281_1992.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/43706/reqt0281_1992.pdf</t>
   </si>
   <si>
     <t>Requeiro, Ouvido o Plenário, nos termos regimentais, seja consignado no Anais desta Casa, Votos de Congratulações ao Sr. Antonio Carlos Pasinato, DD. Diretor Presidente do SAMEB, pelo excelente trabalho que vem desenvolvendo à frente daquele serviço médico.</t>
   </si>
   <si>
     <t>43707</t>
   </si>
   <si>
     <t>282</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/43707/reqt0282_1992.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/43707/reqt0282_1992.pdf</t>
   </si>
   <si>
     <t>Requeiro, Ouvido o Plenário, nos termos regimentais, seja consignado nos Anais desta Casa, Votos de Congratulações ao Dr. Jaime Aparecido Fiorita, DD. Diretor Técnico do SAMEB.</t>
   </si>
   <si>
     <t>43708</t>
   </si>
   <si>
     <t>283</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/43708/reqt0283_1992.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/43708/reqt0283_1992.pdf</t>
   </si>
   <si>
     <t>Requeiro, nos termos regimentais, seja oficiado a TELESP, reiterando o Requerimento de nº 93/92 datado de 13 de abril de 1992, que solicitava um telefone público comunitário na Rua Piracicaba altura do nº 112, Jardim São Silvestre neste Município.</t>
   </si>
   <si>
     <t>43709</t>
   </si>
   <si>
     <t>284</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/43709/reqt0284_1992.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/43709/reqt0284_1992.pdf</t>
   </si>
   <si>
     <t>Requeiro, nos termos regimentais, seja oficiado à CETESB, no sentido de estudar a possibilidade de enviar técnicos da Comissão de Combate ao Cólera à Barueri, para examinar águas paradas nos córregos existentes entre as Ruas da Prata e Paulo Frontim no Jardim dos Camargos e o córrego da Rua Augusta no Jardim Barueri.</t>
   </si>
   <si>
     <t>43711</t>
   </si>
   <si>
     <t>285</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/43711/reqt0285_1992.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/43711/reqt0285_1992.pdf</t>
   </si>
   <si>
     <t>Requeiro, nos termos regimentais, seja oficiado ao Sr. Chefe do Executivo, no prazo que estabelece o artigo 79, item 6 combinado com o artigo 114, da Lei Orgânica do Município, que S.Exa. se digne a informar a esta Casa nominalmente item por item:1º) Quanto custou aos cofres públicos a construção do Teatro Municipal.2º) Enviar cópia do contrato firmado entre a municipalidade e a firma que executou a obra, memorial descritivo, e nota de empenho de pagamento efetuado.3º) Enviar cópia da planta geral da obra.</t>
   </si>
   <si>
     <t>43713</t>
   </si>
   <si>
     <t>286</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/43713/reqt0286_1992.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/43713/reqt0286_1992.pdf</t>
   </si>
   <si>
     <t>Requeiro, nos termos regimentais, seja oficiado ao Sr. Chefe do Executivo, no prazo que estabelece o artigo 79, item 6 combinado com o artigo 114, da Lei Orgânica do Município, que S.Exa. se digne a informar a esta Casa nominalmente item por item:1º) Quanto custou aos cofres públicos o show realizado no dia 28 de novembro de 1992, no Jardim Líbano, por ocasião da inauguração da pavimentação asfáltica que teve a participação dos seguintes artistas: Rene e Ronaldo, Maurício e Mauri, Lígia e Rubens e Robson.2º) Enviar cópia do contrato firmado entre a municipalidade e o empresário contratante do evento e nota de empenho de pagamento efetuado aos mesmos.</t>
   </si>
   <si>
     <t>43715</t>
   </si>
   <si>
     <t>287</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/43715/reqt0287_1992.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/43715/reqt0287_1992.pdf</t>
   </si>
   <si>
     <t>Requeiro, nos termos regimentais, seja oficiado ao Sr. Chefe do Executivo, no prazo que estabelece o artigo 79, item 6 combinado com o artigo 114, da Lei Orgânica do Município, que S.Exa. se digne a informar a esta Casa nominalmente item por item:1º) Quanto custou aos cofres públicos a pavimentação asfáltica do Jardim Líbano, inaugurada no dia 28 de novembro de 1992.2º) Quantas ruas foram asfaltadas.3º) Quantos metros lineares foram asfaltadas.4º) Informar a espessura do lastro de pedra.5º) Informar a espessura da capa asfáltica.6º) Enviar cópia do contrato firmado entre a municipalidade e a empreiteira que executou a obra, e memorial descritivo, e nota de pagamento efetuado ao mesmo.7º) Informar quantas firmas participaram da licitação pública e enviar cópia da ata em que foi feita a licitação.</t>
   </si>
   <si>
     <t>43717</t>
   </si>
   <si>
     <t>288</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/43717/reqt0288_1992.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/43717/reqt0288_1992.pdf</t>
   </si>
   <si>
     <t>Requeiro à Mesa, nos termos regimentais, seja oficiado ao Sr. Chefe do Executivo, no sentido de que informe a este Vereador, quantos projetos estão para serem analisados referentes a ANISTIA DE CONSTRUÇÕES IRREGULARES E CLANDESTINAS, qual a data de entrega das ANISTIAS, e se estão cumprindo o que reza o artigo 115 da Lei Orgânica Municipal.</t>
   </si>
   <si>
     <t>43718</t>
   </si>
   <si>
     <t>289</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/43718/reqt0289_1992.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/43718/reqt0289_1992.pdf</t>
   </si>
   <si>
     <t>Requeiro, nos termos regimentais, seja oficiado ao Sr. Chefe do Executivo, no prazo que estabelece o artigo 79, item 6 combinado com o artigo 114, da Lei Orgânica do Município, que S.Exa. se digne a informar a esta Casa nominalmente item por item:1º) Quanto custou aos cofres públicos o show realizado no dia 05 de dezembro de 1992, no Parque Imperial, por ocasião da inauguração da praça de esportes, que teve a participação dos seguintes artistas: Grupo Barracão, Apolo e Napóli, Mato Grosso, Zé Rico.2º) Enviar cópia do contrato firmado entre a municipalidade e empresário contratante do show e as respectivas notas de empenho de pagamento efetuados ao mesmo.</t>
   </si>
   <si>
     <t>43719</t>
   </si>
   <si>
     <t>290</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/43719/reqt0290_1992.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/43719/reqt0290_1992.pdf</t>
   </si>
   <si>
     <t>Requeiro, nos termos regimentais, seja oficiado à SABESP, companhia do Saneamento Básico de São Paulo, no sentido desta companhia nos informar com urgência em que condições se encontra o pedido do prolongamento da rede de água para o bairro das chácaras marcos em nosso município.</t>
   </si>
   <si>
     <t>43720</t>
   </si>
   <si>
     <t>291</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/43720/reqt0291_1992.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/43720/reqt0291_1992.pdf</t>
   </si>
   <si>
     <t>Requeiro, nos termos regimentais, seja oficiado ao Sr. Chefe do Executivo, no prazo que estabelece o artigo 79, item 6 combinado com o artigo 114, da Lei Orgânica do Município, que S.Exa. se digne a informar a esta Casa nominalmente item por item:1º) Quanto custou aos cofres públicos a canalização do córrego Itaquiti no Jardim Belval.2º) Quanto custou o metro quadrado ou linear do muro de contenção do córrego Itaquiti.3º) Quantos metros foram canalizados.4º) Enviar cópia do contrato firmado entre a municipalidade e a empreiteira que executou a obra, memorial descritivo e os respectivos comprovantes de pagamento efetuado ao mesmo.</t>
   </si>
   <si>
     <t>43721</t>
   </si>
   <si>
     <t>292</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/43721/reqt0292_1992.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/43721/reqt0292_1992.pdf</t>
   </si>
   <si>
     <t>Requeiro, nos termos regimentais, seja oficiado aos Engenheiros responsáveis pela duplicação da Estrada Osasco à Itapevi, chamado corredor Oeste, para estudar a possibilidade de liberar o trecho desta Estrada Velha de Itapevi, próximo ao Arsenal de Guerra de São Paulo.</t>
   </si>
   <si>
     <t>43722</t>
   </si>
   <si>
     <t>293</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/43722/reqt0293_1992.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/43722/reqt0293_1992.pdf</t>
   </si>
   <si>
     <t>Requeiro, nos termos regimentais, seja oficiado ao Sr. Chefe do Executivo, no prazo que estabelece o artigo 79, item 6 combinado com o artigo 114, da Lei Orgânica do Município, que S.Exa. se digne a informar a esta Casa nominalmente item por item:1º) Quanto custou aos cofres públicos a construção da ampliação do I.T.B.2º) Enviar cópia da planta completa da ampliação e memorial descritivo.3º) Quantas firmas participaram da concorrência pública, enviar cópia da ata que consta a data da licitação pública.4º) Enviar cópia do contrato firmado entre a municipalidade e a firma que executou a obra5º) Enviar os respectivos comprovantes de pagamento efetuado ao mesmo.</t>
   </si>
   <si>
     <t>43723</t>
   </si>
   <si>
     <t>294</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/43723/reqt0294_1992.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/43723/reqt0294_1992.pdf</t>
   </si>
   <si>
     <t>Requeiro, nos termos regimentais, seja oficiado ao Sr. Chefe do Executivo, no prazo que estabelece o artigo 79, item 6 combinado com o artigo 114, da Lei Orgânica do Município, que S.Exa. se digne a informar a esta Casa nominalmente item por item:1º) Quanto custou aos cofres públicos o show realizado no dia 06 de dezembro de 1992, no Jardim Belval, por ocasião da inauguração da ampliação do I.T.B. e a canalização do córrego Itaquiti, que teve a participação dos seguintes artistas: Ligia, Gilberto e Gilmar, Rubens e Robson, Felipe e Falcão e Sula Miranda.2º) Enviar cópia do contrato firmado entre a municipalidade e o empresário contratante do show e notas de empenho de pagamento efetuado ao mesmo.3º) Enviar cópias de notas dos gastos com publicidade.</t>
   </si>
   <si>
     <t>43725</t>
   </si>
   <si>
     <t>295</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/43725/reqt0295_1992.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/43725/reqt0295_1992.pdf</t>
   </si>
   <si>
     <t>Requeiro, ouvido o Plenário, sejam dispensadas as formalidades regimentais para os Projetos de Lei nº 26/92 de autoria do Sr. Chefe do Executivo, enviado pela Mensagem nº 23/92, que dispõe sobre: "Autoriza o Município de Barueri a doar à Fazenda do Estado de São Paulo áreas de terreno ocupadas pela EEPG do Parque Imperial", Projeto de Lei nº 27/92 de autoria do Sr. Chefe do Executivo, enviado pela Mensagem nº 24/92 que dispõe sobre: "Autoriza o Município de Barueri a doar à Fazenda do Estado de São Paulo as áreas de terreno ocupadas pela EEPG do Vale do Sol".</t>
   </si>
   <si>
     <t>43726</t>
   </si>
   <si>
     <t>296</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/43726/reqt0296_1992.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/43726/reqt0296_1992.pdf</t>
   </si>
   <si>
     <t>Requeiro nos termos regimentais, seja oficiado à ELETROPAULO, no sentido de que seja feito um estudo da possibilidade de ser executada a extensão da rede trifásica nos postes BAR 7/242, 9/242, 11/242, 13/242, 15/242 e BAR 17/242 da Rua Sargento José Siqueira, no Bairro, digo, Vila Pouso Alegre.</t>
   </si>
   <si>
     <t>43727</t>
   </si>
   <si>
     <t>297</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/43727/reqt0297_1992.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/43727/reqt0297_1992.pdf</t>
   </si>
   <si>
     <t>Requeiro, nos termos regimentais, seja oficiado ao Corpo de Bombeiros de Osasco, a possibilidade de vir neste município, para cortar duas árvores na Rua Tucuruvi nº 8 - no bairro Chácaras Marco.</t>
   </si>
   <si>
     <t>43728</t>
   </si>
   <si>
     <t>298</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/43728/reqt0298_1992.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/43728/reqt0298_1992.pdf</t>
   </si>
   <si>
     <t>Requeiro, nos termos regimentais, seja oficiado ao Sr. Chefe do Executivo, no prazo que estabelece o artigo 79, item 6 combinado com o artigo 114, da Lei Orgânica do Município, que S.Exa. se digne a informar a esta Casa nominalmente item por item:1º) Quanto custou aos cofres públicos a pavimentação asfáltica na Estrada das Rosas no Jardim Flórida no Bairro do Califórnia.2º) Quanto foi pago por metro linear.3º) Quantos centímetros ficaram, o lastro de pedra e a capa asfáltica.4º) Quantas firmas participaram da concorrência pública.5º) Enviar cópia da ata da licitação pública.6º) Enviar memorial descritivo, cópia do contrato firmado entre a municipalidade e a empreiteira que está executando a obra, e nota de empenho de pagamento que vem sendo efetuado à mesma.</t>
   </si>
   <si>
     <t>43729</t>
   </si>
   <si>
     <t>299</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/43729/reqt0299_1992.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/43729/reqt0299_1992.pdf</t>
   </si>
   <si>
     <t>Requeiro, nos termos regimentais, seja oficiado à direção da CMTB, estudar a possibilidade de mudar o ponto de parada de ônibus, da Rua da Prata, este ponto fica próximo á entrada da CBPO, no Jardim dos Camargos.</t>
   </si>
   <si>
     <t>43730</t>
   </si>
   <si>
     <t>300</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/43730/reqt0300_1992.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/43730/reqt0300_1992.pdf</t>
   </si>
   <si>
     <t>Requeiro, nos termos regimentais, seja oficiado ao Corpo de Bombeiros de Osasco, na possibilidade de vir a este município cortar uma árvore na Rua Turmalina nº 31, Jardim dos Camargos.</t>
   </si>
   <si>
     <t>43731</t>
   </si>
   <si>
     <t>301</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/43731/reqt0301_1992.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/43731/reqt0301_1992.pdf</t>
   </si>
   <si>
     <t>Requeiro, nos termos regimentais, seja oficiado ao Sr. Chefe do Executivo, no prazo que estabelece o artigo 79, item 6 combinado com o artigo 114, da Lei Orgânica do Município, que S.Exa. se digne a informar a esta Casa nominalmente item por item:1º) Quantos custou aos cofres públicos o contrato firmado entre a municipalidade e o empresário dos artistas que participaram da peça</t>
   </si>
   <si>
     <t>43732</t>
   </si>
   <si>
     <t>302</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/43732/reqt0302_1992.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/43732/reqt0302_1992.pdf</t>
   </si>
   <si>
     <t>Requeiro, nos termos regimentais, seja oficiado ao Sr. Chefe do Executivo, no prazo que estabelece o artigo 79, item 6 combinado com o artigo 114, da Lei Orgânica do Município, que S.Exa. se digne a informar a esta Casa nominalmente item por item:1º) Quanto custou aos cofres públicos o contrato firmado entre a municipalidade e o empresário da dupla Leandro e Leonardo, os quais irão se apresentar em nosso município no dia 19 de dezembro de 1992, por ocasião da inauguração do Hospital Municipal.2º) Quanto custou aos cofres públicos os contratos firmados entre a municipalidade e os demais artistas que estarão se apresentando neste mesmo dia, são eles: Rubens e Robson, Apolo e Napóli, Grupo Barracão e Ligia.3º) Enviar cópias dos contratos firmados entre a municipalidade e os artistas mencionados nos itens, 1º, 2º, e notas de empenho de pagamentos efetuados aos mesmos, itens 1º e 2º.4º) Enviar os respectivos comprovantes dos gastos com publicidade.</t>
   </si>
   <si>
     <t>43733</t>
   </si>
   <si>
     <t>303</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/43733/reqt0303_1992.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/43733/reqt0303_1992.pdf</t>
   </si>
   <si>
     <t>Requeiro, nos termos regimentais, seja oficiado ao Sr. Chefe do Executivo, no prazo que estabelece o artigo 79, item 6 combinado com o artigo 114, da Lei Orgânica do Município, que S.Exa. se digne a informar a esta Casa nominalmente item por item:1º) Quanto custou aos cofres públicos o contrato firmado entre a municipalidade e o empresário da cantora ELIANA DE LIMA, a qual esteve se apresentando no ginásio de esportes de Vila Boa Vista, no dia 11 de dezembro de 1992, no evento chamado BECO DO SAMBA.2º) Quanto custou aos cofres públicos os contratos firmados entre a municipalidade e os demais grupos que estiveram se apresentando neste dia, são eles: Grupo Barracão e Só Neguinho.3º) Enviar cópias dos contratos firmados entre a municipalidade e os artistas mencionados nos itens 1º e 2º e notas de empenho de pagamentos efetuados aos mesmos, itens 1º e 2º.4º) Enviar os respectivos comprovantes dos gastos com publicidades.</t>
   </si>
   <si>
     <t>40771</t>
   </si>
   <si>
     <t>INDC</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/40771/indc0001_1992.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/40771/indc0001_1992.pdf</t>
   </si>
   <si>
     <t>Indico ao Sr. Chefe do Executivo, se digne S.Exa. estudar a possibilidade de beneficiar com pavimentação asfáltica, a Rua Tabajara, localizada no Jardim Tupã.</t>
   </si>
   <si>
     <t>40775</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/40775/indc0002_1992.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/40775/indc0002_1992.pdf</t>
   </si>
   <si>
     <t>Indico ao Sr. Chefe do Executivo, a necessidade da construção de escadaria nas seguintes Vielas, localizadas no Distrito do Jardim Silveira: a) Rua Benedito de Paula nº 41 com Rua Marcos Marcondes nº 130;b) Rua Marcos Antonio Marques nº 299 com Rua Dr. Elias Salomão Mansur nº 18;c) Rua Maria Siqueira nº 425 com Rua José Ilhéus;d) Rua José Ilhéus nº 37 com Rua Presidente Washington Luiz nº 613;e) Via Taboão nº 38 com Rua Presidente Washington Luiz nº 996f) Rua Luiz F. Vergara nº 280 com Rua Queiróz Filho nº 43g) Rua Ásia nº 18, com Rua José de Alencar.</t>
   </si>
   <si>
     <t>40781</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/40781/indc0003_1992.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/40781/indc0003_1992.pdf</t>
   </si>
   <si>
     <t>Indico ao Sr. Chefe do Executivo através da Douta Mesa, se digne S.Exa. estudar a possibilidade de construir um escadão na Rua Piraju, dando saída na Avenida Capitão Francisco Cezar, no bairro do Engenho Novo.</t>
   </si>
   <si>
     <t>40783</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/40783/indc0004_1992.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/40783/indc0004_1992.pdf</t>
   </si>
   <si>
     <t>Indico ao Sr. Chefe do Executivo através da Douta Mesa, se digne S.Exa. estudar a possibilidade de construir um muro de arrimo na Rua Pirajú com a Rua Veneza, no Bairro do Engenho Novo.</t>
   </si>
   <si>
     <t>40785</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/40785/indc0005_1992.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/40785/indc0005_1992.pdf</t>
   </si>
   <si>
     <t>Indico ao Sr. Chefe do Executivo, da necessidade de providenciar estudo preliminar para dimensionamento do Projeto de saneamento do Rio Barueri.</t>
   </si>
   <si>
     <t>40788</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/40788/indc0006_1992.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/40788/indc0006_1992.pdf</t>
   </si>
   <si>
     <t>Indico ao Sr. Chefe do Executivo, a necessidade de providenciar a canalização das águas pluviais que correm da Rua Manoel Boava, passam pelo terreno do Sr. Oswaldo Costa sito na Rua Maria Adélia nº 53 - Vila Universal.</t>
   </si>
   <si>
     <t>40789</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/40789/indc0007_1992.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/40789/indc0007_1992.pdf</t>
   </si>
   <si>
     <t>Indico ao Sr. Chefe do Executivo, a necessidade de terminar ao órgão  competente, a fiscalização dos caminhões distribuidores de gás liquefeito, com vistas às respectivas tabelas de preços onde deve constar o preço do gás com o I.V.V. ou sem I.V.V.</t>
   </si>
   <si>
     <t>40791</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/40791/indc0008_1992.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/40791/indc0008_1992.pdf</t>
   </si>
   <si>
     <t>Indico ao Sr. Chefe do Executivo, se digne S.Exa. interceder junto à ELETROPAULO, objetivando o prolongamento da rede de energia elétrica domiciliar na Rua Tietê, entre as Ruas Calil Mohamed Rahal e Tupi, na Vila São Silvestre.</t>
   </si>
   <si>
     <t>40794</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/40794/indc0009_1992.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/40794/indc0009_1992.pdf</t>
   </si>
   <si>
     <t>Indico ao Chefe do Executivo através da Douta Mesa, no sentido que V. Ex. determine ao Setor Competente, a fim que seja objetivado estudo no sentido de atender a reivindicação dos alunos que estudam no E.E.P.S.G. Profª. Ivani Maria Paes, E.E.P.G. Raposo Tavares, E.E.P.S.G. Profª. Myrthes Therezinha Assad Villela, que a empresa BB Transporte Turismo coloque um ônibus na linha que faz o circular do Bairro Engenho Novo e Jardim são Silvestre no horário das 23:00 horas conforme abaixo assinado que segue anexo.</t>
   </si>
   <si>
     <t>40799</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/40799/indc0010_1992.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/40799/indc0010_1992.pdf</t>
   </si>
   <si>
     <t>Indico ao Sr. Chefe do Executivo através da Douta Mesa, reiterando pedido anterior, que V. Exa. interceda junto a ELETROPAULO, no sentido de que aquela companhia remova os postes existentes no leito da Rua Estradas das Pitas, na ligação dos bairros Parque Viana com o Jardim do Líbano, neste município.</t>
   </si>
   <si>
     <t>40802</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/40802/indc0011_1992.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/40802/indc0011_1992.pdf</t>
   </si>
   <si>
     <t>Indico ao Sr. Chefe do Executivo, a necessidade de estudar a possibilidade de subsidiar a passagem do transporte coletivo no âmbito do território de Barueri, num percentual de 10% (dez por cento) do valor da passagem cobrado pelas empresas.</t>
   </si>
   <si>
     <t>40804</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/40804/indc0012_1992.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/40804/indc0012_1992.pdf</t>
   </si>
   <si>
     <t>Indico ao Sr. Chefe do Executivo, se digne S.Exa. estudar a possibilidade da implantação de 04 bancos, na Praça pública localizada na Rua Antártico com Rua Oceano Pacífico, no bairro Jardim Reginalice.</t>
   </si>
   <si>
     <t>40805</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/40805/indc0013_1992.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/40805/indc0013_1992.pdf</t>
   </si>
   <si>
     <t>Indico ao Sr. Chefe do Executivo, a necessidade da implantação de lombadas nos seguintes locais:- na altura do nº 200 da Avenida Santa Úrsula, na Vila São Jorge;- na altura do nº 20 da Rua Delfim, no Jardim Paraíso; e,- na altura do nº 41 da Rua da Madeira, no Bairro Jardim São Silvestre.</t>
   </si>
   <si>
     <t>40806</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/40806/indc0014_1992.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/40806/indc0014_1992.pdf</t>
   </si>
   <si>
     <t>Indico ao Sr. Chefe do Executivo, se digne S.Exa. interceder junto à ELETROPAULO, objetivando beneficiar com extensão de ramal secundário, a residência de nº 100 da Rua Ana Branco de Camargo, na Vila São Jorge, de propriedade  do Sr. Ismael Mendes de Abreu, sendo que o poste próximo é o BAR 7/27.</t>
   </si>
   <si>
     <t>40807</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/40807/indc0015_1992.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/40807/indc0015_1992.pdf</t>
   </si>
   <si>
     <t>Indico ao Sr. Chefe do Executivo, se digne determinar providências, objetivando a construção de um abrigo, no ponto de ônibus localizado ao lado do nº 73 da Rua Mar Negro, (defronte ao terreno vazio), no bairro Jardim Reginalice.</t>
   </si>
   <si>
     <t>40808</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/40808/indc0016_1992.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/40808/indc0016_1992.pdf</t>
   </si>
   <si>
     <t>Indico ao Sr. Chefe do Executivo, se digne S.Exa. interceder junto ao órgão competente, objetivando a implantação de corrimão, no centro das escadarias da passarela localizada sobre a Rodovia Castelo Branco.</t>
   </si>
   <si>
     <t>40809</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/40809/indc0017_1992.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/40809/indc0017_1992.pdf</t>
   </si>
   <si>
     <t>Indico ao Sr. Chefe do Executivo através da Douta Mesa, a fim de estudar a possibilidade de V.Exa., determine o Setor Competente para proceder a limpeza de bocas de lobo nos Bairros do Jardim Mutinga, cidade Munhoz Jr., São Vicente de Paula e do Jardim Santa Cecília.</t>
   </si>
   <si>
     <t>40815</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/40815/indc0018_1992.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/40815/indc0018_1992.pdf</t>
   </si>
   <si>
     <t>Indico ao Sr. Chefe do Executivo, se digne S.Exa. determinar ao setor competente a repor duas tampas das caixas de águas pluviais que estão quebradas na Rua Maria Elisa, no jardim Universal.</t>
   </si>
   <si>
     <t>40816</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/40816/indc0019_1992.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/40816/indc0019_1992.pdf</t>
   </si>
   <si>
     <t>Indico ao Sr. Chefe do Executivo, se digne S.Exa. determinar a notificação de todos os proprietários de terrenos baldios existentes no município, no sentido de que mantenham os mesmos limpos, construam muros e calçadas, nos termos da Lei nº 434/83.</t>
   </si>
   <si>
     <t>40825</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/40825/indc0020_1992.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/40825/indc0020_1992.pdf</t>
   </si>
   <si>
     <t>Indico ao Sr. Chefe do Executivo, se digne S.Exa. interceder junto à ELETROPAULO, objetivando a remoção dos seguintes postes: BAR 274, na Rua Elias S. Mansur, em frente ao nº 112; BAR 11A, na mesma rua, em frente ao nº 30 e BAR 15/346, na Rua Ásia, em frente ao nº 6, no Distrito do Jardim Silveira, tendo em vista que os mesmos encontra-se instalados na entrada das garagens das residências mencionadas.</t>
   </si>
   <si>
     <t>40826</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/40826/indc0021_1992.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/40826/indc0021_1992.pdf</t>
   </si>
   <si>
     <t>Indico ao Sr. Chefe do Executivo, se digne S.Exa. interceder junto ás empresas concessionárias do Transporte coletivo deste Município, CMTB e BB Transporte e Turismo, objetivando o restabelecimento do itinerário dos ônibus que passam em frente ao Fórum, pois atualmente os ônibus só passam por lá quando vão para as Vilas, no retorno não passam mais e com isto estão prejudicando os usuários dessas linhas.</t>
   </si>
   <si>
     <t>40827</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/40827/indc0022_1992.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/40827/indc0022_1992.pdf</t>
   </si>
   <si>
     <t>Indico ao Sr. Chefe do Executivo através da Douta Mesa, se digne S.Exa. estudar a possibilidade da construção de uma BIBLIOTECA no bairro do Engenho Novo.</t>
   </si>
   <si>
     <t>40828</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/40828/indc0023_1992.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/40828/indc0023_1992.pdf</t>
   </si>
   <si>
     <t>Indico ao Sr. Chefe do Executivo, a necessidade de providenciar com urgência, a construção de um muro de arrimo na Rua José Maria de Abreu, no Jardim São Luiz.</t>
   </si>
   <si>
     <t>40829</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/40829/indc0024_1992.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/40829/indc0024_1992.pdf</t>
   </si>
   <si>
     <t>Indico ao Sr. Chefe do Executivo, se digne interceder junto ao setor competente para que o mesmo faça um estudo viabilizando a construção de uma Creche Infantil no Jardim Paraíso em uma área existente entre as Ruas Taio e Alberto Simões.</t>
   </si>
   <si>
     <t>40830</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/40830/indc0025_1992.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/40830/indc0025_1992.pdf</t>
   </si>
   <si>
     <t>Indico ao Sr. Chefe do Executivo, se digne S.Exa., no sentido de interceder junto à ELETROPAULO - Eletricidade de São Paulo S.A., para que seja providenciado a colocação de um poste de iluminação na Rua Major Alvaro Fontes altura do nº 594, no bairro Engenho Novo.</t>
   </si>
   <si>
     <t>40831</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/40831/indc0026_1992.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/40831/indc0026_1992.pdf</t>
   </si>
   <si>
     <t>Indico ao Sr. Chefe do Executivo, se digne S.Exa., no sentido de interceder junto ao Setor de obras para que seja realizado uma limpeza de matos na viela existente entre a Rua Canal do Panamá e Rua Mar Vermelho no Jardim Reginalice.</t>
   </si>
   <si>
     <t>40832</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/40832/indc0027_1992.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/40832/indc0027_1992.pdf</t>
   </si>
   <si>
     <t>Indico ao Sr. Chefe do Executivo, da necessidade construir uma escadaria na Viela que liga a Rua Esmeralda com a Rua Rubi, no Jardim dos Camargos; fica próximo ao nº 46 da Rua Esmeralda.</t>
   </si>
   <si>
     <t>40833</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/40833/indc0028_1992.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/40833/indc0028_1992.pdf</t>
   </si>
   <si>
     <t>Indico ao Sr. Chefe do Executivo, a necessidade de providenciar junto à Sabesp, a implantação da rede de esgoto em todas as Ruas do Jardim Itaparica, neste município.</t>
   </si>
   <si>
     <t>40834</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/40834/indc0029_1992.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/40834/indc0029_1992.pdf</t>
   </si>
   <si>
     <t>Indico ao Sr. Chefe do Executivo, a necessidade de: a) reparar tubulação, bem como boca-de-lobo;b) implantar lombada na Rua Maria Helena com Rua Lininha, no Engenho Novo;c) criar um sistema de lixeira coletiva;d) providenciar junto à SABESP, ligação de água, tudo para beneficiar os moradores da área livre próxima ao campo do São Pedro, no Engenho Novo.</t>
   </si>
   <si>
     <t>40835</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/40835/indc0030_1992.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/40835/indc0030_1992.pdf</t>
   </si>
   <si>
     <t>Indico ao Sr. Chefe dp Executivo, da necessidade de notificar os proprietários dos lotes 8-A, 8-B e 15, da quadra "M", do Jardim Paulista, a fim de que os mesmos procedam a devida limpeza nos respectivos lotes; na impossibilidade de localização dos proprietários, que tal serviço seja feito pela municipalidade.</t>
   </si>
   <si>
     <t>40836</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/40836/indc0031_1992.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/40836/indc0031_1992.pdf</t>
   </si>
   <si>
     <t>Indico ao Sr. Chefe do Executivo através da Douta Mesa, se digne S.Exa. determinar providências afim de que seja feito a lavagem da Rua onde se realiza a feira livre de domingo no Parque Imperial.</t>
   </si>
   <si>
     <t>40837</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/40837/indc0032_1992.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/40837/indc0032_1992.pdf</t>
   </si>
   <si>
     <t>Indico ao Sr. Chefe do Executivo, através da Douta Mesa, a fim de que V.Exa., estude a possibilidade de determinar se possível com urgência o setor de Serviço Municipal de Trânsito a executar o serviço de tapar um enorme buraco na Rua Petrolina nº  2300, Cidade Munhoz Jr., neste município.</t>
   </si>
   <si>
     <t>40838</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/40838/indc0033_1992.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/40838/indc0033_1992.pdf</t>
   </si>
   <si>
     <t>Indico ao Sr. Chefe do Executivo, se digne S. Exa. determinar providências, objetivando a conservação e a complementação da pavimentação asfáltica da Rua Oscar Bressane, no bairro Jardim Califórnia.</t>
   </si>
   <si>
     <t>40839</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/40839/indc0034_1992.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/40839/indc0034_1992.pdf</t>
   </si>
   <si>
     <t>Indico ao Sr. Chefe do Executivo, a necessidade de determinar, a conservação e se possível a pavimentação asfáltica, da Rua Campo de Marte, localizada no bairro Jardim Califórnia.</t>
   </si>
   <si>
     <t>40840</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/40840/indc0035_1992.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/40840/indc0035_1992.pdf</t>
   </si>
   <si>
     <t>Indico ao Sr. Chefe do Executivo, a necessidade da implantação de lombadas nas seguintes vias públicas :Rua Ipiranga altura do nº 309, na Vila Barros; Rua Topázio, altura do nº 37 no Jardim dos Camargos e,Rua Saturno, altura do nº 15, no Jardim Tupancy.</t>
   </si>
   <si>
     <t>40841</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/40841/indc0036_1992.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/40841/indc0036_1992.pdf</t>
   </si>
   <si>
     <t>Indico ao Sr. Chefe do Executivo, se digne S. Exa. interceder junto ao órgão competente, objetivando sinalizar, com placas indicativas dos Bairro, os trevos deste Município.</t>
   </si>
   <si>
     <t>40842</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/40842/indc0037_1992.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/40842/indc0037_1992.pdf</t>
   </si>
   <si>
     <t>Indico ao Sr. Chefe do Executivo, a necessidade da construção de bueiro e/ou galeria, para captação de águas pluviais, nas proximidades dos nºs. 293 a 33 da Rua Mar Vermelho, no Bairro Jardim Reginalice.</t>
   </si>
   <si>
     <t>40843</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/40843/indc0038_1992.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/40843/indc0038_1992.pdf</t>
   </si>
   <si>
     <t>Indico ao Sr. Chefe do Executivo, a necessidade de determinar a reparação da galeria e tubulação, existentes na Rua Floriano Peixoto, esquina com Rua XV de Novembro, no Bairro Jardim Belval.</t>
   </si>
   <si>
     <t>40846</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/40846/indc0039_1992.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/40846/indc0039_1992.pdf</t>
   </si>
   <si>
     <t>Indico ao Sr. Chefe do Executivo, a necessidade da construção de escadaria na viela que liga as Ruas Cafelândia e Piraju, no Engenho Novo, conforme croqui anexo.</t>
   </si>
   <si>
     <t>40847</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/40847/indc0040_1992.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/40847/indc0040_1992.pdf</t>
   </si>
   <si>
     <t>Indico ao Sr. Chefe do Executivo, a necessidade da construção de escadaria na Viela que liga as Ruas Pompéia e Brooklin, na Chácaras Marco, bem como, canalizar as águas que escoam pela mesma.</t>
   </si>
   <si>
     <t>40860</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/40860/indc0041_1992.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/40860/indc0041_1992.pdf</t>
   </si>
   <si>
     <t>Indico ao Sr. Chefe do Executivo, a necessidade da implantação de lombadas na Rua Paraná, em frente aos nºs. 14 e 5 na Rua Carajás, em frente ao nº 276, no Jardim São Silvestre.</t>
   </si>
   <si>
     <t>40861</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/40861/indc0042_1992.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/40861/indc0042_1992.pdf</t>
   </si>
   <si>
     <t>Indico ao Exmo. Sr. Prefeito Municipal de Barueri, DD. Carlos Alberto Bel Correia, se digne V.Exa. determinar ao Setor Competente à construir un sistema de Proteção, na Via pública denominada Rua Glória, altura dos nºs. 33, 43, 51, 61, 69, 75, 143 lado direito e 112 lado esquerdo, 98, 92, 44 e 14., conforme reivindicação dos moradores daquela localidade.</t>
   </si>
   <si>
     <t>40862</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/40862/indc0043_1992.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/40862/indc0043_1992.pdf</t>
   </si>
   <si>
     <t>Indico ao Sr. Chefe do Executivo, através da Douta Mesa, se digne S.Exa. interceder junto à SABESP, objetivando a implantação da rede de esgoto nas seguintes ruas: Dinamarca; Barueri; Renato de Barros; Carlos Lacerda; José Bonifacio; Munique; Sancho Pimentel; Dionizio de Souza Ramos; e Rua Roma, todas localizadas no bairro do Engenho Novo.</t>
   </si>
   <si>
     <t>40863</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/40863/indc0044_1992.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/40863/indc0044_1992.pdf</t>
   </si>
   <si>
     <t>Indico ao Sr. Chefe do Executivo através da Douta Mesa, se digne S.Exa. estudar a possibilidade de beneficiar com guias, sarjetas e pavimentação asfáltica, a Rua Monte das Gameleiras, Jardim Califórnia.</t>
   </si>
   <si>
     <t>40864</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/40864/indc0045_1992.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/40864/indc0045_1992.pdf</t>
   </si>
   <si>
     <t>Indico ao Sr. Chefe do Executivo através da Douta Mesa, se digne a determinar a implantação de uma lombada na Rua Guarantan, altura do nº 611 no Engenho Novo e, outra na Rua Gertrudes da Silva Ramos, altura do nº 91, Vila Pouso Alegre.</t>
   </si>
   <si>
     <t>40865</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/40865/indc0046_1992.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/40865/indc0046_1992.pdf</t>
   </si>
   <si>
     <t>Indico ao Sr. Chefe do Executivo, nos termos regimentais, se digne S.Exa. estudar a possibilidade de concluir a pavimentação asfáltica em um trecho de uns 50 metros mais ou menos da Rua Francisco no bairro Jardim São Silvestre.</t>
   </si>
   <si>
     <t>40866</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/40866/indc0047_1992.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/40866/indc0047_1992.pdf</t>
   </si>
   <si>
     <t>Indico ao Sr. Chefe do Executivo, se digne, S.Exa., interceder junto ao setor competente à fim de estudar a possibilidade de construir um muro de arrimo na Rua Paraguassú esquina com a Rua Tamoio altura do nº 12 no Jardim Pindorama.</t>
   </si>
   <si>
     <t>40867</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/40867/indc0048_1992.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/40867/indc0048_1992.pdf</t>
   </si>
   <si>
     <t>Indico ao Sr. Chefe do Executivo, se digne, S.Exa., interceder junto ao setor competente à fim de estudar a possibilidade de abrir uma Rua numa passagem existente entre as Ruas Alberto José da Mota e Tilápia beirando a Marginal Tiête no Jardim São Luis.</t>
   </si>
   <si>
     <t>40868</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/40868/indc0049_1992.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/40868/indc0049_1992.pdf</t>
   </si>
   <si>
     <t>Indico ao Sr. Chefe do Executivo, no sentido de que Sua. Exa. interceda junto a ELETROPAULO Serviços de Eletricidade de São Paulo S.A. a fim de que aquela sociedade estude a possibilidade de complementar com a rede secundária que encontra-se parada no poste de nº BAR 50/853 da Rua Dóra no Parque dos Camargos, neste Município, que a mesma seja levada até o poste de nº BAR 54/855.</t>
   </si>
   <si>
     <t>40870</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/40870/indc0050_1992.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/40870/indc0050_1992.pdf</t>
   </si>
   <si>
     <t>Indico ao Sr. Chefe do Executivo, se digne S.Exa. interceder junto aos órgãos competentes, objetivando a construção de uma Quadra de Esporte na EEPG Profº TARO MIZOTORI, localizada no bairro Jardim São Luis.</t>
   </si>
   <si>
     <t>40872</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/40872/indc0051_1992.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/40872/indc0051_1992.pdf</t>
   </si>
   <si>
     <t>Indico ao Sr. Chefe do Executivo que na medida do possível seja retirado entulhos da propriedade localizada na Rua do Sol, nº 14, Jardim Tupancy, pedido este feito pela moradora do local.</t>
   </si>
   <si>
     <t>40874</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/40874/indc0052_1992.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/40874/indc0052_1992.pdf</t>
   </si>
   <si>
     <t>Indico ao Sr. Chefe do Executivo, no sentido de que interceda junto à CBPO, a fim de que essa empreiteira proceda à restauração do asfalto das Ruas Jardim Suspenso e Pirâmide, na Vila Porto.</t>
   </si>
   <si>
     <t>40876</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/40876/indc0053_1992.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/40876/indc0053_1992.pdf</t>
   </si>
   <si>
     <t>Indico ao Sr. Chefe do Executivo, da possibilidade de que a Assessoria de Promoção Social forneça fotografias para as crianças que necessitam matricular-se nas escolas estaduais e municipais.</t>
   </si>
   <si>
     <t>40877</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/40877/indc0054_1992.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/40877/indc0054_1992.pdf</t>
   </si>
   <si>
     <t>Indico ao Sr. Chefe do Executivo, a necessidade instituir a Guarda Civil Municipal.</t>
   </si>
   <si>
     <t>40879</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/40879/indc0055_1992.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/40879/indc0055_1992.pdf</t>
   </si>
   <si>
     <t>Indico ao Sr. Chefe do Executivo, no sentido de interceder junto à Delegacia de Ensino, objetivando ampliar o número de vagas nas escolas estaduais deste Município.</t>
   </si>
   <si>
     <t>40881</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/40881/indc0056_1992.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/40881/indc0056_1992.pdf</t>
   </si>
   <si>
     <t>Indico ao Sr. Chefe do Executivo através da Douta Mesa, se digne S. Excia., estudar a possibilidade de prolongamento de linha de ônibus junto a empresa BENFICA, até à Rua Maria Lucia na Vila Ceres.</t>
   </si>
   <si>
     <t>40883</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/40883/indc0057_1992.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/40883/indc0057_1992.pdf</t>
   </si>
   <si>
     <t>Indico ao Sr. Chefe do Executivo através da Douta Mesa, se digne S.Excia. estudar a possibilidade de uma condução para escolar para transporte transporte crianças do Jardim Paulista para o E.M.E.I do Jardim Audir até o fim das obras do E.M.E.I do Jardim Paulista.</t>
   </si>
   <si>
     <t>40884</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/40884/indc0058_1992.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/40884/indc0058_1992.pdf</t>
   </si>
   <si>
     <t>Indico ao Sr. Chefe do Executivo, a fim de que S. Exa. se digne interceder junto à ELETROPAULO  - Eletricidade de São Paulo S.A., objetivando a remoção do poste nº BAR 9/18, localizado defronte ao nº 325 da Rua Almeida, no Jardim São Silvestre, imóvel esse de propriedade do Sr. José Ivo de Araujo.</t>
   </si>
   <si>
     <t>40886</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/40886/indc0059_1992.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/40886/indc0059_1992.pdf</t>
   </si>
   <si>
     <t>Indico ao Sr. Chefe do Executivo, se digne, S.Excia, interceder junto ao setor competente para que seja realizado um estudo a fim de construir um Posto de Saúde, para atender os moradores dos Jardins Paraíso, Reginalice e Jardim Barueri em uma área da Prefeitura existente na Rua Recanto Infantil no Jardim Reginalice.</t>
   </si>
   <si>
     <t>40888</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/40888/indc0060_1992.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/40888/indc0060_1992.pdf</t>
   </si>
   <si>
     <t>Indico ao Sr. Chefe do Executivo, se digne, interceder junto ao Setor competente para o mesmo faça o calçamento da Rua da Paz no Jardim Pindorama.</t>
   </si>
   <si>
     <t>40889</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/40889/indc0061_1992.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/40889/indc0061_1992.pdf</t>
   </si>
   <si>
     <t>Indico ao Sr. Chefe do Executivo através da Douta Mesa, se digne S.Exa. estudar a possibilidade de interceder junto à ELETROPAULO, no sentido de colocar  04 bicos de luz no escadão da Rua Guarantan, dando saída na Rua Piraju, no bairro do Engenho Novo.</t>
   </si>
   <si>
     <t>40890</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/40890/indc0062_1992.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/40890/indc0062_1992.pdf</t>
   </si>
   <si>
     <t>Indico ao Sr. Chefe do Executivo, através da Douta Mesa, se digne S.Exa. estudar a possibilidade  de uma escadaria na Rua Morumbi, dando saída a Rua Brasilandia, no Bairro Chácaras Marco.</t>
   </si>
   <si>
     <t>40891</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/40891/indc0063_1992.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/40891/indc0063_1992.pdf</t>
   </si>
   <si>
     <t>Indico ao Sr. Chefe do Executivo, através da Douta Mesa, se digne S.Exa. estudar a possibilidade de construir uma escadaria, na Rua Maria Helena, dando saída a Rua Carlos Lacerda, ao lado da Rua da área livre, no Engenho Novo.</t>
   </si>
   <si>
     <t>40892</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/40892/indc0064_1992.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/40892/indc0064_1992.pdf</t>
   </si>
   <si>
     <t>Indico ao Sr. Chefe do Executivo, através da Douta Mesa, se digne S.Exa. estudar a possibilidade de implantar um Posto Policial no bairro do Engenho Novo.</t>
   </si>
   <si>
     <t>40893</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/40893/indc0065_1992.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/40893/indc0065_1992.pdf</t>
   </si>
   <si>
     <t>Indico ao Sr. Chefe do Executivo, através da Douta Mesa, se digne S.Exa. estudar a possibilidade que seja aberta a Rua Cafelândia com a Av. Capitão Francisco Cezar, no bairro do Engenho Novo.</t>
   </si>
   <si>
     <t>40894</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/40894/indc0066_1992.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/40894/indc0066_1992.pdf</t>
   </si>
   <si>
     <t>Indico ao Exmo. Sr. Carlos Alberto Bel Correia D.D. Prefeito Municipal de Barueri, se digne V.Exa. determinar à CMTB, no sentido desta Empresa, implantar um sistema de atendimento com linha de ônibus por toda extensão da Estrada das Pitas, onde liga 03 (três) Bairros são eles, Jardim do Líbano, Vinvendas Contemporâneas e Jardim Júlio, no Distrito da Aldeia.</t>
   </si>
   <si>
     <t>40895</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/40895/indc0067_1992.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/40895/indc0067_1992.pdf</t>
   </si>
   <si>
     <t>Indico ao Sr. Exmo. Sr. Carlos Alberto Bel Correia D.D. Prefeito Municipal de Barueri, se digne V.Exa determinar ao setor competente no sentido deste efetuar manutenção da Via Pública denominada Estradas das Pitas, no trecho compreendido entre os Bairros Jardim Líbano e Jardim Júlio no Distrito da Aldeia.</t>
   </si>
   <si>
     <t>40896</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/40896/indc0068_1992.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/40896/indc0068_1992.pdf</t>
   </si>
   <si>
     <t>Indico ao Exmo. Sr. Chefe do Executivo, se digne V. Exa. iniciar expediente junto à Eletropaulo a fim deste órgão efetuar estudos para ser instalado rede de iluminação pública na viela entre as Ruas Serra da Mantiqueira, 244 e Serra do Mar, 129, no bairro Jardim Esperança, conforme reivindicação dos moradores através de abaixo assinado que segue anexo.</t>
   </si>
   <si>
     <t>40897</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/40897/indc0069_1992.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/40897/indc0069_1992.pdf</t>
   </si>
   <si>
     <t>Indico ao Sr. Chefe do Executivo através da Douta Mesa, se digne V.Excia., estudar a possibilidade de implantação de 2 ondulações transversal em frente a ASSEMBLÉIA DE DEUS, sito à Rua Dez do Fevereiro, nº 5 no Jardim Belval.</t>
   </si>
   <si>
     <t>40898</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/40898/indc0070_1992.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/40898/indc0070_1992.pdf</t>
   </si>
   <si>
     <t>Indico ao Sr. Chefe do Executivo através da Douta Mesa, se digne V.Excia., estudar a possibilidade de canalização do córrego existente no trecho da Rua Rio de Janeiro com a Rua Brasil, na Vila Boa Vista.</t>
   </si>
   <si>
     <t>40899</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/40899/indc0071_1992.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/40899/indc0071_1992.pdf</t>
   </si>
   <si>
     <t>Indico ao Sr. Chefe do Executivo através da Douta Mesa, a fim que estude a possibilidade em pavimentar a Rua Andes, localizada no Bairro Engenho Novo, neste Município.</t>
   </si>
   <si>
     <t>40900</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/40900/indc0072_1992.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/40900/indc0072_1992.pdf</t>
   </si>
   <si>
     <t>Indico ao Sr. Chefe do Executivo através da Douta Mesa, se digne S.Exa. determine ao Setor competente que seja objetivado estudos no sentido da colocação de abrigos nos pontos de ônibus, Av. Piracema esquina com Alameda Araguaia no ponto final do ônibus, Alameda Araguaia defronte ao Depósito de Brinquedos Estrela, Alameda Araguaia esquina com Avenida Tamboré no sentido Tamboré Bairros e, Alameda Araguaia defronte ao Carrefour, Avenida Piracema defronte ao Carrefour, no sentido bairros Tamboré.</t>
   </si>
   <si>
     <t>40901</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/40901/indc0073_1992.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/40901/indc0073_1992.pdf</t>
   </si>
   <si>
     <t>Indico ao Sr. Chefe do Executivo, se digne S.Exa., determinar ao setor competente da municipalidade a fim  de que os mesmos providenciem estudos objetivando os reparos que se  fizerem necessário próximo do final da Rua Pirajú e outro no   centro da referida via pública no bairro do Engenho Novo neste município.</t>
   </si>
   <si>
     <t>40902</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/40902/indc0074_1992.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/40902/indc0074_1992.pdf</t>
   </si>
   <si>
     <t>Indico ao Sr. Chefe do Executivo, a fim de que S.Exa., determine ao Setor competente da Municipalidade no sentido de que os mesmos orientem os moradores da Rua Marta principalmente aqueles que residem próximo do portão da E.E.P.G. Jardim Belval, no Distrito do Jardim Belval, que os mesmos façam os seus pedidos de esgoto domiciliar na rede da SABESP.</t>
   </si>
   <si>
     <t>40903</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/40903/indc0075_1992.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/40903/indc0075_1992.pdf</t>
   </si>
   <si>
     <t>Indico ao Sr. Chefe do Executivo através da Douta Mesa, a fim de que S.Exa., interceda junto à Eletropaulo Eletricidade de São Paulo S.A., no sentido de que aquela Sociedade estude a possibilidade de executar uma extensão do ramal secundário dos postes BAR, 01/237 ao 05/237, localizados na Rua Severino de Almeida entre os números 60 ao 100 Jardim Mutinga neste Município.</t>
   </si>
   <si>
     <t>40904</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/40904/indc0076_1992.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/40904/indc0076_1992.pdf</t>
   </si>
   <si>
     <t>Indico ao Sr. Chefe do Executivo, a necessidade da instalação de uma Unidade do Corpo de Bombeiros neste município.</t>
   </si>
   <si>
     <t>40905</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/40905/indc0077_1992.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/40905/indc0077_1992.pdf</t>
   </si>
   <si>
     <t>Indico ao Sr. Chefe do Executivo, a possibilidade de mudar o abrigo construído no ponto de ônibus da Rua Dempachi Nakayama nº 23, no Jardim Esperança.</t>
   </si>
   <si>
     <t>40907</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/40907/indc0078_1992.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/40907/indc0078_1992.pdf</t>
   </si>
   <si>
     <t>Indico ao Sr. Chefe do Executivo, da necessidade de providenciar a limpeza nas Ruas Lorena, Cafelândia, Pedro Taques, Arnaldo Antonio, Bélgica e Piraju, na Zona da Coroa, no bairro do Engenho Novo.</t>
   </si>
   <si>
     <t>40914</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/40914/indc0079_1992.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/40914/indc0079_1992.pdf</t>
   </si>
   <si>
     <t>Indico ao Sr. Chefe do Executivo, da possibilidade de replantar 15 mudas de árvores na Rua Vital Brasil, no Jardim Silveira.</t>
   </si>
   <si>
     <t>40915</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/40915/indc0080_1992.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/40915/indc0080_1992.pdf</t>
   </si>
   <si>
     <t>Indico ao Sr. Chefe do Executivo, no sentido de estudar a possibilidade de fazer uma ligação do Hospital Municipal, margeando o Rio Barueri-Mirim, com a Rua da Prata, no Jardim dos Camargos, até a ponte que dá acesso à Aldeia de Barueri.</t>
   </si>
   <si>
     <t>40916</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/40916/indc0081_1992.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/40916/indc0081_1992.pdf</t>
   </si>
   <si>
     <t>Indico ao Sr. Chefe do Executivo através da Douta Mesa, se digne S.Exa. determinar, seja pavimentado o passeio da lateral da EEPG do Engenho Novo, localizada na Rua Maria Helena.</t>
   </si>
   <si>
     <t>40917</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/40917/indc0082_1992.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/40917/indc0082_1992.pdf</t>
   </si>
   <si>
     <t>Indico ao Sr. Chefe do Executivo, através da Douta Mesa, se digne S.Exa. estudar a possibilidade da criação de uma linha de ônibus da empresa C.M.T.B., tendo como itinerário as Ruas: Avenida Capitão Francisco Cezar, Marechal Deodoro, Carlos Lacerda, Barueri, Major Alvares Fontes, Cafelândia, até o Bairro do Jardim São Silvestre.</t>
   </si>
   <si>
     <t>40918</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/40918/indc0083_1992.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/40918/indc0083_1992.pdf</t>
   </si>
   <si>
     <t>Indico ao Sr. Chefe do Executivo, através da Douta Mesa, se digne, S.Exa. estudar a possibilidade de construir abrigos nos pontos de ônibus da Rua Cafelândia, no Jardim São Silvestre até o bairro do Engenho Novo.</t>
   </si>
   <si>
     <t>40919</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/40919/indc0084_1992.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/40919/indc0084_1992.pdf</t>
   </si>
   <si>
     <t>Indico ao Sr. Chefe do Executivo, através da Douta Mesa, se digne S.Exa. estudar a possibilidade da implantação de guias e sarjetas e em seguida pavimentar as Ruas Saracura, Abaetetuba, Santa Cruz do Acari, Chaves, no bairro do Jardim Califórnia.</t>
   </si>
   <si>
     <t>40920</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/40920/indc0085_1992.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/40920/indc0085_1992.pdf</t>
   </si>
   <si>
     <t>Indico ao Sr. Chefe do Executivo, da necessidade de notificar os proprietários do loteamento denominado jardim San Diego, a fim de que cumpram o disposto na Cláusula 11º do Contrato de Compromisso de Compra e Venda (anexo).</t>
   </si>
   <si>
     <t>40921</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/40921/indc0086_1992.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/40921/indc0086_1992.pdf</t>
   </si>
   <si>
     <t>Indico ao Sr. Chefe do Executivo, da necessidade beneficiar a Rua Imirim, na Chácaras Marco, com pavimentação asfáltica, bem como encaminho o abaixo-assinado anexo.</t>
   </si>
   <si>
     <t>40922</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/40922/indc0087_1992.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/40922/indc0087_1992.pdf</t>
   </si>
   <si>
     <t>Indico ao Sr. Chefe do Executivo, se digne S.Exa. determinar a implantação de lombada na Rua Hermes da Fonseca, no bairro do Engenho Novo, defronte ao imóvel de nº 76.</t>
   </si>
   <si>
     <t>40923</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/40923/indc0088_1992.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/40923/indc0088_1992.pdf</t>
   </si>
   <si>
     <t>Indico ao Sr. Chefe do Executivo, se digne S.Exa. determinar providências objetivando a manutenção dos Postos de Saúde e das Praças públicas, principalmente do existente na Vila Boa Vista, pelo péssimo estado de conservação em que se encontram esses próprios públicos.</t>
   </si>
   <si>
     <t>40924</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/40924/indc0089_1992.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/40924/indc0089_1992.pdf</t>
   </si>
   <si>
     <t>Indico ao Sr. Chefe do Executivo através da Douta Mesa, se digne S.Exa., a necessidade de recapeamento da rua Angelim, trecho da Rua Desterro e trecho da Rua Guaiatuba todas localizadas no Jardim São Vicente de Paula.</t>
   </si>
   <si>
     <t>40925</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/40925/indc0090_1992.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/40925/indc0090_1992.pdf</t>
   </si>
   <si>
     <t>Indico ao Sr. Chefe do Executivo no sentido que  encaminhe ao órgão competente quanto a possibilidade de proceder a colocação de cascalho, ou mesmo entulhos, na rua particular localizada na altura da av. Capitólio nº 913 ao redor da EEPG. Jd. Belval II recentemente construída.</t>
   </si>
   <si>
     <t>40926</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/40926/indc0091_1992.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/40926/indc0091_1992.pdf</t>
   </si>
   <si>
     <t>Indico ao Sr. Chefe do Executivo através da Douta Mesa, se digne S.Exa. estudar a possibilidade da implantação de duas lombadas na Rua Festival no bairro da Vila Barros.</t>
   </si>
   <si>
     <t>40927</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/40927/indc0092_1992.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/40927/indc0092_1992.pdf</t>
   </si>
   <si>
     <t>Indico ao Sr. Chefe do Executivo, a necessidade de ser construído em caráter de urgência, uma escadaria na Viela nº 14 existente entre as Ruas Piraju e Guarantan, no Engenho Novo.</t>
   </si>
   <si>
     <t>40928</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/40928/indc0093_1992.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/40928/indc0093_1992.pdf</t>
   </si>
   <si>
     <t>Indico ao Sr. Chefe do Executivo, se digne, S. Exa, colocar na sua 1ª Etapa de pavimentação as Ruas da Garça, Galeão, Oscar Bressane e Campo de Marte no Jardim Califórnia.</t>
   </si>
   <si>
     <t>40929</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/40929/indc0094_1992.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/40929/indc0094_1992.pdf</t>
   </si>
   <si>
     <t>Indico ao Sr. Chefe do Executivo, se digne, S. Exa., interceder junto ao setor competente para que seja realizado um estudo a fim de refazer o asfalto da Rua Egeu as Rua Alberto Simões e Sargento José Siqueira, no Jardim Paraíso e uma Limpeza geral nos bueiros e revisão na canalização.</t>
   </si>
   <si>
     <t>40930</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/40930/indc0095_1992.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/40930/indc0095_1992.pdf</t>
   </si>
   <si>
     <t>Indico ao Sr. Chefe do Executivo, se digne S.Exa. interceder junto a ELETROPAULO - Eletricidade de São Paulo S/A., a fim de que a mesma coloque iluminação em todas as Vielas existentes no Jardim Paraíso.</t>
   </si>
   <si>
     <t>40931</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/40931/indc0096_1992.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/40931/indc0096_1992.pdf</t>
   </si>
   <si>
     <t>Indico ao Sr. Chefe do Executivo, através da Douta Mesa, se digne S.Exa. se digne estudar a possibilidade de encaminhar ao Departamento de Engenharia a ordem de refazer serviços de guias e sarjetas na Rua Flamengo nº 120, sendo que o arruamento executado pela Prefeitura fez com que não houvesse acesso para o lote 92 da quadra 23.</t>
   </si>
   <si>
     <t>40932</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/40932/indc0097_1992.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/40932/indc0097_1992.pdf</t>
   </si>
   <si>
     <t>Indico ao Sr. Chefe do Executivo através da Douta Mesa, se digne S.Exa., estudar a possibilidade de instalação de uma Escola Municipal de Educação Infantil, no bairro do Jardim Júlio.</t>
   </si>
   <si>
     <t>40933</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/40933/indc0098_1992.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/40933/indc0098_1992.pdf</t>
   </si>
   <si>
     <t>Indico ao Sr. Chefe do Executivo através da Douta Mesa, se digne V.Exa., estudar a possibilidade de atender o pedido de que seja incluindo na etapa de pavimentação asfáltica a Rua Tatuapé no bairro da Chácara Marcos.</t>
   </si>
   <si>
     <t>40934</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/40934/indc0099_1992.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/40934/indc0099_1992.pdf</t>
   </si>
   <si>
     <t>Indico ao Sr. Chefe do Executivo através da Douta Mesa, se digne S.Exa. estudar a possibilidade de que sejam asfaltadas as Ruas restantes do bairro Vale do Sol.</t>
   </si>
   <si>
     <t>40935</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/40935/indc0100_1992.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/40935/indc0100_1992.pdf</t>
   </si>
   <si>
     <t>Indico ao Sr. Chefe do Executivo através da Douta Mesa, se digne S.Exa. estudar a possibilidade de que, sejam asfaltadas as Ruas do Jardim Líbano.</t>
   </si>
   <si>
     <t>40936</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/40936/indc0101_1992.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/40936/indc0101_1992.pdf</t>
   </si>
   <si>
     <t>Indico ao Sr. Chefe do Executivo através da Douta Mesa, se digne S.Exa. estudar a possibilidade de ser atendido os pedidos de PLACAS IDENTIFICADORAS para as Ruas do Jardim Júlio.</t>
   </si>
   <si>
     <t>40937</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/40937/indc0102_1992.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/40937/indc0102_1992.pdf</t>
   </si>
   <si>
     <t>Indico ao Sr. Chefe do Executivo através da Douta Mesa, se digne S.Exa., estudar a possibilidade de ser atendido o pedido de uma escadaria na Viela São João Batista, na Vila Universal.</t>
   </si>
   <si>
     <t>40938</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/40938/indc0103_1992.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/40938/indc0103_1992.pdf</t>
   </si>
   <si>
     <t>Indico ao Sr. Chefe do Executivo através da Douta Mesa, se digne S.Exa. , estudar a possibilidade em regime de urgência a derrubada do eucalipal existente na Rua Pinheiro Preto, nº 15, no Bairro de Santa Cecília.</t>
   </si>
   <si>
     <t>40939</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/40939/indc0104_1992.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/40939/indc0104_1992.pdf</t>
   </si>
   <si>
     <t>Indico ao Sr. Chefe do Executivo, a possibilidade de ser construída uma ponte em substituição à que liga o Jardim dos Camargos à Aldeia de Barueri.</t>
   </si>
   <si>
     <t>40940</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/40940/indc0105_1992.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/40940/indc0105_1992.pdf</t>
   </si>
   <si>
     <t>Indico ao Sr. Exmo. Prefeito Municipal de Barueri; D.D. Carlos Alberto Bel Correia, se digne V.Exa. determinar ao Setor competente a fim deste efetuar manutenção da Rua denominada Estrada das Nações na Região do Jardim Belval, pois nesta Via Pública a situação está quase intransitável, pois está instalando-se uma importante Empresa, que para o município é muito importante.</t>
   </si>
   <si>
     <t>40941</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/40941/indc0106_1992.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/40941/indc0106_1992.pdf</t>
   </si>
   <si>
     <t>Indico ao Sr. Exmo. Prefeito Municipal de Barueri; D.D. Carlos Alberto Bel Correia, se digne V.Exa. determinar ao Setor competente a fim deste instalar um sistema Protetor (telas), em frente ao campo do Socyte sito a Rua Olga, altura do número 166, no Bairro Parque dos Camargos-Barueri, área esta denominada Área de Lazer Comunitária.</t>
   </si>
   <si>
     <t>40942</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/40942/indc0107_1992.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/40942/indc0107_1992.pdf</t>
   </si>
   <si>
     <t>Indico ao Sr. Chefe do Executivo, a necessidade da construção de calçadas e escadarias nas Vielas abaixo discriminadas, localizadas no bairro Jardim dos Camargos:- na ligação da Rua Ágata com Rua Safira;- na ligação da Rua Esmeralda com Rua Tupi;- na ligação da Rua Tupi com Rua Topázio e, - na ligação da Rua Topázio com Rua Francisco de Melo Palheta.</t>
   </si>
   <si>
     <t>40943</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/40943/indc0108_1992.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/40943/indc0108_1992.pdf</t>
   </si>
   <si>
     <t>Indico ao Sr. Chefe do Executivo, se digne S.Exa. determinar a implantação de lombada, defronte ao nº 198 da Rua Ametista, no Bairro Jardim dos Camargos, considerando a necessidade dessa providência para coibir o abuso dos motoristas que colocam em risco a vida dos transeuntes.</t>
   </si>
   <si>
     <t>40944</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/40944/indc0109_1992.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/40944/indc0109_1992.pdf</t>
   </si>
   <si>
     <t>Indico ao Sr. Chefe do Executivo, se digne S.Exa. determinar providências, objetivando a conservação da estrada que faz ligação da Chácara dos Padres na Vila Dom José com Rua Urano, no Jardim Tupancy, pelo fato dessa via estar totalmente intransitável, causando sérios transtornos aos que pela trafegam.</t>
   </si>
   <si>
     <t>40945</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/40945/indc0110_1992.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/40945/indc0110_1992.pdf</t>
   </si>
   <si>
     <t>Indico ao Sr. Chefe do Executivo, se digne S.Exa. determinar providências, objetivando a reparação da escadaria da Viela que faz ligação da Rua Mar Negro com Rua Mar Vermelho, no bairro Jardim Reginalice, tendo em vista que com a implantação de postes, alguns degraus ficaram danificadas necessitando de reparação.</t>
   </si>
   <si>
     <t>40946</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/40946/indc0111_1992.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/40946/indc0111_1992.pdf</t>
   </si>
   <si>
     <t>Indico ao Sr. Chefe do Executivo, se digne S.Exa. determinar a implantação de caixas para serem utilizadas como depósito de lixo, nas duas Vielas localizadas na Rua Mar Negro, no Bairro Jardim Reginalice.</t>
   </si>
   <si>
     <t>40947</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/40947/indc0112_1992.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/40947/indc0112_1992.pdf</t>
   </si>
   <si>
     <t>Indico ao Sr. Chefe do Executivo através da Douta Mesa, se digne S.Exa., estudar a possibilidade da implantação de um obstáculo tipo lombada, na Rua Deputado Scalamandré Sobrinho altura do nº 16A, da referida via pública, no Distrito do Jardim Belval, neste Município.</t>
   </si>
   <si>
     <t>40948</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/40948/indc0113_1992.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/40948/indc0113_1992.pdf</t>
   </si>
   <si>
     <t>Indico ao Sr. Chefe do Executivo através da Douta Mesa, s fim de que S. Exa., estude a viabilidade de proceder os reparos que se fizerem necessários na galeria existente junto da escadaria que liga a Avenida Brig. Manoel Jordão à Rua Fagundes Varela no Distrito do Jardim Silveira, neste Município.</t>
   </si>
   <si>
     <t>40949</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/40949/indc0114_1992.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/40949/indc0114_1992.pdf</t>
   </si>
   <si>
     <t>Indico ao Sr. Chefe do Executivo através da Douta Mesa, se digne sua Exa. determinar ao setor competente da Municipalidade, a fim de que os mesmos procedam estudos objetivando a iluminação pública nas escadarias da Viela que competente da Municipalidade, a fim de que os mesmos procedam estudos objetivando a iluminação pública  nas escadarias da viela que liga as Ruas Fagundes Varela à Gonçalves Dias e Gonçalves Dias à Avenida Brig. Manoel Rodrigues Jordão, no Distrito do Jardim Silveira, nesse Município.</t>
   </si>
   <si>
     <t>40950</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/40950/indc0115_1992.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/40950/indc0115_1992.pdf</t>
   </si>
   <si>
     <t>Indico ao Sr. Chefe do Executivo através da Douta Mesa, se digne sua Exa. estudar a possibilidade de beneficiar com guias , sarjetas e pavimentação asfáltica, a Rua Hermes da Fonseca, no Bairro do Jardim São Silvestre.</t>
   </si>
   <si>
     <t>40951</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/40951/indc0116_1992.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/40951/indc0116_1992.pdf</t>
   </si>
   <si>
     <t>Indico ao Sr. Chefe do Executivo, a necessidade de determinar ao órgão competente, em caráter de urgência, que seja reparada a Rua Garça, no Jardim Flórida, a qual está totalmente intransitável.</t>
   </si>
   <si>
     <t>40952</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/40952/indc0117_1992.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/40952/indc0117_1992.pdf</t>
   </si>
   <si>
     <t>Indico ao Sr. Chefe do Executivo, se digne S. Exa., determinar ao setor competente, estudar a possibilidade da implantação de um obstáculo tipo lombada, na Rua Vinte e Cinco de Janeiro, em frente ao nº 63, no Distrito do Jardim Belval, neste Município.</t>
   </si>
   <si>
     <t>40953</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/40953/indc0118_1992.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/40953/indc0118_1992.pdf</t>
   </si>
   <si>
     <t>Indico ao sr. Chefe do executivo, se digne s.exa. Determinar reparação no sarjetão localizado na Avenida Santa Úrsula, esquina com Rua Vitória, na Vila São Jorge.</t>
   </si>
   <si>
     <t>40954</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/40954/indc0119_1992.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/40954/indc0119_1992.pdf</t>
   </si>
   <si>
     <t>Indico ao Sr. Chefe do Executivo, se digne S. Exa. notificar os Diretores do Café do Ponto S/A, no sentido de que procedam a limpeza dos terrenos de propriedade daquela Empresa, localizados no Jardim dos Camargos, especialmente o localizado na Rua Esmeralda, esquina com a Rua Rubi.</t>
   </si>
   <si>
     <t>40955</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/40955/indc0120_1992.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/40955/indc0120_1992.pdf</t>
   </si>
   <si>
     <t>Indico ao Sr. Chefe do Executivo, se digne S.Exa. interceder junto à ELETROPAULO - Eletricidade de São Paulo S.A., solicitando a possibilidade do prolongamento da Rede de iluminação pública na Rua José Bonifácio, no Bairro do Engenho Novo.</t>
   </si>
   <si>
     <t>40956</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/40956/indc0121_1992.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/40956/indc0121_1992.pdf</t>
   </si>
   <si>
     <t>Indico ao Sr. Chefe do Executivo, a necessidade de determinar a pavimentação asfáltica de um pequeno trecho da Rua Hermes da Fonseca, nas proximidades da EEPG Engenho Novo II.</t>
   </si>
   <si>
     <t>40957</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/40957/indc0122_1992.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/40957/indc0122_1992.pdf</t>
   </si>
   <si>
     <t>Indico ao Sr. Chefe do Executivo, se digne S.Exa. determinar a construção de Viela e Escadaria, para ligação da Rua Duque de Caxias com Rua Firmo de Oliveira, no Centro deste Município.</t>
   </si>
   <si>
     <t>40958</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/40958/indc0123_1992.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/40958/indc0123_1992.pdf</t>
   </si>
   <si>
     <t>Indico ao Sr. Chefe do Executivo, se digne S.Exa. estudar a possibilidade de enviar a esta Casa, Projeto de Lei estendendo o benefício do passe livre de que trata a Lei nº 777, de 28/06/91, aos pensionistas com mais de 55 anos de idade.</t>
   </si>
   <si>
     <t>40959</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/40959/indc0124_1992.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/40959/indc0124_1992.pdf</t>
   </si>
   <si>
     <t>Indico ao Sr. Chefe do Executivo que determine órgão competente quanto a possibilidade de asfaltar os buracos feitos pela SABESP (Companhia de Saneamento Básico), na Rua Domingos Crudo, na parte abaixo da Duque de Caxias.</t>
   </si>
   <si>
     <t>40960</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/40960/indc0125_1992.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/40960/indc0125_1992.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Chefe do Executivo, através da Douta Mesa, se digne S.Exa. interceder junto a ELETROPAULO - Eletricidade de São Paulo  S/A. ressaltando a necessidade de implantar iluminação pública nas Ruas Levy Gonçalves de Oliveira e Hercilia da Silva Barbosa, Vielas Tancredo Neves, José Henrique dos Santos e Antonio Roque.</t>
   </si>
   <si>
     <t>40961</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/40961/indc0126_1992.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/40961/indc0126_1992.pdf</t>
   </si>
   <si>
     <t>Indico ao Sr. Chefe do Executivo, se digne S.Exa., interceder junto ao Setor competente à fim de estudar a possibilidade de implantar uma lombada na Rua Guarantan altura do nº 210, no Bairro Engenho Novo.</t>
   </si>
   <si>
     <t>40962</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/40962/indc0127_1992.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/40962/indc0127_1992.pdf</t>
   </si>
   <si>
     <t>Indico ao Sr. Chefe do Executivo, se digne S.Exa., interceder junto ao Setor competente à fim de estudar a possibilidade da construção de escadas de cimento, a Viela situada na Rua Renato Gati, 456 que dá passagem para Rua Maria Helena, 557 no Bairro Engenho Novo.</t>
   </si>
   <si>
     <t>40963</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/40963/indc0128_1992.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/40963/indc0128_1992.pdf</t>
   </si>
   <si>
     <t>Indico ao Sr. Chefe do Executivo, se digne S.Exa., interceder junto à Eletropaulo - Companhia de Eletricidade de São Paulo S/A., no sentido de que aquela sociedade proceda estudos a fim de que seja removido o poste de nº BAR 27/51, localizado em frente à residência de nº 485 da Rua Liberdade, no bairro da Boa Vista, neste Município.</t>
   </si>
   <si>
     <t>40964</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/40964/indc0129_1992.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/40964/indc0129_1992.pdf</t>
   </si>
   <si>
     <t>Indico ao Sr. Chefe do Executivo, a fim de que sua Excia., determine ao setor competente da municipalidade, no sentido de estudarem a viabilidade da implantação de um obstáculo, tipo lombada, na Rua Pedro de Toledo, em frente ao nº 529-a, no distrito do Jardim Belval, neste município.</t>
   </si>
   <si>
     <t>40965</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/40965/indc0130_1992.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/40965/indc0130_1992.pdf</t>
   </si>
   <si>
     <t>Indico ao Sr. Chefe do Executivo através da Douta Mesa, se digne S.Exa. estudar a possibilidade de que seja implantado rede de esgoto nas Ruas da Nova Aldeinha em Barueri.</t>
   </si>
   <si>
     <t>40966</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/40966/indc0131_1992.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/40966/indc0131_1992.pdf</t>
   </si>
   <si>
     <t>Indico ao Sr. Chefe do Executivo através da Douta Mesa, se digne S.Exa. estudar a possibilidade de autorizar o Departamento competente com a ordem de fazer trecho de guias entre os nºs. 38 e 42 da Rua Cafelândia, no bairro do Engenho Novo.</t>
   </si>
   <si>
     <t>40967</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/40967/indc0132_1992.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/40967/indc0132_1992.pdf</t>
   </si>
   <si>
     <t>Indico ao Sr. Chefe do Executivo através da Douta Mesa, se digne S.Exa., estudar a possibilidade de ser feito o atendimento Odontológico no E.E.P.G. República da Colômbia, no bairro do Engenho Novo.</t>
   </si>
   <si>
     <t>40968</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/40968/indc0133_1992.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/40968/indc0133_1992.pdf</t>
   </si>
   <si>
     <t>Indico ao Sr. Chefe do Executivo através da Douta Mesa, se digne S.Exa. estudar a possibilidade de ampliação do E.E.P.G. República de El Salvador no bairro Reginalice.</t>
   </si>
   <si>
     <t>40969</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/40969/indc0134_1992.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/40969/indc0134_1992.pdf</t>
   </si>
   <si>
     <t>Indico ao Sr. Chefe do Executivo através da Douta Mesa, se digne S.Exa., estudar a possibilidade de que sejam feitas reformas no E.E.P.G. República do Equador, sito à Rua Maria Helena no Bairro do Engenho Novo.</t>
   </si>
   <si>
     <t>40970</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/40970/indc0135_1992.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/40970/indc0135_1992.pdf</t>
   </si>
   <si>
     <t>Indico ao Sr. Chefe do Executivo, se digne S.Exa, estudar a possibilidade de que seja criado um dispositivo legal para notificar os proprietários de imóveis a procederem as ligações domiciliares de esgoto onde houver a rede, conforme o artigo 8º do Ato das disposições Transitórias da Lei Orgânica Municipal.</t>
   </si>
   <si>
     <t>40971</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/40971/indc0136_1992.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/40971/indc0136_1992.pdf</t>
   </si>
   <si>
     <t>Indico ao Sr. Chefe do Executivo através da Douta Mesa, se digne S.Exa. interceder junto à ELETROPAUO, no sentido de serem instalados 3 bicos de luz no escadão da Rua Carlos Lacerda com Rua México, no Bairro do Engenho Novo.</t>
   </si>
   <si>
     <t>40972</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/40972/indc0137_1992.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/40972/indc0137_1992.pdf</t>
   </si>
   <si>
     <t>Indico ao Sr. Chefe do Executivo através da Douta Mesa, se digne S.Exa. estudar a possibilidade da implantação de duas lombadas na Rua Piraju, uma no 101 em frente ao Bar do Nego e, outra na altura do nº 06, no Bairro do Engenho Novo.</t>
   </si>
   <si>
     <t>40973</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/40973/indc0138_1992.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/40973/indc0138_1992.pdf</t>
   </si>
   <si>
     <t>Indico ao Sr. Chefe do Executivo que de acordo com as possibilidades proceda a iluminação da Viela M da Rua Carlos Lacerda, Engenho Novo.</t>
   </si>
   <si>
     <t>40974</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/40974/indc0139_1992.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/40974/indc0139_1992.pdf</t>
   </si>
   <si>
     <t>Indico ao Sr. Chefe do Executivo, através da Douta Mesa, se digne S.Exa., determinar ao Setor competente da Municipalidade, a fim de que os mesmos estudem a possibilidade de se implantar um obstáculo, tipo lombada, na Rua Salgueiro em frente ao nº 20, no bairro do Jardim Belval.</t>
   </si>
   <si>
     <t>40975</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/40975/indc0140_1992.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/40975/indc0140_1992.pdf</t>
   </si>
   <si>
     <t>Indico ao Sr. Chefe do Executivo, se digne S.Exa. interceder junto aos Órgãos competentes, objetivando a construção de passarela para pedestre ou a implantação de um semáforo, no trecho da Estrada dos Romeiros (SP 312) que dá acesso ao Jardim Paraíso e Jardim Reginalice, nas proximidades da Padaria.</t>
   </si>
   <si>
     <t>40976</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/40976/indc0141_1992.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/40976/indc0141_1992.pdf</t>
   </si>
   <si>
     <t>Indico ao Sr. Chefe do Executivo, se digne S.Exa. determinar os reparos que se fazem necessários, no abrigo existente no ponto de parada de ônibus localizado defronte ao nº 298 da Avenida Cachoeira, no Jardim Esperança.</t>
   </si>
   <si>
     <t>40977</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/40977/indc0142_1992.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/40977/indc0142_1992.pdf</t>
   </si>
   <si>
     <t>Indico ao Sr. Chefe do Executivo, a necessidade da construção de uma boca-de-lobo para captação de água pluvial, na Rua Canal do Panamá, no Jardim Reginalice.</t>
   </si>
   <si>
     <t>40978</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/40978/indc0143_1992.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/40978/indc0143_1992.pdf</t>
   </si>
   <si>
     <t>Indico ao Sr. Chefe do Executivo, se digne S.Exa. determinar a pavimentação asfáltica na Rua da Garça, no Jardim Califórnia, considerando a necessidade desse importante benefício público.</t>
   </si>
   <si>
     <t>40979</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/40979/indc0144_1992.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/40979/indc0144_1992.pdf</t>
   </si>
   <si>
     <t>Indico ao Sr. Chefe do Executivo, se digne S.Exa. estudar a possibilidade da construção de uma praça pública, na área localizada na Rua Dr. Adonai, esquina com Rua Achiles e Avenida Salete, no Bairro do Engenho Novo.</t>
   </si>
   <si>
     <t>40980</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/40980/indc0145_1992.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/40980/indc0145_1992.pdf</t>
   </si>
   <si>
     <t>Indico ao Sr. Chefe do Executivo, a necessidade da implantação de duas lombadas na Rua Nina, no Engenho Novo, sendo uma entre a Av. Capitão Francisco Cezar e Rua São Paulo entre o Córrego.</t>
   </si>
   <si>
     <t>40981</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/40981/indc0146_1992.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/40981/indc0146_1992.pdf</t>
   </si>
   <si>
     <t>Indico ao Exmo. Sr. Prefeito Municipal de Barueri, DD. Carlos Alberto Bel Correia, a fim de que se digne S.Exa. interceder junto à Assessoria competente no sentido deste órgão fazer limpeza nas bocas de lobo, e, em todo leito da via pública denominada Rua Joaquim de Abreu, no bairro do Jardim Silveira.</t>
   </si>
   <si>
     <t>40982</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/40982/indc0147_1992.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/40982/indc0147_1992.pdf</t>
   </si>
   <si>
     <t>Indico ao Exmo. Sr. Prefeito Municipal de Barueri, DD. Carlos Alberto Bel Correia, a fim de que se digne S.Exa. interceder junto à Assessoria competente no sentido deste órgão fazer limpeza no leito da via pública denominada Rua Glória nº 639, no bairro Parque dos Camargos Distrito do Jardim Silveira.</t>
   </si>
   <si>
     <t>40983</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/40983/indc0148_1992.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/40983/indc0148_1992.pdf</t>
   </si>
   <si>
     <t>Indico ao Exmo. Sr. Prefeito Municipal de Barueri, DD. Carlos Alberto Bel Correia, a fim de que se digne S.Exa. interceder junto à Assessoria competente no sentido deste órgão fazer restauração asfáltica na via pública denominada Rua Orinoco, próximo ao nº 321 no bairro Vale do Sol, Distrito do Jardim Silveira.</t>
   </si>
   <si>
     <t>40984</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/40984/indc0149_1992.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/40984/indc0149_1992.pdf</t>
   </si>
   <si>
     <t>Indico ao Exmo. Sr. Prefeito Municipal de Barueri, DD. Carlos Alberto Bel Correia, a fim de que se digne S.Exa. interceder junto à Assessoria competente no sentido deste órgão fazer reparos na pavimentação asfáltica da Via pública denominada Rua Manoel Henrique, próximo ao nº 09 no bairro Jardim Audir, Distrito do Jardim Silveira.</t>
   </si>
   <si>
     <t>40985</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/40985/indc0150_1992.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/40985/indc0150_1992.pdf</t>
   </si>
   <si>
     <t>Indico ao Sr. Chefe do Executivo através da Douta Mesa, se digne S.Exa., interceder a possibilidade de ser implantada uma EMEI no bairro de Alphaville.</t>
   </si>
   <si>
     <t>40986</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/40986/indc0151_1992.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/40986/indc0151_1992.pdf</t>
   </si>
   <si>
     <t>Indico ao Sr. Chefe do Executivo através da Douta Mesa, se digne S.Exa., estudar a possibilidade de canalização de águas pluviais ou dissipador de energia sito à Governador Dr. Ademar de Barros no Jardim Itaquiti.</t>
   </si>
   <si>
     <t>40987</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/40987/indc0152_1992.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/40987/indc0152_1992.pdf</t>
   </si>
   <si>
     <t>Indico ao Sr. Chefe do Executivo através da Douta Mesa, se digne S.Exa., estudar a possibilidade de ser efetuada a implantação de uma ondulação transversal, próximo ao nº 86 da Rua Jacó no bairro do Jardim São Pedro.</t>
   </si>
   <si>
     <t>40988</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/40988/indc0153_1992.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/40988/indc0153_1992.pdf</t>
   </si>
   <si>
     <t>Indico ao Sr. Chefe do Executivo através da Douta Mesa, se digne S.Exa. estudar a possibilidade de que sejam atendidos os pedidos da abertura de uma viela no bairro do Jardim Paulista, na Rua Botucatu com a Avenida Itú, tendo início na marginal esquerda do córrego local.</t>
   </si>
   <si>
     <t>40989</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/40989/indc0154_1992.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/40989/indc0154_1992.pdf</t>
   </si>
   <si>
     <t>Indico ao Sr. Chefe do Executivo através da Douta Mesa, a fim de que V.Exa. interceda junto a Eletropaulo Eletricidade de São Paulo S/A. no sentido de que aquela sociedade estude a possibilidade de executar a remoção do poste BAR 16/297, situado a Rua Petrolina nº 2286 Cidade Munhoz Jr. neste município.</t>
   </si>
   <si>
     <t>40990</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/40990/indc0155_1992.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/40990/indc0155_1992.pdf</t>
   </si>
   <si>
     <t>Indico ao Sr. Chefe do Executivo através da Douta Mesa, da necessidade de V.Exa., interceda a Assessoria de Obras a fim de serem jogadas pedras britadas na Rua Beira Rio no bairro da Vila Porto neste município.</t>
   </si>
   <si>
     <t>40991</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/40991/indc0156_1992.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/40991/indc0156_1992.pdf</t>
   </si>
   <si>
     <t>Indico ao Sr. Chefe do Executivo através da Douta Mesa, da necessidade de V.Exa., interceda junto a Eletropaulo Eletricidade de São Paulo S/A. no sentido de que aquela sociedade estude a possibilidade de colocar o poste de nº 14/297, no alinhamento de completar a rede secundária do poste BAR 16/297 ao poste BAR 12/297, na Rua Petrolina Cidade Munhoz Jr. neste município.</t>
   </si>
   <si>
     <t>40992</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/40992/indc0157_1992.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/40992/indc0157_1992.pdf</t>
   </si>
   <si>
     <t>Indico ao Exmo. Sr. Prefeito Municipal de Barueri DD. Carlos Alberto Bel Correia, a fim de que digne S.Exa. interceder junto a Assessoria competente, no sentido deste órgão desentupir boca de lobo na Rua Dora, altura dos números 44, 51, no bairro Parque dos Camargos, Distrito do Jardim Silveira.</t>
   </si>
   <si>
     <t>40993</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/40993/indc0158_1992.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/40993/indc0158_1992.pdf</t>
   </si>
   <si>
     <t>Indico ao Exmo. Sr. Prefeito Municipal de Barueri, DD. Carlos Alberto Bel Correia, a fim de que se digne S.Exa. Interceder junto a assessoria competente, no sentido deste órgão restaurar asfalto na Avenida Zélia próximo aos números 199,196,202 e 208 no Parque dos Camargos, distrito do Jardim Silveira.</t>
   </si>
   <si>
     <t>40994</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/40994/indc0159_1992.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/40994/indc0159_1992.pdf</t>
   </si>
   <si>
     <t>Indico ao Exmo. Sr. Prefeito Municipal de Barueri DD. Carlos Alberto Bel Correia, a fim de que digne S.Exa. interceder junto a Assessoria competente, no sentido deste órgão fazer reparos na via pública denominada Rua Célia defronte ao nº 300, no bairro Parque dos Camargos, Distrito do Jardim Silveira.</t>
   </si>
   <si>
     <t>40995</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/40995/indc0160_1992.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/40995/indc0160_1992.pdf</t>
   </si>
   <si>
     <t>Indico ao Exmo. Sr. Prefeito Municipal de Barueri, DD. Carlos Alberto Bel Correia, a fim de que se digne S.Exa. interceder junto a Assessoria competente, no sentido deste órgão, fazer serviço de carpinagem nos bairros Parque dos Camargos e Jardim Santa Mônica, Distrito do Jardim Silveira.</t>
   </si>
   <si>
     <t>40996</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/40996/indc0161_1992.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/40996/indc0161_1992.pdf</t>
   </si>
   <si>
     <t>Indico ao Sr. Chefe do Executivo, se digne S.Exa. estudar a possibilidade da  implantação de guias e sarjetas e ainda pavimentar, a Rua Terra no Jardim Tupanci.</t>
   </si>
   <si>
     <t>40997</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/40997/indc0162_1992.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/40997/indc0162_1992.pdf</t>
   </si>
   <si>
     <t>Indico ao Sr. Chefe do Executivo, a necessidade de que sejam procedidos reparos na canalização recém-executadas, paralela com a Avenida Brasil, no Jardim Barueri.</t>
   </si>
   <si>
     <t>40998</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/40998/indc0163_1992.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/40998/indc0163_1992.pdf</t>
   </si>
   <si>
     <t>Indico ao Sr. Chefe do Executivo através da Douta Mesa, se digne S.Exa. estudar a possibilidade da criação de uma linha de ônibus da empresa C.M.T.B., tendo como itinerário as Ruas: Avenida Capitão Francisco Cezar, Marechal Deodoro, Carlos Lacerda, Barueri, Major Alvares Fontes, Cafelândia, até o bairro do Jardim São Silvestre.</t>
   </si>
   <si>
     <t>40999</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/40999/indc0164_1992.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/40999/indc0164_1992.pdf</t>
   </si>
   <si>
     <t>Indico ao Sr. Chefe do Executivo através da Douta Mesa, se digne S.Exa. estudar a possibilidade da implantação de lombadas nas seguintes Ruas: Avenida Etiópia na altura do nº 196, no bairro do Jardim Morelato, na Rua Hermes da Fonseca nº 221, nº 351 e no nº 73, no Bairro do Engenho Novo.</t>
   </si>
   <si>
     <t>41000</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/41000/indc0165_1992.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/41000/indc0165_1992.pdf</t>
   </si>
   <si>
     <t>Indico ao Sr. Chefe do Executivo,  a necessidade do desassoreamento dos córregos existentes na Vila Boa Vista do existente paralelo à Rua Paulo de Frontin, na Vila Porto, e do localizado entre a Rua campos Sales e Rua Duque de Caxias.</t>
   </si>
   <si>
     <t>41001</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/41001/indc0166_1992.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/41001/indc0166_1992.pdf</t>
   </si>
   <si>
     <t>Indico Sr. Chefe do Executivo para que estude a possibilidade de adotar um critério racional para a numeração das residências e estabelecimentos localizados nas Ruas de Barueri.</t>
   </si>
   <si>
     <t>41002</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/41002/indc0167_1992.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/41002/indc0167_1992.pdf</t>
   </si>
   <si>
     <t>Indico ao Sr. Chefe do Executivo, se digne, S.Exa. determinar o Setor competente, objetivando a possibilidade de um estudo, a fim de construir uma passarela na Estrada dos Romeiros dando passagens para as Ruas Canal da Mancha e Sargento José Siqueira.</t>
   </si>
   <si>
     <t>41003</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/41003/indc0168_1992.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/41003/indc0168_1992.pdf</t>
   </si>
   <si>
     <t>Indico ao Sr. Chefe do Executivo, se digne, S.Exa. determinar o Setor competente fazer um estudo, objetivando a possibilidade da construção de um bueiro na Rua Munique altura do nº 10, no Engenho Novo, uma vez que os moradores reclamam que águas empossadas estão exalando mal cheiro, vírus e bactérias, o que vem prejudicando à saúde dos moradores principalmente das crianças.</t>
   </si>
   <si>
     <t>41005</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/41005/indc0169_1992.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/41005/indc0169_1992.pdf</t>
   </si>
   <si>
     <t>Indico ao Sr. Chefe do Executivo, se digne, S.Exa. determinar a Eletropaulo - Eletricidade de São Paulo S/A., fazer um estudo objetivando a remoção de dois postes de nº 12/449 e 5/16814, situados na Rua Canal do Panamá nº 72 os dois postes encontram-se em frente a residência do morador José Israel da Silva, os quais estão atrapalhando a entrada do Portão de pedestres bem como a entrada da Garagem, no Jardim Reginalice.</t>
   </si>
   <si>
     <t>41006</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/41006/indc0170_1992.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/41006/indc0170_1992.pdf</t>
   </si>
   <si>
     <t>Indico ao Sr. Chefe do Executivo, se digne S.Exa. viabilizar, junto aos órgãos competentes, a instalação de iluminação pública nas Vielas existentes nas seguintes Ruas: Delfim, altura do nº 16 com Ostras, Sargento José Siqueira, 391 com Rua Taio, Rua Golfinho, 415 com Sargento José Siqueira e Sargento José Siqueira com Rua Golfinho providência essa objetiva, oferecer segurança aos moradores que se utilizam das Vielas, referidas no período noturno.</t>
   </si>
   <si>
     <t>41007</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/41007/indc0171_1992.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/41007/indc0171_1992.pdf</t>
   </si>
   <si>
     <t>Indico ao Sr. Chefe do Executivo, da possibilidade de determinar ao setor de zoonose, da necessidade de retornar o serviço de captura de cães (carrocinha), considerando que referido setor conta com uma equipe especializada nessa área.</t>
   </si>
   <si>
     <t>41008</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/41008/indc0172_1992.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/41008/indc0172_1992.pdf</t>
   </si>
   <si>
     <t>Indico ao Sr. Chefe do Executivo, a fim de que se digne a estudar a possibilidade de determinar ao Setor competente, canalizar as águas que escoam pela Rua Jaboticabeira até a Rua Paraná no Jardim São Silvestre.</t>
   </si>
   <si>
     <t>41009</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/41009/indc0173_1992.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/41009/indc0173_1992.pdf</t>
   </si>
   <si>
     <t>Indico ao Sr. Chefe do Executivo, a fim de que se digne estudar a viabilidade de substituir o Projeto da construção da passarela que será construída sobre o Rio Itaqui no Jardim Belval, por uma ponte de cimento.</t>
   </si>
   <si>
     <t>41010</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/41010/indc0174_1992.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/41010/indc0174_1992.pdf</t>
   </si>
   <si>
     <t>Indico ao Sr. Chefe do Executivo, se digne S.Exa., determinar ao Setor competente da municipalidade a fim de que se efetuem um estudo no sentido de canalizar as águas pluviais e também os esgotos que correm a céu aberto, entre as Ruas Manoel Boava e Maria Adelia, na Vila Universal - Jardim Califórnia, neste município.</t>
   </si>
   <si>
     <t>41012</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/41012/indc0175_1992.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/41012/indc0175_1992.pdf</t>
   </si>
   <si>
     <t>Indico ao Sr. Chefe do Executivo se digne S.Exa., determinar ao Setor competente da municipalidade, a fim de que o mesmo procedam a limpeza de uma galeria, localizada à Rua Maria Lucia, em frente ao nº 34, na Vila Ceres neste município.</t>
   </si>
   <si>
     <t>41021</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/41021/indc0176_1992.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/41021/indc0176_1992.pdf</t>
   </si>
   <si>
     <t>Indico ao Sr. Chefe do Executivo, se digne S.Exa., determinar ao Setor competente da municipalidade, a fim de que o mesmo coloquem tampas em uma Caixa de captação de águas pluviais, na Rua Piraju, em frente ao nº 21, no Bairro Engenho Novo, neste Município.</t>
   </si>
   <si>
     <t>41022</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/41022/indc0177_1992.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/41022/indc0177_1992.pdf</t>
   </si>
   <si>
     <t>Indico ao Sr. Chefe do Executivo, se digne S.Exa. interceder junto à ELETROPAULO, para que estude a possibilidade de implantar a rede secundária  na Estrada dos Pinheiros, altura do nº 1360, no Bairro Jardim Paulista, para atender duas residências ali localizadas.</t>
   </si>
   <si>
     <t>41023</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/41023/indc0178_1992.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/41023/indc0178_1992.pdf</t>
   </si>
   <si>
     <t>Indico ao Exmo. Prefeito Municipal de Barueri DD. Carlos Alberto Bel Correia, se digne S.Exa. interceder junto à Assessoria competente, no sentido deste órgão executar serviços de limpeza e conservação na Via pública denominada de Av. Batatais, no Bairro do Jardim Paulista, Distrito do Jardim Silveira.</t>
   </si>
   <si>
     <t>41024</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/41024/indc0179_1992.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/41024/indc0179_1992.pdf</t>
   </si>
   <si>
     <t>Indico ao Sr. Chefe do Executivo, a necessidade de providenciar junto à ELETROPAULO, no sentido de elaborar projeto de extensão de rede de energia domiciliar para atender as residências existentes na Rua José Maria de Abreu nºs 03 e 08 na Vila São Luiz, as quais distam do último poste de nº BAR 1/726 - 35 metros aproximadamente.</t>
   </si>
   <si>
     <t>41025</t>
   </si>
   <si>
     <t>180</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/41025/indc0180_1992.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/41025/indc0180_1992.pdf</t>
   </si>
   <si>
     <t>Indico ao Sr. Chefe do Executivo, no sentido de interceder junto à ELETROPAULO, visando a colocação de energia trifásica na residência do Sr. José Marques - Rua Serra da Cantareira, 25 - Jardim Esperança, para ligação de 03 (três) bombas de 05 C.V. (cavalos) cada.</t>
   </si>
   <si>
     <t>41027</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/41027/indc0181_1992.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/41027/indc0181_1992.pdf</t>
   </si>
   <si>
     <t>Indico ao Sr. Chefe do Executivo, a necessidade determinar, com urgência ao órgão competente, a fiscalização com referência a higiene e água de esgoto que fazem correr pelo leito carroçável da via pública os proprietários dos estabelecimentos comerciais situados na Rua Melquiades Gil, sendo uma peixaria de nº 339 e um bar nº 53, ambos na Vila Universal.</t>
   </si>
   <si>
     <t>41029</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/41029/indc0182_1992.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/41029/indc0182_1992.pdf</t>
   </si>
   <si>
     <t>Indico ao Exmo. Prefeito Municipal de Barueri, DD. Carlos Alberto Bel Correia, se digne S.Exa. interceder junto à assessoria competente no sentido de que seja criado no Bairro dos Camargos um ponto de táxis.</t>
   </si>
   <si>
     <t>41030</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/41030/indc0183_1992.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/41030/indc0183_1992.pdf</t>
   </si>
   <si>
     <t>Indico ao Sr. Chefe do Executivo através da Douta Mesa, da necessidade de interceder junto à ELETROPAULO Eletricidade viela Dom Feliciano, na extensão que liga a Rua Abelardo Luz com Avenida Diretriz no Jardim Mutinga, considerando que a mesma não oferece segurança aos pedestre e moradores que utilizam da mesma.</t>
   </si>
   <si>
     <t>41033</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/41033/indc0184_1992.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/41033/indc0184_1992.pdf</t>
   </si>
   <si>
     <t>Indico ao Sr. Chefe do Executivo, se digne S.Exa. estudar junto ao órgão competente, a possibilidade de mudar o Projeto das passarelas existentes no Jardim São Pedro e Jardim Belval, no sentido de dar visão aos usuários. Um exemplo seria a colocação de grades, porque as pessoas reclamam que não tendo visão, facilita o esconderijo de marginais.</t>
   </si>
   <si>
     <t>41034</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/41034/indc0185_1992.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/41034/indc0185_1992.pdf</t>
   </si>
   <si>
     <t>Indico ao Sr. Chefe do Executivo, da necessidade de v. Exa. Interceder junto à C.B.P.O., no sentido daquela empresa recuperar o asfalto danificado pela mesma, nas Ruas Jardim Suspenso e Pirâmide na Vila Porto, na ocasião da limpeza do rio.</t>
   </si>
   <si>
     <t>41036</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/41036/indc0186_1992.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/41036/indc0186_1992.pdf</t>
   </si>
   <si>
     <t>Indico ao Sr. Chefe do Executivo, se digne, S.Exa., determinar ao Setor Competente fazer um estudo, objetivando a colocação de uma placa indicando o telefone do setor de reclamações já existente no setor da fiscalização da CMTB.</t>
   </si>
   <si>
     <t>41037</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/41037/indc0187_1992.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/41037/indc0187_1992.pdf</t>
   </si>
   <si>
     <t>Indico ao Sr. Chefe do Executivo, se digne S.Exa. estudar a possibilidade de serem construídas escadarias na Viela da Rua Álvares de Azevedo, em frente ao nº 34 e na da Rua Margarida Galvão, no bairro do Jardim Tupã.</t>
   </si>
   <si>
     <t>41038</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/41038/indc0188_1992.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/41038/indc0188_1992.pdf</t>
   </si>
   <si>
     <t>Indico ao Sr. Chefe do Executivo, a necessidade de que S.Exa. interceda junto ao órgão competente, objetivando sejam adotadas, com a maior brevidade possível, as providências abaixo enumeradas, na EEPSG "Profº Taro Mizutori": a) tornar mais alto o muro paralelo ao campo de futebol; b) providenciar para ser utilizada como estacionamento de veículos, a área da lateral do portão de entrada; c) revisão no alambrado que encontra-se bastante danificado; d) revisão no corredor de entrada dos alunos; e) revisão geral nas dependências da escola.</t>
   </si>
   <si>
     <t>41040</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/41040/indc0189_1992.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/41040/indc0189_1992.pdf</t>
   </si>
   <si>
     <t>Indico ao Sr. Chefe do Executivo, a necessidade da implantação de uma lombada na Rua Rio Grande do Sul, altura do nº 202, na Vila Boa Vista, a fim de coibir abuso de motoristas inescrupulosos que transitam pela referida via pública em alta velocidade.</t>
   </si>
   <si>
     <t>41042</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/41042/indc0190_1992.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/41042/indc0190_1992.pdf</t>
   </si>
   <si>
     <t>Indico ao Sr. Chefe do Executivo, se digne S.Exa. determinar a conservação e a pavimentação asfáltica da Estrada das Rosas, no Jardim Flórida, como também, a construção de uma galeria para captação de água pluvial.</t>
   </si>
   <si>
     <t>41043</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/41043/indc0191_1992.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/41043/indc0191_1992.pdf</t>
   </si>
   <si>
     <t>Indico ao Sr. Chefe do Executivo, se digne determinar providências objetivando a conservação, e se possível a pavimentação asfáltica nas seguintes vias públicas:- trecho da Avenida Anibal Correia, no Parque Viana;- trecho da Avenida Calil Mohamed Rahal, no Jardim São Silvestre;- da Avenida Marco, na Chácaras Marco.</t>
   </si>
   <si>
     <t>41044</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/41044/indc0192_1992.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/41044/indc0192_1992.pdf</t>
   </si>
   <si>
     <t>Indico ao Sr. Chefe do Executivo, através da Douta Mesa, se digne S.Exa. interceder junto á ELETROPAULO, no sentido de colocar 04 bicos de luz no escadão da Rua Guarantan, dando saída na Rua Pirajú, no bairro do Engenho Novo.</t>
   </si>
   <si>
     <t>41045</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/41045/indc0193_1992.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/41045/indc0193_1992.pdf</t>
   </si>
   <si>
     <t>Indico ao Sr. Chefe do Executivo através da Douta Mesa, se digne S.Exa estudar a possibilidade de construir um muro de arrimo na Rua Pirajú com a Rua Veneza, no Bairro do Engenho Novo.</t>
   </si>
   <si>
     <t>41046</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/41046/indc0194_1992.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/41046/indc0194_1992.pdf</t>
   </si>
   <si>
     <t>Indico ao Sr. Chefe do Executivo, se digne S.Exa. estudar a possibilidade da construção de um "CIES" na Rua Odete Guedes Henrique, ao lado da EMEI do Jardim Audir.</t>
   </si>
   <si>
     <t>41047</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/41047/indc0195_1992.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/41047/indc0195_1992.pdf</t>
   </si>
   <si>
     <t>Indico ao Sr. Chefe do Executivo, se digne S.Exa., determinar ao setor competente fazer um estudo, à fim da criação de uma linha de ônibus da CMTB, que faça o seguinte percurso: saíndo do Centro de Barueri com destino ao São Silvestre, fazendo Circular passando pelas Ruas Oceanos Ártico, Indico Pacífico, Mar Negro e Mar Vermelho no Jardim Reginalice.</t>
   </si>
   <si>
     <t>41048</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/41048/indc0196_1992.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/41048/indc0196_1992.pdf</t>
   </si>
   <si>
     <t>Indico ao Sr. Chefe do Executivo através da Douta Mesa, se digne V.Exa., estudar a possibilidade da implantação de uma ondulação Transversal na Rua Sáfira no Bairro do Jardim dos Camargos.</t>
   </si>
   <si>
     <t>41049</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/41049/indc0197_1992.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/41049/indc0197_1992.pdf</t>
   </si>
   <si>
     <t>Indico ao Sr. Chefe do Executivo através da Douta Mesa, se digne V.Exa., estudar a possibilidade da construção de um ambulatório Médico no bairro de Alphaville.</t>
   </si>
   <si>
     <t>41050</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/41050/indc0198_1992.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/41050/indc0198_1992.pdf</t>
   </si>
   <si>
     <t>Indico ao Sr. Chefe do Executivo através da Douta Mesa, se digne V.Exa., estudar a possibilidade junto aos órgãos competentes, no que se refere ao pedido da instalação de um telefone comunitário (orelhão), à Rua Almeida nº 12 na Vila São Silvestre.</t>
   </si>
   <si>
     <t>41051</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/41051/indc0199_1992.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/41051/indc0199_1992.pdf</t>
   </si>
   <si>
     <t>Indico ao Sr. Chefe do Executivo, se digne S.Exa. designar para fazerem nas Ruas dos bairros: Vila Porto, Vila Barros, Vila Boa Vista e Jardim dos Camargo.</t>
   </si>
   <si>
     <t>41052</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/41052/indc0200_1992.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/41052/indc0200_1992.pdf</t>
   </si>
   <si>
     <t>Indico ao Sr. Chefe do Executivo, se digne S.Exa., interceder junto a ELETROPAULO - Eletricidade de São Paulo S.A., objetivando a instalação de iluminação pública na Rua Monza, no trecho paralelo com a Rodovia Castelo Branco, no Parque Santa Luzia.</t>
   </si>
   <si>
     <t>41053</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/41053/indc0201_1992.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/41053/indc0201_1992.pdf</t>
   </si>
   <si>
     <t>Indico ao Sr. Chefe do Executivo, a necessidade de determinar sejam procedidos reparos nas guias localizadas defronte ao nº 240 da Rua Gertrudes Silva Ramos, na Vila Pouso Alegre.</t>
   </si>
   <si>
     <t>41054</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/41054/indc0202_1992.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/41054/indc0202_1992.pdf</t>
   </si>
   <si>
     <t>Indico ao Sr. Chefe do Executivo, se digne S.Exa. determinar seja procedida a limpeza da boca-de-lobo localizada na altura do nº 590 da Rua Prata, no Jardim dos Camargos.</t>
   </si>
   <si>
     <t>41055</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/41055/indc0203_1992.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/41055/indc0203_1992.pdf</t>
   </si>
   <si>
     <t>Indico ao Sr. Chefe do Executivo, a necessidade de determinar o desassoreamento e se possível a canalização, do córrego existente na Rua da Prata, próximo ao CIEF, no Jardim dos Camargos.</t>
   </si>
   <si>
     <t>41056</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/41056/indc0204_1992.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/41056/indc0204_1992.pdf</t>
   </si>
   <si>
     <t>Indico ao Sr. Chefe do Executivo, se digne S.Exa. estudar a possibilidade da implantação de um abrigo, ao lado do portão de entrada da EMEI da Vila Barros.</t>
   </si>
   <si>
     <t>41057</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/41057/indc0205_1992.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/41057/indc0205_1992.pdf</t>
   </si>
   <si>
     <t>Indico ao Sr. Chefe do Executivo, através da Douta Mesa, afim de que se digne S.Exa. interceder junto à ELETROPAULO, Eletricidade de São Paulo S/A. no sentido de em caráter de urgência viabilizar estudos objetivando a implantação de rede de iluminação pública  e domiciliar no bairro Parque San Diego, neste município.</t>
   </si>
   <si>
     <t>41058</t>
   </si>
   <si>
     <t>206</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/41058/indc0206_1992.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/41058/indc0206_1992.pdf</t>
   </si>
   <si>
     <t>Indico ao Sr. Chefe do Executivo através da Douta Mesa, se digne V.Exa., estudar a possibilidade da construção de uma CRECHE no bairro de ALPHAVILLE, reiterando a propositura de nº 785/89.</t>
   </si>
   <si>
     <t>41059</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/41059/indc0207_1992.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/41059/indc0207_1992.pdf</t>
   </si>
   <si>
     <t>Indico ao Sr. Chefe do Executivo através da Douta Mesa, se digne V.Exa., estudar a possibilidade da implantação de uma ondulação transversal em frente do nº 25A da Rua Jorge Amado no Jardim Tupã.</t>
   </si>
   <si>
     <t>41060</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/41060/indc0208_1992.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/41060/indc0208_1992.pdf</t>
   </si>
   <si>
     <t>Indico ao Sr. Chefe do Executivo, se digne, S.Exa., determinar ao setor competente fazer um estudo, à fim de colocar tela de proteção na quadra de esportes, terraplanagem para evitar acidentes com as crianças, uma vez que há muitos buracos causados pela erosão nos barrancos existentes na área da Escola, ampliação da Sala dos professores, reforma da cozinha da E.E.P.S.G. República de Guatemala, situada no Jardim Tupanci.</t>
   </si>
   <si>
     <t>41061</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/41061/indc0209_1992.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/41061/indc0209_1992.pdf</t>
   </si>
   <si>
     <t>Indico ao Sr. Chefe do Executivo, se digne S.Exa., determinar o setor competente fazer um estudo, á fim de trazer mais Super Mercados para o nosso Municípios; Pão de Açucar, Paes Mendonça, Jumbo, etc., para competir com o Carrefour do Alphaville.</t>
   </si>
   <si>
     <t>41062</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/41062/indc0210_1992.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/41062/indc0210_1992.pdf</t>
   </si>
   <si>
     <t>Indico ao Sr. Chefe do Executivo, se digne, S.Exa., determinar ao Setor competente fazer um estudo, à fim de que o mesmo faça um calçamento com escadarias de concreto nas Vielas existentes: Rua das Marias, nº 377 que dá passagem para Rua Gabriela, nº 650, Rua Amélia, nº 344, que dá passagem para Rua Irene, ambas Vielas situadas no Parque dos Camargos.</t>
   </si>
   <si>
     <t>41063</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/41063/indc0211_1992.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/41063/indc0211_1992.pdf</t>
   </si>
   <si>
     <t>Indico ao Sr. Chefe do Executivo no sentido que seja providência a canalização do córrego que termina na Rua Max Zendron, Centro, deste município.</t>
   </si>
   <si>
     <t>41064</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/41064/indc0212_1992.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/41064/indc0212_1992.pdf</t>
   </si>
   <si>
     <t>Indico ao Sr. Chefe do Executivo, no sentido de interceder junto à Eletropaulo, para remoção de um poste de madeira existente na Rua da Prata nº 105 Jardim dos Camargos.</t>
   </si>
   <si>
     <t>41066</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/41066/indc0213_1992.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/41066/indc0213_1992.pdf</t>
   </si>
   <si>
     <t>Indico ao Sr. Chefe do Executivo, da necessidade da compra urgente de uma kombi, para ser utilizada pela funerária municipal em serviços gerais e até para transporte de corpos de crianças que chegaram ao óbito.</t>
   </si>
   <si>
     <t>41069</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/41069/indc0214_1992.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/41069/indc0214_1992.pdf</t>
   </si>
   <si>
     <t>Indico ao Sr. Chefe do Executivo, a necessidade de determinar ao órgão competente, em caráter de urgência, seja efetuada limpeza no lote de terreno situado ao lado da casa da Sra. Mariza Agabes da Silva, residente na Avenida Calil Mohamed Rhaal nº 321 - Jardim São Silvestre.</t>
   </si>
   <si>
     <t>41070</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/41070/indc0215_1992.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/41070/indc0215_1992.pdf</t>
   </si>
   <si>
     <t>Indico ao Sr. Chefe do Executivo, se digne S.Exa. interceder junto à ELETROPAULO - Eletricidade de São Paulo S/A, solicitando a remoção do poste localizado defronte ao imóvel de nº 10 da Rua Icaraí, no Jardim Maria Helena, de propriedade do Sr. Antonio E. Oliveira.</t>
   </si>
   <si>
     <t>41071</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/41071/indc0216_1992.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/41071/indc0216_1992.pdf</t>
   </si>
   <si>
     <t>Indico ao Exmo. Sr. Prefeito Municipal de Barueri, DD. Carlos Alberto Bel Correia, se digne S.Exa. interceder junto a Eletropaulo - Eletricidade de São Paulo S.A, no sentido deste órgão retirar poste BAR 10/270, na Rua Maria Luiza Marques, 126 no Bairro do Jardim Audir, Distrito do Jardim Silveira. Onde solicito que quanto aos custos sejam por conta desta municipalidade.</t>
   </si>
   <si>
     <t>41072</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/41072/indc0217_1992.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/41072/indc0217_1992.pdf</t>
   </si>
   <si>
     <t>Indico ao Exmo. Sr. Carlos Alberto Bel Correia, DD. Prefeito Municipal de Barueri, se digne S.Exa. interceder boca de lobo na Rua Alberto José da Mota, próximo ao nº 20, no bairro Jardim São Luis, Distrito do Engenho Novo.</t>
   </si>
   <si>
     <t>41073</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/41073/indc0218_1992.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/41073/indc0218_1992.pdf</t>
   </si>
   <si>
     <t>Indico ao Sr. Chefe do Executivo, através da Douta Mesa, se digne S.Exa. interceder junto a ELETROPAULO, Eletricidade de São Paulo S/A, no sentido de a referida Companhia viabilizar estudos visando a implantação de rede de iluminação domiciliar nas Ruas Paulo Roberto Ferreira Santos e Manoel Domingo Lourenço, no Parque Imperial conforme croqui anexo.</t>
   </si>
   <si>
     <t>41074</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/41074/indc0219_1992.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/41074/indc0219_1992.pdf</t>
   </si>
   <si>
     <t>Indico ao Sr. Chefe do Executivo, a fim de que S.Exa., determine ao Setor competente da municipalidade, existente na Rua Olavo Bilac, próximo à Rua Machado de Assis no Distrito do Jardim Belval, neste Município.</t>
   </si>
   <si>
     <t>41075</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/41075/indc0220_1992.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/41075/indc0220_1992.pdf</t>
   </si>
   <si>
     <t>Indico ao Sr. Chefe do Executivo, se digne S.Exa., determinar ao Setor competente da municipalidade, a fim de que os mesmos estudem  a possibilidade de reparar a pavimentação  da Avenida Henriqueta Mendes Guerra, em toda a sua extensão, ou seja, da Rua Campos Sales até a portaria da Empresa Linhas Corrente, no Distrito, no Distrito do Jardim Belval.</t>
   </si>
   <si>
     <t>41076</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/41076/indc0221_1992.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/41076/indc0221_1992.pdf</t>
   </si>
   <si>
     <t>Indico ao Sr. Chefe do Executivo, se digne S.Exa., interceder junto à ELETROPAULO - Companhia de Eletricidade de S/A., a fim de que a mesma efetue estudos objetivando o prolongamento da rede secundária na Rua Princesa Isabel, no Distrito do Jardim Belval, sendo que a mesma encontra-se parada em frente ao imóvel de nº 09 da referida via pública.</t>
   </si>
   <si>
     <t>41078</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/41078/indc0222_1992.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/41078/indc0222_1992.pdf</t>
   </si>
   <si>
     <t>Indico ao Sr. Chefe do Executivo, se digne S.Exa. determinar providências objetivando tornar mais alta a caixa de inspeção da galeria existente na travessia da Rua Mar Negro, em frente à EMEI do Jardim Reginalice.</t>
   </si>
   <si>
     <t>41080</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/41080/indc0223_1992.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/41080/indc0223_1992.pdf</t>
   </si>
   <si>
     <t>Indico ao Sr. Chefe do Executivo, se digne S.Exa. interceder junto à ELETROPAULO - Eletricidade de São Paulo S.A., no sentido de beneficiar com iluminação pública um pequeno trecho da Rua Nestor de Camargo, que faz ligação com a Rua Minas Gerais, na Vila Boa Vista, benefício esse necessário para os moradores daquela localidade.</t>
   </si>
   <si>
     <t>41082</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/41082/indc0224_1992.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/41082/indc0224_1992.pdf</t>
   </si>
   <si>
     <t>Indico ao Sr. Chefe do Executivo, a necessidade da construção de um ou mais bueiros no final da Rua Serra Dourada, no Jardim Esperança.</t>
   </si>
   <si>
     <t>41083</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/41083/indc0225_1992.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/41083/indc0225_1992.pdf</t>
   </si>
   <si>
     <t>Indico ao Sr. Chefe do Executivo, se digne S.Exa. estudar a possibilidade de implantar guias e sarjetas na marginal direita do Rio Tietê, na Aldeia de Barueri.</t>
   </si>
   <si>
     <t>41084</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/41084/indc0226_1992.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/41084/indc0226_1992.pdf</t>
   </si>
   <si>
     <t>Indico ao Sr. Chefe do Executivo, a necessidade de pavimentar ou construir uma escada na Viela Medina, que liga as Ruas Maria Helena e Renato Gatti, no Engenho Novo.</t>
   </si>
   <si>
     <t>41089</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/41089/indc0227_1992.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/41089/indc0227_1992.pdf</t>
   </si>
   <si>
     <t>Indico ao Sr. Chefe do Executivo, da necessidade de passar a máquina motoniveladora e em seguida pedregulhar a Rua Imirim, bem como pedregulhar a Avenida Marco, desde a Rua Sumaré até a Rua Imirim, na Chácaras Marco.</t>
   </si>
   <si>
     <t>41091</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/41091/indc0228_1992.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/41091/indc0228_1992.pdf</t>
   </si>
   <si>
     <t>Indico ao Sr. Chefe do Executivo, se digne S.Exa. determinar a construção de bocas-de-lobo na Rua Minas Gerais; canalizar as águas que escoam pela Viela que liga essa Rua com a Rua Espirito Santo e limpar uma boca-de-lobo existente nessa Viela.</t>
   </si>
   <si>
     <t>41093</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/41093/indc0229_1992.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/41093/indc0229_1992.pdf</t>
   </si>
   <si>
     <t>Indico ao Sr. Chefe do Executivo através da Douta Mesa, se digne S.Exa. determine ao Setor competente a fim de que o mesmo estude a possibilidade de colocar iluminação no EEPG Mário Joaquim Escobal de Andrade, no Bairro Parque  Viana neste Município.</t>
   </si>
   <si>
     <t>41130</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/41130/indc0230_1992.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/41130/indc0230_1992.pdf</t>
   </si>
   <si>
     <t>Indico ao Sr. Chefe do Executivo através da Douta Mesa, se digne V.Exa., estudar a possibilidade da implantação de uma ondulação Transversal em frente ao nº 94 da Rua Calil Mohamed Rahal, na Vila São Silvestre.</t>
   </si>
   <si>
     <t>41133</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/41133/indc0231_1992.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/41133/indc0231_1992.pdf</t>
   </si>
   <si>
     <t>Indico ao Sr. Chefe do Executivo através da Douta Mesa, se digne V.Exa., estudar a possibilidade da implantação de uma Biblioteca Municipal no Bairro de ALPHAVILLE.</t>
   </si>
   <si>
     <t>41134</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/41134/indc0232_1992.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/41134/indc0232_1992.pdf</t>
   </si>
   <si>
     <t>Indico ao Sr. Chefe do Executivo através da Douta Mesa, se digne V.Exa., estudar a possibilidade da implantação de uma ONDULAÇÃO TRANSVERSAL, na Rua São Paulo, de frente ao nº 129 - no bairro do Engenho Novo.</t>
   </si>
   <si>
     <t>41135</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/41135/indc0233_1992.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/41135/indc0233_1992.pdf</t>
   </si>
   <si>
     <t>Indico ao Sr. Chefe do Executivo através da Douta Mesa, se digne S.Exa. estudar a possibilidade de interceder junto a ELETROPAULO, no sentido de serem instalados 3 bicos de luz nos postes BAR 7/652, BAR 1/740, BAR 3/750, na Rua Hermes da Fonseca, no Jardim São Silvestre.</t>
   </si>
   <si>
     <t>41136</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/41136/indc0234_1992.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/41136/indc0234_1992.pdf</t>
   </si>
   <si>
     <t>Indico ao Sr. Chefe do Executivo através da Douta Mesa, se digne S.Exa. estudar a possibilidade de implantar um posto Policial no Bairro do Engenho Novo.</t>
   </si>
   <si>
     <t>41137</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/41137/indc0235_1992.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/41137/indc0235_1992.pdf</t>
   </si>
   <si>
     <t>Indico ao Sr. Chefe do Executivo através da Douta Mesa, se digne S.Exa. determinar a implantação de duas lombadas, na altura dos nºs, 48 e 30 da Rua Fausto Ferraz, no bairro do Engenho Novo.</t>
   </si>
   <si>
     <t>41138</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/41138/indc0236_1992.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/41138/indc0236_1992.pdf</t>
   </si>
   <si>
     <t>Indico ao Sr. Chefe do Executivo através da Douta Mesa , se digne S.Exa. interceder junto à ELETROPAULO, no sentido de serem instalados 3 bicos de luz no escadão da Rua Carlos Lacerda com a Rua México, no bairro do Engenho Novo.</t>
   </si>
   <si>
     <t>41139</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/41139/indc0237_1992.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/41139/indc0237_1992.pdf</t>
   </si>
   <si>
     <t>Indico ao Sr. Chefe do Executivo, se digne, S.Exa., determinar o setor competente fazer um estudo, objetivando a montagem de um gabinete dentário, construção de 2 banheiros e pavimentação do pátio de estacionamento dos professores da E.E.P.S.G.. Engenho Novo II, no Jardim São Silvestre.</t>
   </si>
   <si>
     <t>41140</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/41140/indc0238_1992.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/41140/indc0238_1992.pdf</t>
   </si>
   <si>
     <t>Indico ao Sr. Chefe do Executivo, da necessidade urgente, de determinar ao órgão competente, tapar o buraco existente na Rua Saturno, altura do nº 285 Jardim Tupanci e nº 09 da Rua Cafelândia no Engenho Novo.</t>
   </si>
   <si>
     <t>41141</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/41141/indc0239_1992.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/41141/indc0239_1992.pdf</t>
   </si>
   <si>
     <t>Indico ao Sr. Chefe do Executivo, se digne S.Exa., determinar ao setor competente da municipalidade, objetivando estudos no sentido de se proceder a abertura ou oficialização da Rua Tilápia, localizada no Jardim São Luís, bairro do Tupanci, neste município.</t>
   </si>
   <si>
     <t>41142</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/41142/indc0240_1992.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/41142/indc0240_1992.pdf</t>
   </si>
   <si>
     <t>Indico ao Sr. Chefe do Executivo através da Douta Mesa, se digne S.Exa., estudar a possibilidade de construir uma escadaria no final da Rua Ercília da Silva Barbosa ligando com a Rua Duarte da Costa, no Parque Imperial.</t>
   </si>
   <si>
     <t>41143</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/41143/indc0241_1992.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/41143/indc0241_1992.pdf</t>
   </si>
   <si>
     <t>Indico ao Exmo Sr. Prefeito Municipal de Barueri, DD. Carlos Alberto Bel Correia, se digne V.Exa. interceder junto a CMTB, no sentido desta empresa efetuar estudos a fim de resolver o problema de grande espaço de tempo nos horários dos ônibus coletivos nos finais de semana.</t>
   </si>
   <si>
     <t>41144</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/41144/indc0242_1992.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/41144/indc0242_1992.pdf</t>
   </si>
   <si>
     <t>Indico ao Exmo Sr. Prefeito Municipal de Barueri, DD. Carlos Alberto Bel Correia, se digne V.Exa. estudar a possibilidade de desapropriar o lote entre os números 302 e 314 na Rua Olga, no bairro Parque dos Camargos, pois neste local passa uma tubulação, e é lugar adequado para futuros trabalhos que vierem  a ser necessários por parte da Prefeitura.</t>
   </si>
   <si>
     <t>41145</t>
   </si>
   <si>
     <t>José Mendes da Silva, Valdemir Holanda da Silva, Vitor Firmino dos Santos</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/41145/indc0243_1992.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/41145/indc0243_1992.pdf</t>
   </si>
   <si>
     <t>Indico ao Exmo Sr. Prefeito Municipal de Barueri, DD. Carlos Alberto Bel Correia, se digne V.Exa. determinar ao setor competente no sentido de efetuar levantamento sobre a situação das terras na divisa do Parque Viana com Carapicuíba, denominada pelos moradores de Recanto de Pedra e Rua Beira Rio, pois no momento há grande dúvida por parte dos moradores, pois não sabem ao certo a legalidade daqueles lotes alí vendidos a mais ou menos 75 famílias.</t>
   </si>
   <si>
     <t>41147</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/41147/indc0244_1992.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/41147/indc0244_1992.pdf</t>
   </si>
   <si>
     <t>Indico ao Exmo Sr. Prefeito Municipal de Barueri, DD. Carlos Alberto Bel Correia, se digne V.Exa. determinar ao setor competente no sentido de ser beneficiado de imediato com manutenção denominada de Beira Rio.</t>
   </si>
   <si>
     <t>41149</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/41149/indc0245_1992.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/41149/indc0245_1992.pdf</t>
   </si>
   <si>
     <t>Indico ao Exmo. Sr. Prefeito Municipal de Barueri, DD. Carlos Alberto Bel Correia, se digne V.Exa. determinar aos setores competentes no sentido de efetuar a abertura de uma Rua, no bairro Parque Viana, neste Município.</t>
   </si>
   <si>
     <t>41152</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/41152/indc0246_1992.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/41152/indc0246_1992.pdf</t>
   </si>
   <si>
     <t>Indico ao Exmo. Sr. Prefeito Municipal de Barueri, DD. Carlos Alberto Bel Correia, se digne V.Exa. iniciar expediente junto à SABESP - Agência de Barueri, no sentido desta companhia instalar rede de abastecimento de água, na Vila Recanto da Pedra, na via Pública denominada de Rua Beira rio, no Bairro Parque Viana, neste município.</t>
   </si>
   <si>
     <t>41155</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/41155/indc0247_1992.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/41155/indc0247_1992.pdf</t>
   </si>
   <si>
     <t>Indico ao Exmo. Sr. Prefeito Municipal de Barueri, DD. Carlos Alberto Bel Correia, se digne V.Exa. iniciar expediente junto à ELETROPAULO - Agência de Barueri, no sentido desta companhia instalar rede de energia elétrica, para os moradores da Vila Recanto da Pedra, no Bairro Parque Viana, neste município.</t>
   </si>
   <si>
     <t>41161</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/41161/indc0248_1992.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/41161/indc0248_1992.pdf</t>
   </si>
   <si>
     <t>Indico ao Sr. Chefe do Executivo, se digne S.Exa. determinar os reparos que se fazem necessários e desassoreamento no bueiro localizado na Rua Maria Lucia, esquina com Rua Dr. Parisi, na Vila Ceres.</t>
   </si>
   <si>
     <t>41163</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/41163/indc0249_1992.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/41163/indc0249_1992.pdf</t>
   </si>
   <si>
     <t>Indico ao Sr. Chefe do Executivo, se digne S.Exa. interceder junto ao órgão competente, objetivando a construção de um terminal rodoviário no trevo da Rodovia Castelo Branco, sentido capital-interior.</t>
   </si>
   <si>
     <t>41164</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/41164/indc0250_1992.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/41164/indc0250_1992.pdf</t>
   </si>
   <si>
     <t>Indico ao Sr. Chefe do Executivo, a necessidade da pavimentação asfáltica e abertura de um trecho, no final da Rua Major Alvares Fontes, no bairro do Engenho Novo.</t>
   </si>
   <si>
     <t>41165</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/41165/indc0251_1992.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/41165/indc0251_1992.pdf</t>
   </si>
   <si>
     <t>Indico ao Sr. Chefe do Executivo, se digne S. Exa., a possibilidade da canalização do córrego existente na Rua Padre Donizeti, na Vila São Francisco.</t>
   </si>
   <si>
     <t>41169</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/41169/indc0252_1992.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/41169/indc0252_1992.pdf</t>
   </si>
   <si>
     <t>Indico ao Sr. Chefe do Executivo, se digne S. Exa., estudar a possibilidade de que seja prolongada a linha de ônibus Jardim Reginalice, passando também pelas ruas Vereador José Vieira e Oceano Pacífico.</t>
   </si>
   <si>
     <t>41173</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/41173/indc0253_1992.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/41173/indc0253_1992.pdf</t>
   </si>
   <si>
     <t>Indico ao Sr. Chefe do Executivo, a necessidade de interceder junto à Eletropaulo, a fim de que seja colocado um poste com bico de luz no final da Rua Serra Negra, no Jardim Esperança.</t>
   </si>
   <si>
     <t>41176</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/41176/indc0254_1992.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/41176/indc0254_1992.pdf</t>
   </si>
   <si>
     <t>Indico ao Sr. Chefe do Executivo, se digne interceder junto à Elatropaulo - Eletricidade de São Paulo S/A, no sentido de que seja providenciado o prolongamento da rede de energia elétrica domiciliar, para atender a residência de nº 1360 da Estrada dos Pinheiro, de propriedade do Sr. Edinelson Moreira Gomes, rede esta que está parada no poste de nº 2/17009 e deverá ser estendida até o poste nº 3/17009..</t>
   </si>
   <si>
     <t>41178</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/41178/indc0255_1992.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/41178/indc0255_1992.pdf</t>
   </si>
   <si>
     <t>Indico ao Sr. Chefe do Executivo, se digne S.Exa., estudar a possibilidade da construção de um CIES na Av. Mina, no Jardim Julio.</t>
   </si>
   <si>
     <t>41180</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/41180/indc0256_1992.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/41180/indc0256_1992.pdf</t>
   </si>
   <si>
     <t>Indico ao Sr. Chefe do Executivo, a necessidade de ser pavimentada a Rua Mônaco (viela) no bairro Vila Pouso Alegre.</t>
   </si>
   <si>
     <t>41181</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/41181/indc0257_1992.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/41181/indc0257_1992.pdf</t>
   </si>
   <si>
     <t>Indico ao Sr. Chefe do Executivo, se digne S. Exa., interceder junto à Eletropaulo, objetivando a possibilidade de duas luminárias nos postes nºs BAR 12/406 e BAR 14/406, localizados na Rua Taio, no Jardim Reginalice.</t>
   </si>
   <si>
     <t>41183</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/41183/indc0258_1992.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/41183/indc0258_1992.pdf</t>
   </si>
   <si>
     <t>Indico ao Sr. Chefe do Executivo, se digne S. Exa., determinar seja beneficiada com guias e sarjetas e se possível com pavimentação asfáltica, a Rua Santa Cruz do Ariri, no Bairro Jardim Califórnia.</t>
   </si>
   <si>
     <t>41184</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/41184/indc0259_1992.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/41184/indc0259_1992.pdf</t>
   </si>
   <si>
     <t>Indico ao Sr. Chefe do Executivo, se digne S. Exa., determinar sejam substituídas as tampas de bueiros que se encontram quebradas de fronte ao nº 58 da Rua Mar Vermelho e de fronte ao nº 17 da Rua Vereador José Vieira, no Bairro do Jardim Reginalice.</t>
   </si>
   <si>
     <t>41186</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/41186/indc0260_1992.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/41186/indc0260_1992.pdf</t>
   </si>
   <si>
     <t>Indico ao Sr. Chefe do Executivo, se digne S. Exa., determinar a implantação de lombadas na Rua Indonésia, esquina com Rua Eufrates no Jardim Morelato e na esquina da Rua Gaggine com Rua Dr. Adonai, no Engenho Novo.</t>
   </si>
   <si>
     <t>41187</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/41187/indc0261_1992.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/41187/indc0261_1992.pdf</t>
   </si>
   <si>
     <t>Indico ao Sr. Chefe do Executivo, se digne S. Exa., estudar a possibilidade da implantação de uma boca-de-lobo, de fronte ao nº 17 da Rua Vereador José Vieira, no Jardim Reginalice.</t>
   </si>
   <si>
     <t>41188</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/41188/indc0262_1992.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/41188/indc0262_1992.pdf</t>
   </si>
   <si>
     <t>Indico ao Sr. Chefe do Executivo, através da Douta Mesa, a fim de que se digne S.Exa., determinar o desassoreamento do córrego existente, entre a área Militar e o Jardim Audir, Jardim Tupã em toda sua extensão.</t>
   </si>
   <si>
     <t>41190</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/41190/indc0263_1992.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/41190/indc0263_1992.pdf</t>
   </si>
   <si>
     <t>Indico ao Sr. Chefe do Executivo, através da Douta Mesa, se digne S. Exa., determinar, canalização do córrego, existente entre as ruas Iara e a rua Glória no Parque dos Camargos, com a Via Taboão do Jardim Santa Mônica.</t>
   </si>
   <si>
     <t>41191</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/41191/indc0264_1992.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/41191/indc0264_1992.pdf</t>
   </si>
   <si>
     <t>Indico ao Sr. Chefe do Executivo, se digne S.Exa., interceder junto à Eletropaulo - Eletricidade de São Paulo S/A, objetivando a remoção do poste nº BAR 66/859, instalado em frente à residência de nº 85, da Rua Gabriela, no Parque dos Camargos.</t>
   </si>
   <si>
     <t>41192</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/41192/indc0265_1992.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/41192/indc0265_1992.pdf</t>
   </si>
   <si>
     <t>Indico ao Sr Chefe do Executivo, se digne S. Exa, interceder junto à Eletropaulo, da possibilidade de ser instalada rede domiciliar secundária na Rua Tietê na Vila São Silvestre, para atender dois imóveis nº 33 e 35.</t>
   </si>
   <si>
     <t>41193</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/41193/indc0266_1992.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/41193/indc0266_1992.pdf</t>
   </si>
   <si>
     <t>Indico ao Sr. Chefe do Executivo, se digne S. Exa., determinar ao setor competente a proceder operação tapa-buracos para todas as ruas do Jardim São Luiz e Rua Guatemala,no bairro do Engenho Novo, tendo em vista que os buracos foram abertos pela SABESP e precisam ser tapados.</t>
   </si>
   <si>
     <t>41194</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/41194/indc0267_1992.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/41194/indc0267_1992.pdf</t>
   </si>
   <si>
     <t>Indico ao Sr. Chefe do Executivo, se digne S.Exa., determinar a reparação de duas sarjetas, sendo uma localizada de frente ao nº 307 da Rua Cafelândia, no Engenho Novo e outra de frente ao nº 62 da Rua Jardim Suspenso, na Vila Porto.</t>
   </si>
   <si>
     <t>41195</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/41195/indc0268_1992.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/41195/indc0268_1992.pdf</t>
   </si>
   <si>
     <t>Indico ao Sr. Chefe do Executivo, se digne S. Exa., iniciar expediente junto à Eletropaulo - Eletricidade de São Paulo S/A, objetivando a construção de uma praça pública na área de propriedade daquela Sociedade, localizada entre as ruas da Prata, no Jardim dos Camargos e Paulo de Frontim, na Vila Porto.</t>
   </si>
   <si>
     <t>41197</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/41197/indc0269_1992.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/41197/indc0269_1992.pdf</t>
   </si>
   <si>
     <t>Indico ao Sr. Chefe do Executivo através da Douta Mesa se digne S.Exa., interceder junto à SABESP, objetivando a implantação da rede de esgoto nas seguintes ruas: Dinamarca; Godofredo de Barros; Major Alvares Fontes;  Otaviano Pizza; Barueri; Renato de Barros; Carlos Lacerda; José Bonifácio; Renato Gati; Munique; Sancho Pimentel; Dionísio de Souza Ramos e Rua Roma, todas localizadas no bairro do Engenho Novo.</t>
   </si>
   <si>
     <t>41198</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/41198/indc0270_1992.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/41198/indc0270_1992.pdf</t>
   </si>
   <si>
     <t>Indico ao Sr. Chefe do Executivo, a necessidade de determinar a implantação de lombada de frente ao nº 141 da Av. Santa Úrsula, na Vila Pouso Alegre</t>
   </si>
   <si>
     <t>41199</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/41199/indc0271_1992.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/41199/indc0271_1992.pdf</t>
   </si>
   <si>
     <t>Indico ao Sr. Chefe do Executivo da Douta Mesa se digne S. Exa., determine ao setor competente que seja objetivado estudos no sentido de providenciar uma viela ligando a Rua Duque de Caxias com a Rua Firmo de Oliveira , Centro de Barueri.</t>
   </si>
   <si>
     <t>41202</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/41202/indc0272_1992.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/41202/indc0272_1992.pdf</t>
   </si>
   <si>
     <t>Indico ao Sr. Chefe do Executivo, através da Douta Mesa se digne S. Exa., estudar a possibilidade de ser colocado tubos em um pequeno córrego entre a Rua Guimarães Rosa com as Ruas Gonçalves Dias e José Lins do Rego, ou seja dentro das quadras de nº 6 e 7 do Jardim Tupã.</t>
   </si>
   <si>
     <t>41204</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/41204/indc0273_1992.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/41204/indc0273_1992.pdf</t>
   </si>
   <si>
     <t>Indico ao Sr. Chefe do Executivo, se digne S. Exa., interceder junto ao órgão competente a fim de que o mesmo faça um estudo para construção de uma quadra de esporte na EEPSG Parque dos Camargos, situada na Rua Payáguas no Parque dos Camargos.</t>
   </si>
   <si>
     <t>41211</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/41211/indc0274_1992.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/41211/indc0274_1992.pdf</t>
   </si>
   <si>
     <t>Indico ao Sr. Chefe do Executivo, se digne S.Exa., interceder junto ao órgão competente para que o mesmo faça um estudo à fim de trazer uma faculdade com diversos cursos na área de exatas e humanas.</t>
   </si>
   <si>
     <t>41213</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/41213/indc0275_1992.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/41213/indc0275_1992.pdf</t>
   </si>
   <si>
     <t>Indico ao Sr. Chefe do Executivo através da Douta Mesa, se digne S.Exa., determinar providências afim de efetuar serviços de limpeza e desobstrução das bocas de lobo nos seguintes locais do Parque Imperial, Rua Frei Henrique, altura do nºs 3502 e 5010; bem como providenciar a tampa do bueiro na Rua Duarte da Costa, altura do nº 203.</t>
   </si>
   <si>
     <t>41214</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/41214/indc0276_1992.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/41214/indc0276_1992.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Chefe do Executivo através da Douta Mesa, se digne S.Exa. interceder junto a Eletropaulo Eletricidade de São Paulo S.A., no sentido de que a mesma viabilize estudos objetivando a implantação de rede secundária na Avenida Chico Mendes no Parque Imperial.</t>
   </si>
   <si>
     <t>41217</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/41217/indc0277_1992.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/41217/indc0277_1992.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor do Executivo, através da Douta Mesa, se digne S.Exa., interceder junto a Eletropaulo Eletricidade de São Paulo S.A, que estude a possibilidade de implantar a Rede secundária na Rua Jaques, no Bairro Jardim Tatiane, neste Município.</t>
   </si>
   <si>
     <t>41219</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/41219/indc0278_1992.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/41219/indc0278_1992.pdf</t>
   </si>
   <si>
     <t>Indico ao Sr. Chefe do Executivo através da Douta Mesa a fim que V.Exa., interceda junto a Eletropaulo Eletricidade de São Paulo S.A., no sentido de que aquela sociedade estude a possibilidade de completar a rede secundária do poste BAR 72/127, na Rua Nova Aurora, 580 no Jardim Mutinga, neste Município.</t>
   </si>
   <si>
     <t>41221</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/41221/indc0279_1992.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/41221/indc0279_1992.pdf</t>
   </si>
   <si>
     <t>Indico ao Sr. do Executivo, se digne sua Excia., oficiar a Eletropaulo - Companhia de Eletricidade de São Paulo S.A., no sentido de que aquela Sociedade estude a possibilidade de proceder os reparos que se fizerem necessários na rede de energia elétrica localizada na Rua Olavo Bilac, próximo à esquina com a Rua Presidente Epitácio Pessoa, no Distrito do Jardim Belval.</t>
   </si>
   <si>
     <t>41222</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/41222/indc0280_1992.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/41222/indc0280_1992.pdf</t>
   </si>
   <si>
     <t>Indico ao Sr. Chefe do Executivo, se digne S.Exa., estudar a possibilidade da implantação de defensas metálicas na lateral da Rua Volga, no Jardim Reginalice.</t>
   </si>
   <si>
     <t>41223</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/41223/indc0281_1992.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/41223/indc0281_1992.pdf</t>
   </si>
   <si>
     <t>Indico ao Sr. Chefe do Executivo, se digne S.Exa. determinar a conservação da Rua Beira Rio - CBPO.</t>
   </si>
   <si>
     <t>41224</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/41224/indc0282_1992.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/41224/indc0282_1992.pdf</t>
   </si>
   <si>
     <t>Indico ao Sr. Chefe do Executivo, se digne interceder junto à Eletropaulo S.A., objetivando iluminação pública na Praça localizada na Rua Vitória, esquina com Rua Claro de Camargo Sobrinho e Avenida Santa Úrsula, na Vila São Jorge, conforme croqui em anexo.</t>
   </si>
   <si>
     <t>41225</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/41225/indc0283_1992.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/41225/indc0283_1992.pdf</t>
   </si>
   <si>
     <t>Indico ao Sr. Chefe do Executivo, se digne S.Exa. interceder junto à Eletropaulo S.A., no sentido de ser removido o poste nº 40/411, que está localizado defronte ao imóvel de nº 224 da Rua Lua, no Jardim Tupancy, de propriedade do Sr. José Claudemiro da Silva, tendo em vista que referido poste está impossibilitando que o referido senhor construa sua garagem.</t>
   </si>
   <si>
     <t>41226</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/41226/indc0284_1992.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/41226/indc0284_1992.pdf</t>
   </si>
   <si>
     <t>Indico ao Sr. Chefe do Executivo, se digne S.Exa. interceder junto ao órgãos competentes, objetivando solucionar de lançamento de produtos químicos no Rio Barueri-Mirim, pelas indústrias instaladas neste município.</t>
   </si>
   <si>
     <t>41227</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/41227/indc0285_1992.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/41227/indc0285_1992.pdf</t>
   </si>
   <si>
     <t>Indico ao Sr. Chefe do Executivo, se digne S.Exa. interceder junto à Eletropaulo - Eletricidade de São Paulo S.A. objetivando a remoção do poste BAR 17/275, instalado em frente à residência nº 11 da Rua Vanuza, no Jardim Audir.</t>
   </si>
   <si>
     <t>41228</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/41228/indc0286_1992.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/41228/indc0286_1992.pdf</t>
   </si>
   <si>
     <t>Indico ao Sr. Chefe do Executivo, se digne S.Excia. estudar a possibilidade de ser prolongada a linha de ônibus da CMTB com o seguinte itinerário: do Jardim Líbano ir até o Jardim Júlio, passando pela Estrada das Pitas.</t>
   </si>
   <si>
     <t>41229</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/41229/indc0287_1992.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/41229/indc0287_1992.pdf</t>
   </si>
   <si>
     <t>Indico ao Sr. Chefe do Executivo, se digne S.Excia. estudar a possibilidade de pavimentar e asfaltar a Rua Saracura no Bairro do Jardim Califórnia.</t>
   </si>
   <si>
     <t>41230</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/41230/indc0288_1992.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/41230/indc0288_1992.pdf</t>
   </si>
   <si>
     <t>Indico ao Sr. Chefe do Executivo, nos termos regimentais, se digne S.Exa., determinar seja substituída por grade de ferro, a tampa do bueiro localizado defronte ao nº 134 da Rua Mar Vermelho, no Jardim Reginalice.</t>
   </si>
   <si>
     <t>41231</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/41231/indc0289_1992.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/41231/indc0289_1992.pdf</t>
   </si>
   <si>
     <t>Indico ao Sr. Chefe do Executivo, nos termos regimentais, se digne S.Exa., determinar a implantação de lombada na Rua Mar Vermelho, altura da Rua Canal do Panamá, próximo ao Bar do Sr. Miguel, no Jardim Reginalice.</t>
   </si>
   <si>
     <t>41232</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/41232/indc0290_1992.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/41232/indc0290_1992.pdf</t>
   </si>
   <si>
     <t>Indico ao Sr. Chefe do Executivo, nos termos regimentais, se digne S.Exa., interceder junto à Eletropaulo S.A., objetivando beneficiar com rede domiciliar e iluminação pública, a Rua Butantã, na Vila São Miguel.</t>
   </si>
   <si>
     <t>41233</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/41233/indc0291_1992.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/41233/indc0291_1992.pdf</t>
   </si>
   <si>
     <t>Indico ao Sr. Chefe do Executivo, nos termos regimentais, se digne S.Exa., estudar a possibilidade de determinar a construção de um abrigo, no ponto de ônibus localizado na altura do nº 56 da Rua das Ostras, no Jardim Paraíso, considerando o elevado número de usuários que ali permanecem aguardando o coletivo, sujeitos às intempéries.</t>
   </si>
   <si>
     <t>41234</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/41234/indc0292_1992.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/41234/indc0292_1992.pdf</t>
   </si>
   <si>
     <t>Indico ao Sr. Chefe do Executivo através da Douta Mesa que se digne S.Exa. iniciar expediente junto a Companhia de Eletricidade do Estado de São Paulo, a fim de que a mesma providencie a remoção do poste 3/21 na Rua Firmo de Oliveira, altura do nº 01 no Centro de Barueri.</t>
   </si>
   <si>
     <t>41235</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/41235/indc0293_1992.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/41235/indc0293_1992.pdf</t>
   </si>
   <si>
     <t>Indico ao Sr. Chefe do Executivo através da Douta Mesa que se digne S.Exa. estudar a possibilidade de ampliar o Posto de Saúde do Parque Viana, e colocar mais dois médicos sendo um pediatra e outro clínico geral, para que possamos dar um melhor atendimento aos moradores daqueles bairros.</t>
   </si>
   <si>
     <t>41259</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/41259/indc0294_1992.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/41259/indc0294_1992.pdf</t>
   </si>
   <si>
     <t>Indico ao Sr. Chefe do Executivo, se digne S.Exa. estudar a possibilidade de desapropriar uma área de terreno para construção de uma escola do SENAI em nosso município.</t>
   </si>
   <si>
     <t>41260</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/41260/indc0295_1992.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/41260/indc0295_1992.pdf</t>
   </si>
   <si>
     <t>Indico ao Sr. Chefe do Executivo, no sentido de interceder junto à Eletropaulo, objetivando a instalação de 8 bicos de luz a vapor de mercúrio na Viela localizada na Vila Boa Vista, paralela com a Rua Espírito Santo, Viela essa que começa na Rua Liberdade que já conta com luz domiciliar.</t>
   </si>
   <si>
     <t>41261</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/41261/indc0296_1992.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/41261/indc0296_1992.pdf</t>
   </si>
   <si>
     <t>Indico ao Sr. Chefe do Executivo, no sentido de que seja feita limpeza em todas as Ruas do Jardim Tupanci.</t>
   </si>
   <si>
     <t>41262</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/41262/indc0297_1992.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/41262/indc0297_1992.pdf</t>
   </si>
   <si>
     <t>Indico ao Sr. Chefe do Executivo, a necessidade da implantação de três lombadas na Rua Nina, no Engenho Novo, sendo duas entre a Avenida Capitão Francisco Cesar e Rua São Paulo e uma entre a Rua São Paulo e o córrego.</t>
   </si>
   <si>
     <t>41263</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/41263/indc0298_1992.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/41263/indc0298_1992.pdf</t>
   </si>
   <si>
     <t>Indico ao Sr. Chefe do Executivo, a necessidade de beneficiar com pavimentação asfáltica a Rua Monte das Gameleiras, no Jardim Califórnia.</t>
   </si>
   <si>
     <t>41264</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/41264/indc0299_1992.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/41264/indc0299_1992.pdf</t>
   </si>
   <si>
     <t>Indico ao Sr. Chefe do Executivo, seja estudada a possibilidade da implantação de três lombadas na Rua Atenas, altura dos nº 34 e 38 e outra a critério da comissão de trânsito, no Jardim Califórnia.</t>
   </si>
   <si>
     <t>41265</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/41265/indc0300_1992.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/41265/indc0300_1992.pdf</t>
   </si>
   <si>
     <t>Indico ao Sr. Chefe do Executivo para que interceda junto à Eletropaulo, no sentido de estudar a possibilidade de posteamento no residencial São Fernando, conforme croqui em anexo.</t>
   </si>
   <si>
     <t>41266</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/41266/indc0301_1992.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/41266/indc0301_1992.pdf</t>
   </si>
   <si>
     <t>Indico ao Sr. Chefe do Executivo, no sentido de interceder junto à CMTB., quanto a possibilidade de ser prolongada a linha de ônibus com o seguinte itinerário: da Rua Saracura até as Ruas Santa Cruz do Arari e a Rua Abaetetuba no Bairro do Jardim Califórnia.</t>
   </si>
   <si>
     <t>41267</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/41267/indc0302_1992.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/41267/indc0302_1992.pdf</t>
   </si>
   <si>
     <t>Indico ao Sr. Chefe do Executivo através da Douta Mesa, se digne S.Exa. estudar a possibilidade de ser construída uma escadaria na Viela que liga a Rua Mississipe, a Rua Orinoco no Vale do Sol.</t>
   </si>
   <si>
     <t>41268</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/41268/indc0303_1992.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/41268/indc0303_1992.pdf</t>
   </si>
   <si>
     <t>Indico ao Sr. Chefe do Executivo através da Douta Mesa, se digne S.Exa. estudar a possibilidade de ser construída uma escadaria na Viela W, que liga a Rua Elias Craide (antiga Rua Gaspar da Fonseca), para a Rua Profº. Queiroz Filho, no Jardim Silveira.</t>
   </si>
   <si>
     <t>41269</t>
   </si>
   <si>
     <t>304</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/41269/indc0304_1992.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/41269/indc0304_1992.pdf</t>
   </si>
   <si>
     <t>Indico ao Sr. Chefe do Executivo, a necessidade de ser construído um abrigo, no ponto de ônibus da Rua José Maria de Abreu, 77, em frente ao Bar do Valdemar, no Jardim São Luiz.</t>
   </si>
   <si>
     <t>41270</t>
   </si>
   <si>
     <t>305</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/41270/indc0305_1992.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/41270/indc0305_1992.pdf</t>
   </si>
   <si>
     <t>Indico ao Sr. Chefe do Executivo, a possibilidade de ser construído um muro de arrimo na Rua Ricardo Reis, próximo ao nº 33, no Jardim Tupã.</t>
   </si>
   <si>
     <t>41271</t>
   </si>
   <si>
     <t>306</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/41271/indc0306_1992.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/41271/indc0306_1992.pdf</t>
   </si>
   <si>
     <t>Indico ao Sr. Chefe do Executivo, a necessidade de providenciar junto à Eletropaulo S.A., a iluminação  da Viela existente entre as Ruas Serra da Mantiqueira e Serra do Mar, no Jardim Esperança.</t>
   </si>
   <si>
     <t>41272</t>
   </si>
   <si>
     <t>307</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/41272/indc0307_1992.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/41272/indc0307_1992.pdf</t>
   </si>
   <si>
     <t>Indico ao Sr. Chefe do Executivo, nos termos regimentais, se digne S.Exa. interceder junto à Eletropaulo S.A. com objetivo de ser implantado um poste com luminária, no final da Rua Icaraí, no Jardim Maria Helena, conforme croqui em anexo.</t>
   </si>
   <si>
     <t>41273</t>
   </si>
   <si>
     <t>308</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/41273/indc0308_1992.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/41273/indc0308_1992.pdf</t>
   </si>
   <si>
     <t>Indico ao Sr. Chefe do Executivo, nos termos regimentais, se digne estudar a possibilidade de abertura e pavimentação asfáltica de trecho da Rua José Bonifácio, no Bairro do Engenho Novo.</t>
   </si>
   <si>
     <t>41274</t>
   </si>
   <si>
     <t>309</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/41274/indc0309_1992.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/41274/indc0309_1992.pdf</t>
   </si>
   <si>
     <t>Indico ao Sr. Chefe do Executivo, se digne S.Exa., interceder junto ao Setor competente a fim de realizar um estudo sobre a proliferação de pernilongos nos bairros Vila Boa Vista, Vila Barros, Jardim dos Camargos, Vila Porto, Jardim Barueri, Jardim Paraíso, Jardim Reginalice, Cruz Preta, Engenho Novo e Bairros adjacentes.</t>
   </si>
   <si>
     <t>41275</t>
   </si>
   <si>
     <t>310</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/41275/indc0310_1992.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/41275/indc0310_1992.pdf</t>
   </si>
   <si>
     <t>Indico ao Sr. Chefe do Executivo, se digne, S.Exa., interceder junto ao D.E.R. - Departamento de Estradas e Rodagem á fim do mesmo realizar um estudo para reforma dos defensores existentes no Viaduto que passa por cima da Castelo Branco, da Rua Campos Sales.</t>
   </si>
   <si>
     <t>41276</t>
   </si>
   <si>
     <t>311</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/41276/indc0311_1992.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/41276/indc0311_1992.pdf</t>
   </si>
   <si>
     <t>Indico ao Sr. Chefe do Executivo, se digne S.Exa. interceder junto à Eletropaulo - Eletricidade de São Paulo S.A., objetivando a remoção do poste nº 51/435, localizado na Rua Alberto José da Mota, 5, no Jardim São Luiz.</t>
   </si>
   <si>
     <t>41277</t>
   </si>
   <si>
     <t>312</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/41277/indc0312_1992.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/41277/indc0312_1992.pdf</t>
   </si>
   <si>
     <t>Indico ao Sr. Chefe do Executivo, se digne S.Exa. estudar a possibilidade da construção de um canil municipal, e ainda, restabelecer o serviço de captura de cães.</t>
   </si>
   <si>
     <t>41278</t>
   </si>
   <si>
     <t>313</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/41278/indc0313_1992.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/41278/indc0313_1992.pdf</t>
   </si>
   <si>
     <t>Indico ao Sr. Chefe do Executivo a necessidade de:1º - providenciar junto a SABESP a extensão da Rede de água da Rua das Antilhas que está parada na altura do nº 56; 2º - completar a pavimentação em toda extensão da Rua Chaves e Rua das Antilhas, no Jardim Califórnia.</t>
   </si>
   <si>
     <t>41280</t>
   </si>
   <si>
     <t>314</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/41280/indc0314_1992.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/41280/indc0314_1992.pdf</t>
   </si>
   <si>
     <t>Indico ao Sr. Chefe do Executivo através da Douta Mesa, se digne S.Exa., interceder junto a Eletropaulo - Companhia de Eletricidade de São Paulo S.A., a fim de que aquela sociedade estude a possibilidade de proceder a remoção do poste de nº BAR 29/402, localizado na Rua Presidente Nilo Peçanha, em frente a propriedade de nº 327 do Sr. Geraldo José Varela, no Bairro do Itaquiti, Distrito do Jardim Belval.</t>
   </si>
   <si>
     <t>41281</t>
   </si>
   <si>
     <t>315</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/41281/indc0315_1992.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/41281/indc0315_1992.pdf</t>
   </si>
   <si>
     <t>Indico ao Sr. Chefe do Executivo através da Douta Mesa, se digne S.Exa., estudar a possibilidade de interceder junto a Eletropaulo, na colocação de 3 bicos de luz nos postes 7, BAR 652, 1 BAR 750, na Rua Hermes da Fonseca no Jardim São Silvestre.</t>
   </si>
   <si>
     <t>41283</t>
   </si>
   <si>
     <t>316</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/41283/indc0316_1992.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/41283/indc0316_1992.pdf</t>
   </si>
   <si>
     <t>Indico ao Chefe do Executivo através da Douta Mesa, a fim de que V.Exa. inicie expediente junto a SABESP, no sentido de que a mesma faça o prolongamento da Rede de água na Viela (1) Hum no Parque Imperial, neste município.</t>
   </si>
   <si>
     <t>41284</t>
   </si>
   <si>
     <t>317</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/41284/indc0317_1992.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/41284/indc0317_1992.pdf</t>
   </si>
   <si>
     <t>Indico ao sr. Chefe do Executivo, se digne S.Exa. interceder junto á Eletropaulo - Eletricidade de São Paulo S.A., no sentido de estudar a possibilidade de implantar rede trifásica na Rua Gabriela nº 181.</t>
   </si>
   <si>
     <t>41285</t>
   </si>
   <si>
     <t>318</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/41285/indc0318_1992.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/41285/indc0318_1992.pdf</t>
   </si>
   <si>
     <t>Indico ao Sr. Chefe do Executivo, a necessidade de providenciar a construção de uma escadaria na Viela existente na área livre que liga a Rua Sol com a Via que dá acesso á beira do Rio no Jardim Tupancy.</t>
   </si>
   <si>
     <t>41288</t>
   </si>
   <si>
     <t>319</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/41288/indc0319_1992.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/41288/indc0319_1992.pdf</t>
   </si>
   <si>
     <t>Indico ao Sr. Chefe do Executivo, a fim de que S.Exa. interceda junto a SABESP, a necessidade de ser implantado rede de esgoto na Viela Indianópolis, no Parque Santa Luzia, neste Município.</t>
   </si>
   <si>
     <t>41289</t>
   </si>
   <si>
     <t>320</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/41289/indc0320_1992.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/41289/indc0320_1992.pdf</t>
   </si>
   <si>
     <t>Indico ao Sr. Chefe do Executivo através da Douta Mesa, se digne S.Exa. estudar a possibilidade da criação de uma linha de ônibus da Empresa CMTB, tendo como itinerário as Ruas: Avenida Capitão Francisco César Marechal Deodoro, Carlos Lacerda, Barueri, Major Alvares Fontes, Cafelândia, até o bairro do Jardim São Silvestre.</t>
   </si>
   <si>
     <t>41290</t>
   </si>
   <si>
     <t>321</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/41290/indc0321_1992.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/41290/indc0321_1992.pdf</t>
   </si>
   <si>
     <t>Indico ao Sr. Chefe do Executivo através da Douta Mesa, se digne S.Exa. estudar a possibilidade de implantar duas lombadas, uma na Rua Festival, 19 e outra na Rua Pirâmide na altura do nº 04, no bairro da Vila Porto.</t>
   </si>
   <si>
     <t>41291</t>
   </si>
   <si>
     <t>322</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/41291/indc0322_1992.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/41291/indc0322_1992.pdf</t>
   </si>
   <si>
     <t>Indico ao Sr. Chefe do Executivo, se digne S.Exa interceder junto a Eletropaulo Eletricidade de São Paulo S.A., objetivando beneficiar com iluminação pública os postes nºs. BAR 8/108 e BAR 7/108, existentes na Viela que faz ligação da Rua Marechal Deodoro com Rua Guarantã, e ainda, os postes 3/9604 e 1/9604 localizados na altura do nº 13 da Rua Marechal Deodoro, no Engenho Novo.</t>
   </si>
   <si>
     <t>41292</t>
   </si>
   <si>
     <t>323</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/41292/indc0323_1992.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/41292/indc0323_1992.pdf</t>
   </si>
   <si>
     <t>Indico ao Sr. Chefe do Executivo, se digne S.Exa. estudar a possibilidade de que seja colocada tubulação para captação de águas pluviais, no trecho entre a Rua Guarantã com o final da Rua Marechal Deodoro, no Bairro do Engenho Novo.</t>
   </si>
   <si>
     <t>41293</t>
   </si>
   <si>
     <t>324</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/41293/indc0324_1992.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/41293/indc0324_1992.pdf</t>
   </si>
   <si>
     <t>Indico ao Sr. Chefe do Executivo, se digne S.Exa., interceder junto ao Setor competente a fim de beneficiar com calçamentos de concreto a viela da Paz no Jardim Pindorama.</t>
   </si>
   <si>
     <t>41294</t>
   </si>
   <si>
     <t>325</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/41294/indc0325_1992.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/41294/indc0325_1992.pdf</t>
   </si>
   <si>
     <t>Indico ao Sr. Chefe do Executivo, se digne, S.Exa., interceder junto à Eletropaulo Eletricidade de São Paulo S.A., da necessidade da instalação de iluminação domiciliar na Rua Aracaju, Viela sem denominação, as casas de nºs. 1, 2, 3, 4, 6 barraco, 20, 21 e 22, no bairro Jardim Nadir.</t>
   </si>
   <si>
     <t>41295</t>
   </si>
   <si>
     <t>326</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/41295/indc0326_1992.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/41295/indc0326_1992.pdf</t>
   </si>
   <si>
     <t>Indico ao Sr. Chefe do Executivo, se digne, S.Exa., determinar a SABESP - Saneamento Básico do Estado de São Paulo, beneficiar com rede de água aos moradores da Rua Aracaju, Viela sem denominação, setor de área livre as casas de nºs 1, 2, 3, 4, 5, 6 barraco, 7 8 barraco, 9, 10, 11, 12, 13, 14, 15, barraco, 16, 17, 18, 19, barraco, 20, 21 e 22., no Bairro Jardim Nadir.</t>
   </si>
   <si>
     <t>41299</t>
   </si>
   <si>
     <t>327</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/41299/indc0327_1992.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/41299/indc0327_1992.pdf</t>
   </si>
   <si>
     <t>Indico ao Sr. Chefe do Executivo, se digne S.Exa. interceder junto à Eletropaulo S.A., objetivando beneficiar com iluminação pública a Rua Ipê, na Vila Industrial.</t>
   </si>
   <si>
     <t>41301</t>
   </si>
   <si>
     <t>328</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/41301/indc0328_1992.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/41301/indc0328_1992.pdf</t>
   </si>
   <si>
     <t>Indico ao Sr. Chefe do Executivo, nos termos regimentais, se digne S.Exa. determinar a implantação de lombadas nos seguintes locais: na altura do nº 11 da Rua Godofredo de Barros, no Bairro do Engenho Novo.</t>
   </si>
   <si>
     <t>41303</t>
   </si>
   <si>
     <t>329</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/41303/indc0329_1992.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/41303/indc0329_1992.pdf</t>
   </si>
   <si>
     <t>Indico ao Sr. Chefe do Executivo, se digne V.Excia., estudar a possibilidade de ser construída uma escadaria na Rua Golfinho, Viela 6 (área livre) no bairro da Cruz Preta.</t>
   </si>
   <si>
     <t>41304</t>
   </si>
   <si>
     <t>330</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/41304/indc0330_1992.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/41304/indc0330_1992.pdf</t>
   </si>
   <si>
     <t>Indico ao Sr. Chefe do Executivo, se digne V.Excia., interceder junto à Eletropaulo, quanto a possibilidade de ser prolongada a iluminação pública na Rua Indianópolis até o poste 15/195, no final da mesma.</t>
   </si>
   <si>
     <t>41305</t>
   </si>
   <si>
     <t>331</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/41305/indc0331_1992.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/41305/indc0331_1992.pdf</t>
   </si>
   <si>
     <t>Indico ao Sr. Chefe do Executivo, no sentido de interceder junto à TELESP, quanto a possibilidade de ser instalado um telefone comunitário, na Rua Goiatuba, em frente à portaria da fábrica ASCOVAL, no Jardim Santa Cecília.</t>
   </si>
   <si>
     <t>41306</t>
   </si>
   <si>
     <t>332</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/41306/indc0332_1992.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/41306/indc0332_1992.pdf</t>
   </si>
   <si>
     <t>Indico ao Chefe do Executivo através da Douta Mesa, a fim que se digne S.Exa. iniciar expediente junto a SABESP no sentido que aquela Companhia faça o prolongamento da Rede de Água na Rua José Henrique dos Santos, no Parque Imperial.</t>
   </si>
   <si>
     <t>41307</t>
   </si>
   <si>
     <t>333</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/41307/indc0333_1992.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/41307/indc0333_1992.pdf</t>
   </si>
   <si>
     <t>Indico ao Sr. Chefe do Executivo, se digne, S.Exa. determinar ao setor competente fazer um estudo a fim de ampliar a E.E.P.G Engenho Novo II, no Jardim São Silvestre com 8 salas de aulas.</t>
   </si>
   <si>
     <t>41308</t>
   </si>
   <si>
     <t>334</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/41308/indc0334_1992.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/41308/indc0334_1992.pdf</t>
   </si>
   <si>
     <t>Indico ao Sr. Chefe do Executivo, se digne S.Exa. determinar a implantação de lombada defronte ao nº 397 da Rua Bororos, no Jardim São Silvestre.</t>
   </si>
   <si>
     <t>41309</t>
   </si>
   <si>
     <t>335</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/41309/indc0335_1992.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/41309/indc0335_1992.pdf</t>
   </si>
   <si>
     <t>Indico ao Sr. Chefe do Executivo, se digne interceder junto à Eletropaulo Eletricidade de São Paulo S.A., da possibilidade da instalação de rede trifásica na Rua Elisabete nº 44 no Parque dos Camargos.</t>
   </si>
   <si>
     <t>41310</t>
   </si>
   <si>
     <t>336</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/41310/indc0336_1992.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/41310/indc0336_1992.pdf</t>
   </si>
   <si>
     <t>Indico ao Sr. Chefe do Executivo se digne S.Exa. estudar a possibilidade de ser criado um Departamento para execução de limpeza de fossas.</t>
   </si>
   <si>
     <t>41311</t>
   </si>
   <si>
     <t>337</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/41311/indc0337_1992.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/41311/indc0337_1992.pdf</t>
   </si>
   <si>
     <t>Indico ao Sr. Chefe do Executivo da Necessidade de determinar ao Departamento  sanitário notificar todos os proprietários de terrenos baldios existentes no Jardim dos Camargos, Vila Porto, Vila Barros e Vila Boa Vista a efetuarem limpeza nos mesmos e murarem, pois já existe um Lei nesse sentido.</t>
   </si>
   <si>
     <t>41312</t>
   </si>
   <si>
     <t>338</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/41312/indc0338_1992.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/41312/indc0338_1992.pdf</t>
   </si>
   <si>
     <t>Indico ao Sr. Chefe do Executivo, se digne S.Exa. determinar à SABESP, da possibilidade de proceder o prolongamento da Rede de água na Rua 13 de maio no Jardim Universal, para atender os imóveis que ainda não contam com esse benefício.</t>
   </si>
   <si>
     <t>41313</t>
   </si>
   <si>
     <t>339</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/41313/indc0339_1992.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/41313/indc0339_1992.pdf</t>
   </si>
   <si>
     <t>Indico ao Sr. Chefe do Executivo, da necessidade de determinar ao órgão competente, a colocar duas lombadas na Rua Rubi, no Jardim dos Camargos neste Município, que já foi solicitado e até agora não foi providenciado nada, e os moradores continuam reivindicando este benefício.</t>
   </si>
   <si>
     <t>41314</t>
   </si>
   <si>
     <t>340</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/41314/indc0340_1992.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/41314/indc0340_1992.pdf</t>
   </si>
   <si>
     <t>Indico ao Sr. Chefe do Executivo, a fim de que se digne interceder junto à Eletropaulo colocar dois postes para rede domiciliar na Rua Penedo, para atender os imóveis de nºs. 18 e 26, o poste mais próximo é o BRA 15/911, e não dá para ligar no mesmo porque ultrapassa as limites daquela Sociedade.</t>
   </si>
   <si>
     <t>41315</t>
   </si>
   <si>
     <t>341</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/41315/indc0341_1992.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/41315/indc0341_1992.pdf</t>
   </si>
   <si>
     <t>Indico ao Sr. Chefe do Executivo, no sentido de determinar aos seu Departamento de Obras, que o entulho jogados nas laterais da Rua Augusta, no no Jardim Barueri, seja empurrado com a pá carregadeira. O terreno é da Eletropaulo, e vários caminhões despejam terra e entulho ali.</t>
   </si>
   <si>
     <t>41316</t>
   </si>
   <si>
     <t>342</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/41316/indc0342_1992.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/41316/indc0342_1992.pdf</t>
   </si>
   <si>
     <t>Indico ao Sr. Chefe do Executivo, no sentido de determinar ao órgão de sua assessoria, tomar as devidas providências com respeito aos restos de uma carroceria tipo baú que está abandonada na Rua Godofredo de Barros, 103 no bairro do Engenho Novo, neste Município.</t>
   </si>
   <si>
     <t>41317</t>
   </si>
   <si>
     <t>343</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/41317/indc0343_1992.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/41317/indc0343_1992.pdf</t>
   </si>
   <si>
     <t>Indico ao Sr. Chefe do Executivo, se digne estudar a possibilidade de locar um prédio para a instalação de um Ambulatório Médico no Jardim do Líbano, neste Município.</t>
   </si>
   <si>
     <t>41318</t>
   </si>
   <si>
     <t>344</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/41318/indc0344_1992.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/41318/indc0344_1992.pdf</t>
   </si>
   <si>
     <t>Indico ao Sr. Chefe do Executivo, da necessidade da construção de uma EMEI no Jardim do Líbano.</t>
   </si>
   <si>
     <t>41319</t>
   </si>
   <si>
     <t>345</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/41319/indc0345_1992.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/41319/indc0345_1992.pdf</t>
   </si>
   <si>
     <t>Indico ao Sr. Chefe do Executivo, se digne S.Exa., determinar o setor competente para que o mesmo faça um estudo à fim de construir uma sala para as alunas de Corte e Costura, Trico e Crochê na EMEI do Jardim Reginalice.</t>
   </si>
   <si>
     <t>41320</t>
   </si>
   <si>
     <t>346</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/41320/indc0346_1992.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/41320/indc0346_1992.pdf</t>
   </si>
   <si>
     <t>Indico ao Sr. Chefe do Executivo, se digne S.Exa., determinar o Setor competente para que o mesmo faça um estudo à fim de construir uma quadra de esportes para uso dos estudantes da E.E.P.S.G Profº Taro Mizutori.</t>
   </si>
   <si>
     <t>41373</t>
   </si>
   <si>
     <t>347</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/41373/indc0347_1992.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/41373/indc0347_1992.pdf</t>
   </si>
   <si>
     <t>Indico ao Sr. Chefe do Executivo através da Douta Mesa, se digne S.Exa. determinar ao órgão competente, proceder a limpeza de todas as bocas-de-lobo existentes no Jardim Mutinga, Cidade Munhoz, Jardim São Vicente de Paula, Jardim Santa Cecília, como também, a reposição das tampas nas que estiverem falando.</t>
   </si>
   <si>
     <t>41381</t>
   </si>
   <si>
     <t>348</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/41381/indc0348_1992.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/41381/indc0348_1992.pdf</t>
   </si>
   <si>
     <t>Indico ao Sr. Chefe do Executivo, se digne sua Excia., oficiar a Eletropaulo, a fim de que aquela Companhia estude a possibilidade de remover e alinhar os postes de nºs. BAR 6/976, 8/976, 10/976 e 12/976, todos na Rua Olga, no Bairro do Parque dos Camargos, Distrito do Jardim Silveira.</t>
   </si>
   <si>
     <t>41384</t>
   </si>
   <si>
     <t>349</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/41384/indc0349_1992.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/41384/indc0349_1992.pdf</t>
   </si>
   <si>
     <t>Indico ao Sr. Chefe do Executivo através da Douta Mesa, se digne estudar a possibilidade de fazer a pavimentação asfáltica na Viela que liga a Rua Trapézio com a Rua Francisco de Melo Palheta, no Jardim dos Camargos neste Município.</t>
   </si>
   <si>
     <t>41387</t>
   </si>
   <si>
     <t>350</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/41387/indc0350_1992.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/41387/indc0350_1992.pdf</t>
   </si>
   <si>
     <t>Indico ao Sr. Chefe do Executivo, para determinar ao Serviço de Engenharia Sanitária Municipal de Barueri, que fiscalize a residência na altura no nº 173 da Avenida Itaqui, em frente a Embalagem Jaguaré, residência essa que vem jogando dejetos na via pública.</t>
   </si>
   <si>
     <t>41450</t>
   </si>
   <si>
     <t>351</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/41450/indc0351_1992.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/41450/indc0351_1992.pdf</t>
   </si>
   <si>
     <t>Indico ao Sr. Chefe do Executivo, que estude a possibilidade de, através de Decreto, dar denominação ao Teatro Municipal, como sendo "Teatro Municipal Sala Sérgio Honda".</t>
   </si>
   <si>
     <t>41453</t>
   </si>
   <si>
     <t>352</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/41453/indc0352_1992.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/41453/indc0352_1992.pdf</t>
   </si>
   <si>
     <t>Indico ao Sr. Exmo. Dr. Campos Machado, DD. Deputado Estadual na Assembléia, da necessidade de apresentar Projeto de Lei, visando disciplinar a retirada de corpos de pessoas falecidas em hospitais do município da Capital, por serviços funerários dos municípios de origens dos falecidos.</t>
   </si>
   <si>
     <t>41454</t>
   </si>
   <si>
     <t>353</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/41454/indc0353_1992.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/41454/indc0353_1992.pdf</t>
   </si>
   <si>
     <t>Indico ao Sr. Chefe do Executivo de determinar ao órgão competente, a iluminação da Viela existente no Jardim Esperança, que liga a Rua Serra da Cantareira com a Rua Serra do Mar.</t>
   </si>
   <si>
     <t>41455</t>
   </si>
   <si>
     <t>354</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/41455/indc0354_1992.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/41455/indc0354_1992.pdf</t>
   </si>
   <si>
     <t>Indico ao Sr. Chefe do Executivo, a necessidade de providenciar escala de plantão para Assistente Social no SAMEB, a fim de, nos finais de semana, ajudar as pessoas carentes que precisam do serviço da funerária municipal para enterrarem seus mortos.</t>
   </si>
   <si>
     <t>41471</t>
   </si>
   <si>
     <t>356</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/41471/indc0356_1992.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/41471/indc0356_1992.pdf</t>
   </si>
   <si>
     <t>Indico ao Sr. Chefe do Executivo, a necessidade de mudar o ponto final do ônibus da C.M.T.B. da Escola do Jardim Paulista para a Avenida Itu, próximo ao cruzamento com a Rua Conchas.</t>
   </si>
   <si>
     <t>41473</t>
   </si>
   <si>
     <t>357</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/41473/indc0357_1992.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/41473/indc0357_1992.pdf</t>
   </si>
   <si>
     <t>Indico ao Sr. Chefe do Executivo, se digne S.Exa. interceder junto a Eletropaulo S.A., objetivando a instalação de iluminação pública na Viela que faz ligação da Rua Napoleão Berzaghi com Rua Duque de Caxias, no Centro.</t>
   </si>
   <si>
     <t>41475</t>
   </si>
   <si>
     <t>358</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/41475/indc0358_1992.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/41475/indc0358_1992.pdf</t>
   </si>
   <si>
     <t>Indico ao Sr. Chefe do Executivo, se digne S.Exa. interceder junto a Eletropaulo S.A., objetivando a implantação de iluminação pública na faixa para travessia de pedestres, existente em frente ao Velório Municipal.</t>
   </si>
   <si>
     <t>41477</t>
   </si>
   <si>
     <t>359</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/41477/indc0359_1992.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/41477/indc0359_1992.pdf</t>
   </si>
   <si>
     <t>Indico ao Sr. Chefe do Executivo, se digne S.Exa. estudar a possibilidade da construção de vias Vielas, que fazem ligação da Rua Dora com Rua Lúcia, no Parque dos Camargos.</t>
   </si>
   <si>
     <t>41479</t>
   </si>
   <si>
     <t>360</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/41479/indc0360_1992.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/41479/indc0360_1992.pdf</t>
   </si>
   <si>
     <t>Indico ao Sr. Chefe do Executivo, se digne S.Exa. estudar a possibilidade da implantação de lombadas na Rua Paraíba, altura do nº 38 e próximo ao cruzamento com Rua Tupi, no Jardim São Silvestre, como também, na Rua Mar Vermelho, altura do nº 568, local esse cruzamento da Rua Mar Vermelho com Rua Canal do Panamá, no Jardim Reginalice.</t>
   </si>
   <si>
     <t>41482</t>
   </si>
   <si>
     <t>362</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/41482/indc0362_1992.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/41482/indc0362_1992.pdf</t>
   </si>
   <si>
     <t>Indico ao sr. Chefe do Executivo, a necessidade da implantação de lombadas, na altura do nº 397 da Rua Bororós e na Rua São Francisco, na Vila São Silvestre.</t>
   </si>
   <si>
     <t>41484</t>
   </si>
   <si>
     <t>363</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/41484/indc0363_1992.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/41484/indc0363_1992.pdf</t>
   </si>
   <si>
     <t>Indico ao sr. Chefe do Executivo, a fim de que se digne S.Exa. interceder junto a Eletropaulo S.A., objetivando a remoção do poste BAR 25/226, localizado defronte ao nº 23 da Rua Golfinho.</t>
   </si>
   <si>
     <t>41486</t>
   </si>
   <si>
     <t>364</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/41486/indc0364_1992.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/41486/indc0364_1992.pdf</t>
   </si>
   <si>
     <t>Indico ao sr. Chefe do Executivo, a necessidade da implantação de lombada na altura do nº 10 da Rua Madeira, no Jardim São Silvestre.</t>
   </si>
   <si>
     <t>41488</t>
   </si>
   <si>
     <t>365</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/41488/indc0365_1992.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/41488/indc0365_1992.pdf</t>
   </si>
   <si>
     <t>Indico ao Sr. Chefe do Executivo, se digne S.Exa. determinar a implantação de lombada na altura do nº 44 da Rua Jardim Suspenso, na Vila Porto, providências essa extremamente necessária para impedir que motoristas trafeguem em alta velocidade na referida via pública.</t>
   </si>
   <si>
     <t>41489</t>
   </si>
   <si>
     <t>366</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/41489/indc0366_1992.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/41489/indc0366_1992.pdf</t>
   </si>
   <si>
     <t>Indico ao Sr. Chefe do Executivo, que se digne a estudar a possibilidade da implantação de duas lombadas na Rua da Prata, Jardim dos Camargos, sendo uma na altura do nº 1260 e outra na altura do nº 1190.</t>
   </si>
   <si>
     <t>41490</t>
   </si>
   <si>
     <t>367</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/41490/indc0367_1992.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/41490/indc0367_1992.pdf</t>
   </si>
   <si>
     <t>Indico ao Exmo. Sr. Prefeito Municipal de Barueri, DD. Carlos Alberto Bel Correia, se digne Sua Excelência, interceder à Assessoria competente no sentido deste órgão construir duas lombadas, uma na Alameda Leningrado altura do nº 277 no Bairro do Jardim Califórnia, neste município.</t>
   </si>
   <si>
     <t>41492</t>
   </si>
   <si>
     <t>368</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/41492/indc0368_1992.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/41492/indc0368_1992.pdf</t>
   </si>
   <si>
     <t>Indico ao Sr. Chefe do Executivo, se digne S.Exa interceder a Eletropaulo, no sentido de ser colocado um bico de luz no poste nº BAR 16/244, localizado à Rua Terca, em frente ao Supermercado Audir.</t>
   </si>
   <si>
     <t>41493</t>
   </si>
   <si>
     <t>369</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/41493/indc0369_1992.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/41493/indc0369_1992.pdf</t>
   </si>
   <si>
     <t>Indico ao Exmo. Sr. Prefeito Municipal de Barueri, DD. Carlos Alberto Bel Correia, se digne sua Excelência, interceder junto a Assessoria Competente, no sentido deste órgão fazer duas lombadas na Rua Fernão Dias, no bairro Jardim Silveira, em nosso Município.</t>
   </si>
   <si>
     <t>41497</t>
   </si>
   <si>
     <t>370</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/41497/indc0370_1992.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/41497/indc0370_1992.pdf</t>
   </si>
   <si>
     <t>Indico ao Exmo. Sr. Prefeito Municipal de Barueri, DD. Carlos Alberto Bel Correia, se digne Sua Excelência, interceder junto a Assessoria competente, no sentido deste órgão estudar a possibilidade de transporte escolar gratuito.</t>
   </si>
   <si>
     <t>41502</t>
   </si>
   <si>
     <t>371</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/41502/indc0371_1992.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/41502/indc0371_1992.pdf</t>
   </si>
   <si>
     <t>Indico ao Sr. Chefe do Executivo, a fim de que S.Exa. interceda junto a Eletropaulo - Eletricidade de São Paulo S.A., da possibilidade de ser removido o poste nº BAR 5/137 da Rua Serra do Mar, defronte ao lote 18-A e colocá-la na divisa do referido lote, no Jardim Esperança.</t>
   </si>
   <si>
     <t>41505</t>
   </si>
   <si>
     <t>372</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/41505/indc0372_1992.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/41505/indc0372_1992.pdf</t>
   </si>
   <si>
     <t>Indico ao Sr. Chefe do Executivo, da necessidade de se colocar quatro tubos na Rua Chaves, na altura do nº 779.</t>
   </si>
   <si>
     <t>41508</t>
   </si>
   <si>
     <t>373</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/41508/indc0373_1992.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/41508/indc0373_1992.pdf</t>
   </si>
   <si>
     <t>Indico ao Sr. Chefe do Executivo, no sentido de estudar a possibilidade de canalizar o córrego começando na Rua Hermes da Fonseca até a Estrada dos Romeiros, no Bairro do Jardim São Silvestre, neste Município.</t>
   </si>
   <si>
     <t>41510</t>
   </si>
   <si>
     <t>374</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/41510/indc0374_1992.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/41510/indc0374_1992.pdf</t>
   </si>
   <si>
     <t>Indico ao Sr. Chefe do Executivo através da Douta Mesa da necessidade de V.Exa., estude a possibilidade de determinar o local que foi desapropriado no Centro de Barueri - destinado a Estação Rodoviária, para que enquanto não se constrói naquela área, fica sendo o estacionamento de ônibus urbanos.</t>
   </si>
   <si>
     <t>41512</t>
   </si>
   <si>
     <t>375</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/41512/indc0375_1992.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/41512/indc0375_1992.pdf</t>
   </si>
   <si>
     <t>Indico ao Sr. Chefe do Executivo através da Douta Mesa, da necessidade da implantação de lombada, na Rua Petrolina nº 664, no Bairro Cidade Munhoz Jr. neste Município.</t>
   </si>
   <si>
     <t>41513</t>
   </si>
   <si>
     <t>376</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/41513/indc0376_1992.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/41513/indc0376_1992.pdf</t>
   </si>
   <si>
     <t>Indico ao Sr. Chefe do Executivo, através da Douta Mesa, se digne S.Exa., estudar a possibilidade de conceder uma cesta básica aos funcionários que prestam serviços de segurança escolar nas Escolas da Rede Estadual em nosso Município.</t>
   </si>
   <si>
     <t>41515</t>
   </si>
   <si>
     <t>377</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/41515/indc0377_1992.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/41515/indc0377_1992.pdf</t>
   </si>
   <si>
     <t>Indico ao Sr. Chefe do Executivo, se digne, S.Exa., determinar a Eletropaulo - Eletricidade de São Paulo S.A., colocar um bico de luz no poste BAR 24A/196 situado na Rua Lagosta no Jardim Paraíso.</t>
   </si>
   <si>
     <t>41518</t>
   </si>
   <si>
     <t>379</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/41518/indc0379_1992.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/41518/indc0379_1992.pdf</t>
   </si>
   <si>
     <t>Indico ao Sr. Chefe do Executivo através da Douta Mesa, a fim de que se digne S.Exa., estudar a possibilidade de ser colocado Tubos em um pequeno córrego que liga a Rua Alvaro de Azevedo com a Via Taboão, no Jardim Santa Mônica, Distrito do Jardim Silveira.</t>
   </si>
   <si>
     <t>41519</t>
   </si>
   <si>
     <t>380</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/41519/indc0380_1992.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/41519/indc0380_1992.pdf</t>
   </si>
   <si>
     <t>Indico ao Sr. Chefe do Executivo, se digne S.Exa. determinar seja procedida a abertura e pavimentação asfáltica no trecho da Rua José Bonifácio, entre as Ruas Cafelândia e Jaboticabeira, no Jardim São Silvestre, para atender reivindicação dos moradores.</t>
   </si>
   <si>
     <t>41522</t>
   </si>
   <si>
     <t>382</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/41522/indc0382_1992.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/41522/indc0382_1992.pdf</t>
   </si>
   <si>
     <t>Indico ao Sr. Chefe do Executivo, se digne S.Exa. determinar ao Setor competente, que proceda vistoria em trecho da Rua José Carlos Pace (altura do nº 5), isto porque, onde foram colocados trilhos para contenção vem apresentando trincas, oferecendo sério perigo.</t>
   </si>
   <si>
     <t>41523</t>
   </si>
   <si>
     <t>383</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/41523/indc0383_1992.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/41523/indc0383_1992.pdf</t>
   </si>
   <si>
     <t>Indico ao Sr. Chefe do Executivo através da Douta Mesa, no sentido de que V.Exa. inicie expediente junto a SABESP, a fim de que a mesma faça o prolongamento da rede de água na Viela que liga a Rua Glória com a Rua Cilene no Bairro Parque dos Camargos, neste Município.</t>
   </si>
   <si>
     <t>41524</t>
   </si>
   <si>
     <t>384</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/41524/indc0384_1992.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/41524/indc0384_1992.pdf</t>
   </si>
   <si>
     <t>Indico ao Sr. Chefe do Executivo no sentido que determine ao órgão competente que procede a limpeza da Viela existente entre a Rua Minas Gerais e Rua Espírito Santo, Vila Boa Vista.</t>
   </si>
   <si>
     <t>41525</t>
   </si>
   <si>
     <t>385</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/41525/indc0385_1992.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/41525/indc0385_1992.pdf</t>
   </si>
   <si>
     <t>Indico ao Sr. Chefe do Executivo no sentido que providencie iluminação na Viela localizada entre as Ruas Gisele e Rua Regina, Parque dos Camargos.</t>
   </si>
   <si>
     <t>41526</t>
   </si>
   <si>
     <t>386</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/41526/indc0386_1992.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/41526/indc0386_1992.pdf</t>
   </si>
   <si>
     <t>Indico ao Sr. Chefe do Executivo, através da Douta Mesa, se digne S.Exa., determinar ao Setor competente da Municipalidade, a fim de que os mesmos estudem a possibilidade de implantar dois obstáculos tipo lombada na Rua Pedro de Toledo, sendo uma em frente ao nº 28 e outra em frente ao nº 156, no Distrito do Jardim Belval, neste Município.</t>
   </si>
   <si>
     <t>41527</t>
   </si>
   <si>
     <t>387</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/41527/indc0387_1992.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/41527/indc0387_1992.pdf</t>
   </si>
   <si>
     <t>Indico ao Sr. Chefe do Executivo através da Douta Mesa, no sentido de que S.Exa. inicie expediente junto a Eletropaulo, a fim de que aquela Companhia coloque um poste na Rua Elias no Jardim Tatiane, para atender seis residências, tendo em vista que o último poste, é o de nº BAR 14/1168, com isto, aqueles moradores estão com luz emprestada.</t>
   </si>
   <si>
     <t>41528</t>
   </si>
   <si>
     <t>388</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/41528/indc0388_1992.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/41528/indc0388_1992.pdf</t>
   </si>
   <si>
     <t>Indico ao Sr. Chefe do Executivo através da Douta Mesa, a fim de que S.Exa. inicie expediente junto a SABESP, no sentido que a mesma faça prolongamento da rede de Água na Rua Elias no Jardim Tatiane, em uma extensão de 20 metros, para atender seis moradores que não contam com este precioso líquido.</t>
   </si>
   <si>
     <t>41529</t>
   </si>
   <si>
     <t>389</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/41529/indc0389_1992.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/41529/indc0389_1992.pdf</t>
   </si>
   <si>
     <t>Indico ao Sr. Chefe do Executivo através da Douta Mesa, se digne S.Exa. estudar a possibilidade de fazer a manutenção na Rua Um, Dois e Três do Jardim São Diogo, colocando cascalho nas mesmas, tendo em vista que nos dias de chuva os moradores não entra e nem saem, com seus veículos, como também os caminhões de lixo e gás.</t>
   </si>
   <si>
     <t>41530</t>
   </si>
   <si>
     <t>390</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/41530/indc0390_1992.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/41530/indc0390_1992.pdf</t>
   </si>
   <si>
     <t>Indico ao Sr. Chefe do Executivo, seja estudado a possibilidade de ser incluído nos carnês de impostos o número oficial do imóvel no exercício de 1993.</t>
   </si>
   <si>
     <t>41531</t>
   </si>
   <si>
     <t>391</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/41531/indc0391_1992.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/41531/indc0391_1992.pdf</t>
   </si>
   <si>
     <t>Indico ao Exmo. Prefeito Municipal de Barueri, DD. Carlos Alberto Bel Correia, se digne Sua Excelência, interceder junto a Assessoria competente, no sentido deste órgão estudar a possibilidade de canalizar córrego existente na Rua Presidente Kennedy, no Bairro do Jardim Silveira.</t>
   </si>
   <si>
     <t>41532</t>
   </si>
   <si>
     <t>392</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/41532/indc0392_1992.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/41532/indc0392_1992.pdf</t>
   </si>
   <si>
     <t>Indico ao Exmo. Sr. Prefeito Municipal de Barueri, DD. Carlos Alberto Bel Correia, se digne Sua Excelência interceder junto a Assessoria competente, no sentido deste órgão executar reformas na quadra esportiva do CIES do Parque dos Camargos, Distrito do Jardim Silveira.</t>
   </si>
   <si>
     <t>41533</t>
   </si>
   <si>
     <t>393</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/41533/indc0393_1992.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/41533/indc0393_1992.pdf</t>
   </si>
   <si>
     <t>Indico ao Sr. Chefe do Executivo, da necessidade urgente de determinar ao Diretor Presidente do SAMEB que providencie plantonistas para atenderem no ambulatório médico do Parque Imperial nos fins de semana e no transcorrer da semana o atendimento se estenderá até às 21:00 horas.</t>
   </si>
   <si>
     <t>41536</t>
   </si>
   <si>
     <t>394</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/41536/indc0394_1992.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/41536/indc0394_1992.pdf</t>
   </si>
   <si>
     <t>Indico ao Sr. Chefe do Executivo, a necessidade de providencias urgentes no sentido de determinar ao órgão competente, seja efetuada limpeza da vala existente no final da Rua Itajubá em toda sua extensão no Jardim São Vicente de Paula.</t>
   </si>
   <si>
     <t>41539</t>
   </si>
   <si>
     <t>395</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/41539/indc0395_1992.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/41539/indc0395_1992.pdf</t>
   </si>
   <si>
     <t>Indico ao Sr. Chefe do Executivo, nos termos regimentais, se digne S.Exa. determinar a implantação de guias e sarjetas e se possível a execução de pavimentação asfáltica na Rua Genova e trecho da Avenida Salete, no bairro do Engenho Novo.</t>
   </si>
   <si>
     <t>41541</t>
   </si>
   <si>
     <t>396</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/41541/indc0396_1992.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/41541/indc0396_1992.pdf</t>
   </si>
   <si>
     <t>Indico ao Sr. Chefe do Executivo, se digne S.Exa. determinar a implantação de proteção nas laterais das pontes que ligam o bairro Jardim dos Camargos à Aldeia de Barueri.</t>
   </si>
   <si>
     <t>41544</t>
   </si>
   <si>
     <t>397</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/41544/indc0397_1992.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/41544/indc0397_1992.pdf</t>
   </si>
   <si>
     <t>Indico ao Sr. Chefe do Executivo, no sentido de determinar ao Setor competente de seu governo, para passar máquina moto-niveladora, na Rua Brasilândia, a mesma se encontra em estado de intransitável, e em seguida pedregulhar a Rua mencionada acima e a Rua Lapa, Paraíso e a Rua Imirim, todas situadas no Bairro Chácara Marcos.</t>
   </si>
   <si>
     <t>41546</t>
   </si>
   <si>
     <t>398</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/41546/indc0398_1992.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/41546/indc0398_1992.pdf</t>
   </si>
   <si>
     <t>Indico ao Sr. Chefe do Executivo, no sentido de estudar a possibilidade de se construir abrigo de ônibus, nos postos de parada no Jardim Flórida, neste Município.</t>
   </si>
   <si>
     <t>41548</t>
   </si>
   <si>
     <t>399</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/41548/indc0399_1992.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/41548/indc0399_1992.pdf</t>
   </si>
   <si>
     <t>Indico ao Sr. Chefe do Executivo, através da Douta Mesa, no sentido de determinar aos órgãos de seu governo, o desassoreamento do Rio Barueri, aproveitando a estiagem e o Rio Tietê que se encontra quase seco, sendo que este fato facilita o desassoreamento do Rio esta providência deve ser urgente, antes das chuvas.</t>
   </si>
   <si>
     <t>41550</t>
   </si>
   <si>
     <t>400</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/41550/indc0400_1992.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/41550/indc0400_1992.pdf</t>
   </si>
   <si>
     <t>Indico ao Sr. Chefe do Executivo, a necessidade de interceder junto a SABESP, objetivando a implantação da rede de esgoto na Rua Margarida Galvão, no Bairro do Jardim Silveira.</t>
   </si>
   <si>
     <t>41552</t>
   </si>
   <si>
     <t>401</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/41552/indc0401_1992.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/41552/indc0401_1992.pdf</t>
   </si>
   <si>
     <t>Indico ao Sr. Chefe do Executivo, através da Douta Mesa, a fim de que se digne S.Exa. estudar a possibilidade de calçar a Viela T, na Rua Maria Siqueira, nos fundos do Ginásio Profº Alexandrino Silveira.</t>
   </si>
   <si>
     <t>41553</t>
   </si>
   <si>
     <t>402</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/41553/indc0402_1992.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/41553/indc0402_1992.pdf</t>
   </si>
   <si>
     <t>Indico ao Sr. Chefe do Executivo, se digne S.Exa. interceder junto a Eletropaulo, objetivando a remoção do poste nº BAR 4/998, localizado em frente à residência nº 48, da Rua Regina, no Parque dos Camargos, o qual está dificultando  a entrada do veículo na garagem da referida casa.</t>
   </si>
   <si>
     <t>41554</t>
   </si>
   <si>
     <t>403</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/41554/indc0403_1992.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/41554/indc0403_1992.pdf</t>
   </si>
   <si>
     <t>Indico ao Sr. Chefe do Executivo, no sentido de determinar ao setor de fiscalização de obras verificar a Rua Goiânia, no Jardim Líbano, neste Município, esta Rua Margea um córrego e ficou sem asfalto.</t>
   </si>
   <si>
     <t>41556</t>
   </si>
   <si>
     <t>404</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/41556/indc0404_1992.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/41556/indc0404_1992.pdf</t>
   </si>
   <si>
     <t>Indico ao Sr. Chefe do Executivo no sentido de determinar ao setor que cuida da iluminação pública, tomar providências, com respeito a iluminação da passagem de nível da Fepasa, que dá acesso a Vila Militar e Velório Municipal.</t>
   </si>
   <si>
     <t>41557</t>
   </si>
   <si>
     <t>405</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/41557/indc0405_1992.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/41557/indc0405_1992.pdf</t>
   </si>
   <si>
     <t>Indico ao Sr. Chefe do Executivo no sentido de determinar ao seu Departamento de Engenharia, estudar a possibilidade de se construir uma Viela para pedestres, ligando a Rua Alberto José da Mota à Rua Tilápia - Jardim São Luis, neste Município, nas imediações do acampamento da construtora Andrade Gutierrrez.</t>
   </si>
   <si>
     <t>41559</t>
   </si>
   <si>
     <t>406</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/41559/indc0406_1992.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/41559/indc0406_1992.pdf</t>
   </si>
   <si>
     <t>Indico ao Sr. Chefe do Executivo, a necessidade de construir uma escadaria na Viela existente a Rua Ametista com Rua da Prata, a qual se localiza ao lado da residência de nº 100 da Rua Ametista, com luminárias.</t>
   </si>
   <si>
     <t>41561</t>
   </si>
   <si>
     <t>407</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/41561/indc0407_1992.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/41561/indc0407_1992.pdf</t>
   </si>
   <si>
     <t>Indico ao Sr. Chefe do Executivo da necessidade de determinar ao órgão competente, o fechamento de trecho da Rua Maria José de Abreu a começar no nº 05 do Jardim São Luiz.</t>
   </si>
   <si>
     <t>41563</t>
   </si>
   <si>
     <t>408</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/41563/indc0408_1992.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/41563/indc0408_1992.pdf</t>
   </si>
   <si>
     <t>Indico ao Sr. Chefe do Executivo, a necessidade urgente de determinar a construção de escadaria, com luminárias, nas Vielas situadas na Rua Ametista com a Rua Prata; Rua Francisco de Melo Palheta com Rua Topázio e Rua Rubi, conforme croqui anexo.</t>
   </si>
   <si>
     <t>41564</t>
   </si>
   <si>
     <t>409</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/41564/indc0409_1992.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/41564/indc0409_1992.pdf</t>
   </si>
   <si>
     <t>Indico ao Sr. Chefe do Executivo, a necessidade de determinar ao órgão competente, a implantação de uma lombada na Rua da Prata, altura do nº 1230 no Jardim dos Camargos.</t>
   </si>
   <si>
     <t>41566</t>
   </si>
   <si>
     <t>410</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/41566/indc0410_1992.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/41566/indc0410_1992.pdf</t>
   </si>
   <si>
     <t>Indico ao Sr. Chefe do Executivo, da necessidade de S.Exa. interceder junto  Eletropaulo, a fim de que aquela Sociedade estude a possibilidade da instalação de três bicos de luz, para iluminação pública na Rua Hermes da Fonseca, altura do nº 964, no Engenho Novo.</t>
   </si>
   <si>
     <t>41569</t>
   </si>
   <si>
     <t>411</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/41569/indc0411_1992.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/41569/indc0411_1992.pdf</t>
   </si>
   <si>
     <t>Indico ao Sr. Chefe do Executivo, se digne S.Exa. determinar providências urgentes, objetivando a reparação  das guias e a construção de muro de arrimo, na altura do nº 380 da Rua Maria Helena, no Bairro do Engenho Novo.</t>
   </si>
   <si>
     <t>41570</t>
   </si>
   <si>
     <t>412</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/41570/indc0412_1992.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/41570/indc0412_1992.pdf</t>
   </si>
   <si>
     <t>Indico ao Sr. Chefe do Executivo, para que determine aos órgãos competentes, para que façam a limpeza de duas caixas "bocas de lobo", na Rua Nestor de Camargo, confluência com as Ruas Liberdade e Minas Gerais, no Bairro Boa Vista. Segundo os moradores, fazem mais de três meses que eles pedem e nenhuma providências foi tomada.</t>
   </si>
   <si>
     <t>41572</t>
   </si>
   <si>
     <t>413</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/41572/indc0413_1992_.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/41572/indc0413_1992_.pdf</t>
   </si>
   <si>
     <t>Indico ao Sr. Chefe do Executivo, se digne S.Exa., determinar a Eletropaulo Eletricidade de São Paulo S.A., fazer um estudo à fim de trocar os transformadores existentes nas Ruas Sancho Pimentel e Dionisio de Souza Ramos no Bairro Engenho Novo.</t>
   </si>
   <si>
     <t>41575</t>
   </si>
   <si>
     <t>414</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/41575/indc0414_1992.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/41575/indc0414_1992.pdf</t>
   </si>
   <si>
     <t>Indico ao Sr. Chefe do Executivo, que estude a possibilidade de ligar a Rua Marechal Deodoro com a Rua Paraná, no Jardim São Silvestre.</t>
   </si>
   <si>
     <t>41576</t>
   </si>
   <si>
     <t>415</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/41576/indc0415_1992.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/41576/indc0415_1992.pdf</t>
   </si>
   <si>
     <t>Indico ao Sr. Chefe do Executivo, se digne S.Exa. determinar a Assessoria de Obras para tomar providências urgentes, sobre uma cratera, que se formou na Rua Atenas no Bairro do Jardim Califórnia.</t>
   </si>
   <si>
     <t>41577</t>
   </si>
   <si>
     <t>416</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/41577/indc0416_1992.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/41577/indc0416_1992.pdf</t>
   </si>
   <si>
     <t>Indico ao Sr. Chefe do Executivo, que determine ao Setor de Obras da Prefeitura, que tome providências sobre uma caixa tipo boca-de-lobo, que por ocasião da pavimentação da Rua Madeira, no bairro do Engenho Novo.</t>
   </si>
   <si>
     <t>41578</t>
   </si>
   <si>
     <t>417</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/41578/indc0417_1992.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/41578/indc0417_1992.pdf</t>
   </si>
   <si>
     <t>Indico ao Sr. Chefe do Executivo, através da mesa, que se digne S.Exa., providenciar com urgência a cobertura dos pontos de ônibus, em frente do Banco Itaú.</t>
   </si>
   <si>
     <t>41845</t>
   </si>
   <si>
     <t>418</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/41845/indc0418_1992.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/41845/indc0418_1992.pdf</t>
   </si>
   <si>
     <t>Indico ao Sr. Chefe do Executivo, através da Douta Mesa, no sentido de canalizar um trecho de um córrego existente na Rua Crisântemo, no Jardim Flórida, neste Município. São em média 6 tubos, para proteger os moradores dos nºs 12 e 146.</t>
   </si>
   <si>
     <t>41848</t>
   </si>
   <si>
     <t>419</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/41848/indc0419_1992.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/41848/indc0419_1992.pdf</t>
   </si>
   <si>
     <t>Indico ao Sr. Chefe do Executivo, através da Mesa, que digne sua Exa. determinar ao SAMEB, a compra de todos os remédios para suprir a Farmácia Municipal.</t>
   </si>
   <si>
     <t>41849</t>
   </si>
   <si>
     <t>420</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/41849/indc0420_1992.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/41849/indc0420_1992.pdf</t>
   </si>
   <si>
     <t>Indico ao Sr. Chefe do Executivo, se digne S.Exa. determinar a implantação de lombadas, na altura dos nº 195 e 141 da Avenida Santa Úrsula, Vila São Jorge, nas proximidades do Serviço de Promoção Social.</t>
   </si>
   <si>
     <t>41850</t>
   </si>
   <si>
     <t>421</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/41850/indc0421_1992.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/41850/indc0421_1992.pdf</t>
   </si>
   <si>
     <t>Indico ao Sr. Chefe do Executivo, a necessidade da construção de abrigos, nos pontos de ônibus localizados no Centro deste Município.</t>
   </si>
   <si>
     <t>41851</t>
   </si>
   <si>
     <t>422</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/41851/indc0422_1992.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/41851/indc0422_1992.pdf</t>
   </si>
   <si>
     <t>Indico ao Sr. Chefe do Executivo da necessidade de estudar junto a Eletropaulo, a possibilidade de proceder a execução de uma rede trifásica na Rua da Prata, em frente ao nº 09 no Jardim dos Camargos.</t>
   </si>
   <si>
     <t>41854</t>
   </si>
   <si>
     <t>423</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/41854/indc0423_1992.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/41854/indc0423_1992.pdf</t>
   </si>
   <si>
     <t>Indico ao Sr. Chefe do Executivo da necessidade de passar a máquina motoniveladora e em seguida pedregulhar a Rua da Garça no Jardim Califórnia.</t>
   </si>
   <si>
     <t>41856</t>
   </si>
   <si>
     <t>424</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/41856/indc0424_1992.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/41856/indc0424_1992.pdf</t>
   </si>
   <si>
     <t>Indico ao Sr. Chefe do Executivo da necessidade de ser feita limpeza em todas as bocas-de-lobo da Rua da Prata no Jardim dos Camargos que estão entupidas e em todas as das Ruas do Jardim São Pedro e em especial a Rua Antonio Pereira Tendeiro.</t>
   </si>
   <si>
     <t>41859</t>
   </si>
   <si>
     <t>425</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/41859/indc0425_1992.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/41859/indc0425_1992.pdf</t>
   </si>
   <si>
     <t>Indico ao Sr. Chefe do Executivo, se digne, S.Exa., determinar ao setor competente, a fim de fazer um estudo para mudar a iluminação para o canteiro Central no trecho da Estrada dos Romeiros onde está sendo realizada a realizada a duplicação dessa Estrada.</t>
   </si>
   <si>
     <t>41860</t>
   </si>
   <si>
     <t>426</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/41860/indc0426_1992.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/41860/indc0426_1992.pdf</t>
   </si>
   <si>
     <t>Indico ao Sr. Chefe do Executivo, se digne, S.Exa., determinar ao setor competente, fazer um estudo com a máxima urgência a fim de realizar a reposição de lombadas na Estrada dos Romeiros entre os Bairros Jardins Paraíso e Reginalice.</t>
   </si>
   <si>
     <t>41869</t>
   </si>
   <si>
     <t>428</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/41869/indc0428_1992.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/41869/indc0428_1992.pdf</t>
   </si>
   <si>
     <t>Indico ao Sr. Chefe do Executivo, através da Douta Mesa que S. Exa. providencie a pavimentação ou concretagem da Rua Marechal Hermes da Fonseca, os compreendidos entre a Rua Cafelândia e Rua Jaboticabeira, e a Rua Jaboticabeira e Rua Paraná, solicito o mesmo com a Rua Marechal Deodoro, o trecho entre a Rua Cafelândia e a Rua Paraná, estas são as únicas Ruas que ficam mais abaixo, prejudicando seus moradores.</t>
   </si>
   <si>
     <t>41871</t>
   </si>
   <si>
     <t>429</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/41871/indc0429_1992.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/41871/indc0429_1992.pdf</t>
   </si>
   <si>
     <t>Indico ao Sr. Chefe do Executivo, através da Douta mesa, no sentido de construir 2 abrigos de ônibus na Estrada dos Romeiros, sendo 1 em frente a Rua Golfinho no Jardim Paraíso no sentido Santana de Parnaíba. E o outro no sentido Parnaíba Barueri.</t>
   </si>
   <si>
     <t>41875</t>
   </si>
   <si>
     <t>430</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/41875/indc0430_1992.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/41875/indc0430_1992.pdf</t>
   </si>
   <si>
     <t>Indico ao Sr. Chefe do Executivo, termos regimentais, se digne a V.Exa., na maior brevidade possível que seja tampada as laterais da Viela H, que liga Avenida São Vicente de Paula com Rua Manoel Pereira da Silva, no Jardim São Vicente de Paula.</t>
   </si>
   <si>
     <t>41878</t>
   </si>
   <si>
     <t>431</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/41878/indc0431_1992.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/41878/indc0431_1992.pdf</t>
   </si>
   <si>
     <t>Indico ao Sr. Chefe do Executivo, se digne S.Excia., determinar ao Setor competente da municipalidade, a fim de que os mesmos estudem a possibilidade de substituir as luminárias da Rua Lapa, no Bairro da Chácara Marcos, neste Município.</t>
   </si>
   <si>
     <t>41880</t>
   </si>
   <si>
     <t>432</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/41880/indc0432_1992.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/41880/indc0432_1992.pdf</t>
   </si>
   <si>
     <t>Indico ao Sr. Chefe do Executivo, no sentido de determinar ao Setor de trânsito do município de instalar dois semáforos na Estrada dos Romeiros neste Município, um no retorno do Reginalice, quem vem da Cruz Preta e tem que retornar. E o outro em frente a Rua Sargento José Siqueira, no Jardim Paraíso.</t>
   </si>
   <si>
     <t>41887</t>
   </si>
   <si>
     <t>433</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/41887/indc0433_1992.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/41887/indc0433_1992.pdf</t>
   </si>
   <si>
     <t>Indico ao Sr. Chefe do Executivo, no sentido de determinar ao Setor de Obras do Município, providenciar duas lombadas no bairro do Engenho Novo. Sendo uma da Rua Carajás, os moradores destas Ruas reclamam da imprudência dos motoristas, que estão pondo em risco a vida das crianças e demais pedestres.</t>
   </si>
   <si>
     <t>41888</t>
   </si>
   <si>
     <t>434</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/41888/indc0434_1992.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/41888/indc0434_1992.pdf</t>
   </si>
   <si>
     <t>Indico ao Sr. Chefe do Executivo, no sentido de determinar ao Setor de Obras do Município, providenciar seis lombadas para a Rua Tupi no Jardim São Silvestre. A distribuição das lombadas nesta Rua fica a critério da Comissão que for executar o serviço.</t>
   </si>
   <si>
     <t>41889</t>
   </si>
   <si>
     <t>435</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/41889/indc0435_1992.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/41889/indc0435_1992.pdf</t>
   </si>
   <si>
     <t>Indico ao Sr. Chefe do Executivo através da Douta Mesa, da possibilidade de interceder junto a Eletropaulo Eletricidade de São Paulo S.A., no sentido de ser removido o Poste de nº 2/85 da Rua Glória, em frente ao nº 487, Parque dos Camargos, no Distrito do Jardim Silveira.</t>
   </si>
   <si>
     <t>41890</t>
   </si>
   <si>
     <t>436</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/41890/indc0436_1992.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/41890/indc0436_1992.pdf</t>
   </si>
   <si>
     <t>Indico ao Sr. Chefe do Executivo, a possibilidade da construção de um muro de arrimo na altura do nº 122 da Rua Cristovão Colombo, no Parque Imperial.</t>
   </si>
   <si>
     <t>41891</t>
   </si>
   <si>
     <t>437</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/41891/indc0437_1992.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/41891/indc0437_1992.pdf</t>
   </si>
   <si>
     <t>Indico ao Sr. Chefe do Executivo, da necessidade de interceder junto a Eletropaulo Eletricidade de São Paulo, no sentido de estudar a possibilidade de remover o poste localizado na Rua Tibagi, ao lado do nº 61 no Jardim São Silvestre, no terreno de propriedade do Sr. Reginaldo Oliveira da Silva.</t>
   </si>
   <si>
     <t>41892</t>
   </si>
   <si>
     <t>438</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/41892/indc0438_1992.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/41892/indc0438_1992.pdf</t>
   </si>
   <si>
     <t>Indico ao Sr. Chefe do Executivo, através da Douta Mesa, se digne S.Exa., interceder junto a Eletropaulo Companhia de Eletricidade de São Paulo S.A., a fim de que aquela Empresa estude a possibilidade de implantar mais um poste no final da Rua Pirajú, no Bairro do Engenho Novo, nesse Município.</t>
   </si>
   <si>
     <t>41893</t>
   </si>
   <si>
     <t>439</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/41893/indc0439_1992.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/41893/indc0439_1992.pdf</t>
   </si>
   <si>
     <t>Indico ao Sr. Chefe do Executivo, no sentido de determinar ao Setor de Obras do Município para implantar duas lombadas: sendo uma na Rua Gertrudes Silva Ramos na altura do nº 210, na Vila São Jorge, e outra na Avenida Henriqueta Mendes Guerra na altura do nº 600, no Jardim São Pedro.</t>
   </si>
   <si>
     <t>41894</t>
   </si>
   <si>
     <t>440</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/41894/indc0440_1992.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/41894/indc0440_1992.pdf</t>
   </si>
   <si>
     <t>Indico ao Sr. Chefe do Executivo, se digne S.Exa. interceder junto a Eletropaulo, objetivando iluminação na Praça Pública, localizada na Rua Canal da Mancha, no Jardim Reginalice.</t>
   </si>
   <si>
     <t>41895</t>
   </si>
   <si>
     <t>441</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/41895/indc0441_1992.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/41895/indc0441_1992.pdf</t>
   </si>
   <si>
     <t>Indico ao Sr. Chefe do Executivo, se digne S.Exa. determinar as providências necessárias, com o fim de proibir a permanência de menores na lagoa existente próximo ao Recento Infantil.</t>
   </si>
   <si>
     <t>41896</t>
   </si>
   <si>
     <t>442</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/41896/indc0442_1992.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/41896/indc0442_1992.pdf</t>
   </si>
   <si>
     <t>Indico ao Sr. Chefe do Executivo, a necessidade da implantação de trilhos, na calçada da Rua Marechal Deodoro, em frente a Rua Carlos Lacerda, no bairro Engenho Novo.</t>
   </si>
   <si>
     <t>41897</t>
   </si>
   <si>
     <t>443</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/41897/indc0443_1992.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/41897/indc0443_1992.pdf</t>
   </si>
   <si>
     <t>Indico ao Sr. Chefe do Executivo, se digne S.Exa. determinar a construção de boca-de-lobo, nas proximidades da Borracharia NAK, localizada no trevo da Estrada dos Romeiros, no Jardim Reginalice.</t>
   </si>
   <si>
     <t>41905</t>
   </si>
   <si>
     <t>445</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/41905/indc0445_1992.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/41905/indc0445_1992.pdf</t>
   </si>
   <si>
     <t>Indico ao Sr. Chefe do Executivo, a necessidade de determinar ao órgão competente, providências a fim de tapar buracos existentes na Rua Duarte da Costa, altura do nº 203 no bairro denominado Parque Imperial.</t>
   </si>
   <si>
     <t>41907</t>
   </si>
   <si>
     <t>446</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/41907/indc0446_1992.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/41907/indc0446_1992.pdf</t>
   </si>
   <si>
     <t>Indico ao Sr. Chefe do Executivo, a necessidade de colocar uma ou mais peruas ou até mesmo um ônibus, para transportar as crianças que residem no final da Estrada Dr. Cícero Borges de Moraes e estudam na EEPG Deputado Agenor Lino de Moraes.</t>
   </si>
   <si>
     <t>41910</t>
   </si>
   <si>
     <t>447</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/41910/indc0447_1992.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/41910/indc0447_1992.pdf</t>
   </si>
   <si>
     <t>Indico ao Sr. Chefe do Executivo, no sentido de determinar ao Setor de Obras, verificar o recapeamento que foi feito na Rua Jardim Suspenso na Vila Porto neste Município.</t>
   </si>
   <si>
     <t>41912</t>
   </si>
   <si>
     <t>448</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/41912/indc0448_1992.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/41912/indc0448_1992.pdf</t>
   </si>
   <si>
     <t>Indico ao Sr. Chefe do Executivo, no sentido de determinar ao Setor competente fazer limpeza na Rua Paternon esquina com a Rua Comodoro na Vila Porto.</t>
   </si>
   <si>
     <t>41914</t>
   </si>
   <si>
     <t>449</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/41914/indc0449_1992.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/41914/indc0449_1992.pdf</t>
   </si>
   <si>
     <t>Indico ao Sr. Chefe do Executivo, que determine ao Setor competente de seu Governo, colocar uma tampa em uma caixa que está descoberta, na Rua Cravo em frente ao nº 5 no Jardim Flórida, bairro da Califórnia.</t>
   </si>
   <si>
     <t>41916</t>
   </si>
   <si>
     <t>450</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/41916/indc0450_1992.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/41916/indc0450_1992.pdf</t>
   </si>
   <si>
     <t>Indico ao Sr. Chefe do Executivo, através da Douta Mesa, da necessidade de ser construído um muro de arrimo na Rua Alváro de Azevedo, em frente ao nº 27, no Jardim Tupã.</t>
   </si>
   <si>
     <t>41918</t>
   </si>
   <si>
     <t>451</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/41918/indc0451_1992.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/41918/indc0451_1992.pdf</t>
   </si>
   <si>
     <t>Indico ao Sr. Chefe do Executivo, através da Douta Mesa, da necessidade de serem construídas 2 lombadas, na Rua Profº Queiroz Filho, em frente aos nº 27 e 94, no Jardim Silveira.</t>
   </si>
   <si>
     <t>41920</t>
   </si>
   <si>
     <t>452</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/41920/indc0452_1992.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/41920/indc0452_1992.pdf</t>
   </si>
   <si>
     <t>Indico ao Sr. Chefe do Executivo, sentido de determinar ao Setor de Obras da Prefeitura consertar uma galeria de águas pluviais, na Rua Dulce, na Vila Ceres, bairro da Califórnia, segundo os moradores por ocasião das obras os tubos não foram chumbados apenas colocados e aterrados.</t>
   </si>
   <si>
     <t>41921</t>
   </si>
   <si>
     <t>453</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/41921/indc0453_1992.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/41921/indc0453_1992.pdf</t>
   </si>
   <si>
     <t>Indico ao Sr. Chefe do Executivo, se digne S.Exa. interceder junto à Eletropaulo, objetivando a instalação de rede trifásica na Avenida Presidente Kennedy, 330, no Jardim Silveira, neste Munícipio.</t>
   </si>
   <si>
     <t>41922</t>
   </si>
   <si>
     <t>454</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/41922/indc0454_1992.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/41922/indc0454_1992.pdf</t>
   </si>
   <si>
     <t>Indico ao Sr. Chefe do Executivo, se digne S.Exa. interceder junto à Eletropaulo, no sentido de ser trocada a lâmpada do poste de nº 11/16968, da Rua Alberto José da Motta, próximo ao nº 417, na Chácaras Val Paraíso - Jardim São Luiz, a qual encontra-se queimada há muito tempo, causando preocupações aos moradores daquela Rua.</t>
   </si>
   <si>
     <t>41928</t>
   </si>
   <si>
     <t>455</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/41928/indc0455_1992.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/41928/indc0455_1992.pdf</t>
   </si>
   <si>
     <t>Indico ao Sr. Chefe do Executivo, se digne S.Exa. determinar providências, objetivando a reparação do bueiro localizado defronte ao nº 331 da Rua Golfinho, no Jardim Paraíso.</t>
   </si>
   <si>
     <t>41929</t>
   </si>
   <si>
     <t>456</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/41929/indc0456_1992.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/41929/indc0456_1992.pdf</t>
   </si>
   <si>
     <t>Indico ao Sr. Chefe do Executivo, se digne V.Excia., estudar a possibilidade de iluminação no canteiro central da estrada dos romeiro, no trecho: Trevo próximo da Castelo Branco até a Rua Golfinho.</t>
   </si>
   <si>
     <t>41930</t>
   </si>
   <si>
     <t>457</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/41930/indc0457_1992.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/41930/indc0457_1992.pdf</t>
   </si>
   <si>
     <t>Indico ao Sr. Chefe do Executivo, se digne V.Excia., estudar a possibilidade da implantação de uma ondulação transversal na Rua Gabriela, na altura do nº 371 no Bairro do Parque dos Camargos.</t>
   </si>
   <si>
     <t>41931</t>
   </si>
   <si>
     <t>458</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/41931/indc0458_1992.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/41931/indc0458_1992.pdf</t>
   </si>
   <si>
     <t>Indico ao Sr. Chefe do Executivo, se digne V.Excia., estudar a possibilidade da implantação de uma ondulação transversal na Avenida. Itú, em frente ao nº 75, no bairro do Jardim Paulista.</t>
   </si>
   <si>
     <t>41932</t>
   </si>
   <si>
     <t>459</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/41932/indc0459_1992.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/41932/indc0459_1992.pdf</t>
   </si>
   <si>
     <t>Indico ao Sr. Chefe do Executivo, se digne V.Excia estudar a possibilidade da implantação de uma ondulação transversal na Rua Izabel Ocaso, na altura do nº 23, no bairro do Jardim Silveira.</t>
   </si>
   <si>
     <t>41933</t>
   </si>
   <si>
     <t>460</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/41933/indc0460_1992.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/41933/indc0460_1992.pdf</t>
   </si>
   <si>
     <t>Indico ao Sr. Chefe do Executivo, através da Douta Mesa, se digne S.Exa. interceder junto a Eletropaulo Eletricidade de São Paulo S.A, no sentido de a referida Companhia viabilizar estudos visando a implantação de rede de iluminação domiciliar nas Ruas: Paulo Roberto Ferreira Santos, Manoel Ferreira e Manoel Domingos Lourenço, no bairro Parque Imperial.</t>
   </si>
   <si>
     <t>41934</t>
   </si>
   <si>
     <t>461</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/41934/indc0461_1992.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/41934/indc0461_1992.pdf</t>
   </si>
   <si>
     <t>Indico ao Sr. Chefe do Executivo, através da Douta Mesa, se digne S.Exa. interceder junto a Eletropaulo Eletricidade de São Paulo S.A., a fim de a mesma viabilizar estudos visando a implantação de rede de iluminação pública nas Ruas Tancredo Neves, Levy Gonçalves de Oliveira, José Pimentel e Jânio Gonçalves, no bairro Parque Imperial.</t>
   </si>
   <si>
     <t>41937</t>
   </si>
   <si>
     <t>462</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/41937/indc0462_1992.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/41937/indc0462_1992.pdf</t>
   </si>
   <si>
     <t>Indico ao Sr. Chefe do Executivo, se digne  S.Exa. determinar a abertura para ligação da Rua Monte das Gameleiras com Rua Lagoa Nova, no Jardim Califórnia bem como ainda, pavimentação da Rua Lagoa Nova.</t>
   </si>
   <si>
     <t>41939</t>
   </si>
   <si>
     <t>463</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/41939/indc0463_1992.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/41939/indc0463_1992.pdf</t>
   </si>
   <si>
     <t>Indico ao Sr. Chefe do Executivo, através da Douta Mesa, se digne S.Exa. determinar a construção de escadaria junto ao dissipador de água fluvial, na Viela "C" que dá acesso da Rua Professor Queiróz da Silveira à Avenida Brigadeiro Jordão, no bairro Jardim Silveira.</t>
   </si>
   <si>
     <t>41943</t>
   </si>
   <si>
     <t>464</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/41943/indc0464_1992.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/41943/indc0464_1992.pdf</t>
   </si>
   <si>
     <t>Indico ao Sr. Chefe do Executivo, através da Douta Mesa, da necessidade de ser implantada lombada na Rua Gonçalves Dias, defronte ao nº 40 no Jardim Tupã.</t>
   </si>
   <si>
     <t>41946</t>
   </si>
   <si>
     <t>465</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/41946/indc0465_1992.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/41946/indc0465_1992.pdf</t>
   </si>
   <si>
     <t>Indico ao Sr. Chefe do Executivo, no sentido de orientar a direção da farmácia municipal, designar um funcionário da mesma, para verificar todas as receitas das pessoas que estão na fila para adquirir remédios, tem ocorrido que as pessoas ficam até uma hora na fila, e quando chega sua vez de ser atendido não tem o remédio mencionado na receita.</t>
   </si>
   <si>
     <t>41949</t>
   </si>
   <si>
     <t>466</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/41949/indc0466_1992.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/41949/indc0466_1992.pdf</t>
   </si>
   <si>
     <t>Indico ao Sr. Chefe do Executivo, se digne S.Exa. determinar a Eletropaulo Eletricidade de São Paulo S.A., colocar iluminação na Viela Um, situada entre as Ruas Carlos Lacerda e México no Bairro Engenho Novo.</t>
   </si>
   <si>
     <t>41953</t>
   </si>
   <si>
     <t>467</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/41953/indc0467_1992.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/41953/indc0467_1992.pdf</t>
   </si>
   <si>
     <t>Indico ao Sr. Chefe do Executivo, se digne, S.Exa., determinar a Eletropaulo Eletricidade de São Paulo S.A., fazer um estudo a fim de trocar o transformador da Rua Amélia no Bairro dos Camargos.</t>
   </si>
   <si>
     <t>41956</t>
   </si>
   <si>
     <t>468</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/41956/indc0468_1992.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/41956/indc0468_1992.pdf</t>
   </si>
   <si>
     <t>Indico ao Sr. Chefe do Executivo, se digne, S.Exa. determinar ao Setor competente, fazer um estudo à fim de colocar na 1ª etapa de pavimentação, parte não asfaltada da Rua Fausto Ferraz e Rua Lagosta, e construir um muro de arrimo na Rua Fausto Ferraz, no bairro Cruz Preta.</t>
   </si>
   <si>
     <t>41960</t>
   </si>
   <si>
     <t>469</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/41960/indc0469_1992.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/41960/indc0469_1992.pdf</t>
   </si>
   <si>
     <t>Indico ao Sr. Chefe do Executivo, no sentido de determinar ao Setor de Zoonoze, para que voltem à atividade de capitaras de cães vadios nas Ruas do Município.</t>
   </si>
   <si>
     <t>41963</t>
   </si>
   <si>
     <t>470</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/41963/indc0470_1992.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/41963/indc0470_1992.pdf</t>
   </si>
   <si>
     <t>Indico ao Sr. Chefe do Executivo, se digne V.Excia., estudar a possibilidade da construção de um abrigo provisório nos pontos de ônibus das linhas municipais no Centro, tendo em vista o grande transtorno dos passageiros enquanto esperam suas condições, que seja, em dias de chuva ou de sol.</t>
   </si>
   <si>
     <t>41970</t>
   </si>
   <si>
     <t>471</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/41970/indc0471_1992.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/41970/indc0471_1992.pdf</t>
   </si>
   <si>
     <t>Indico ao Sr. Chefe do Executivo, nos termos regimentais, para que determine ao Setor de Obras do município, implantar duas lombadas na Rua da Prata, no Jardim dos Camargos. Sendo uma na altura do nº 1260 e outra na esquina da Rua da Prata com Rua Ametista.</t>
   </si>
   <si>
     <t>41971</t>
   </si>
   <si>
     <t>472</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/41971/indc0472_1992.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/41971/indc0472_1992.pdf</t>
   </si>
   <si>
     <t>Indico ao Sr. Chefe do Executivo, que determine ao Secretária de Vigilância Sanitária, fazer inspeção residências de nºs: 56, 70, 12, 10, 236, 238 e outros, as quais foram inundadas nesta madrugada de hoje.</t>
   </si>
   <si>
     <t>41973</t>
   </si>
   <si>
     <t>473</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/41973/indc0473_1992.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/41973/indc0473_1992.pdf</t>
   </si>
   <si>
     <t>Indico ao Sr. Chefe do Executivo, se digne V.Excia. estudar a possibilidade da alteração de itinerário da linha AOL 116 - Barueri (Centro) - São Paulo (Armênia), conforme cópia de itinerário anexo.</t>
   </si>
   <si>
     <t>41975</t>
   </si>
   <si>
     <t>474</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/41975/indc0474_1992.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/41975/indc0474_1992.pdf</t>
   </si>
   <si>
     <t>Indico ao Sr. Chefe do Executivo, se digne S.Exa. interceder junto a Eletropaulo S.A., a fim de que providências sejam adotadas com a finalidade de proceder o alinhamento dos postes existentes na Rua Mar Vermelho e Rua das Ostras, no Jardim Reginalice, como também, a colocação de uma luminária no poste nº 36/196, conforme croqui anexo.</t>
   </si>
   <si>
     <t>41977</t>
   </si>
   <si>
     <t>475</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/41977/indc0475_1992.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/41977/indc0475_1992.pdf</t>
   </si>
   <si>
     <t>Indico ao Exmo. Sr. Prefeito Municipal de Barueri, DD. Carlos Alberto Bel Correia, se digne Sua Excelência interceder junto à Assessoria competente, no sentido deste órgão executar retirada de terra na Rua Guimarães Rosa, nº 667 no bairro do Jardim Tupã, Distrito do Jardim Silveira, neste Município.</t>
   </si>
   <si>
     <t>41980</t>
   </si>
   <si>
     <t>476</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/41980/indc0476_1992.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/41980/indc0476_1992.pdf</t>
   </si>
   <si>
     <t>Indico ao Exmo. Sr. Prefeito Municipal de Barueri, DD. Carlos Alberto Bel Correia, se digne Sua Excelência interceder junto à Assessoria competente, no sentido deste órgão estudar a possibilidade de executar limpeza de boca-de-lobo na Rua Silvia, 02 Parque dos Camargos, Distrito do Jardim Silveira.</t>
   </si>
   <si>
     <t>41983</t>
   </si>
   <si>
     <t>477</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/41983/indc0477_1992.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/41983/indc0477_1992.pdf</t>
   </si>
   <si>
     <t>Indico ao Sr. Chefe do Executivo, S.Exa. se digne interceder junto à Eletropaulo, para que esta empresa possa fazer um estudo para colocar mais postes para instalação de luz domiciliar, nos imóveis que se encontram na Vila Nova no lado direito da Rodovia Castelo Branco, no sentido Capital-Interior.</t>
   </si>
   <si>
     <t>41985</t>
   </si>
   <si>
     <t>478</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/41985/indc0478_1992.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/41985/indc0478_1992.pdf</t>
   </si>
   <si>
     <t>Indico ao Sr. Chefe do Executivo, no sentido de determinar ao Setor de Obras, para que faça a recuperação do asfalto e do sarjetão da Rua Jardim Suspenso, esquina com a Rua Comodoro, na Vila Porto. E um trecho da Rua Piramide que também na Vila Porto que foi danificado pelas firmas CBPO e Andrade Gutierrez.</t>
   </si>
   <si>
     <t>41993</t>
   </si>
   <si>
     <t>479</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/41993/indc0479_1992.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/41993/indc0479_1992.pdf</t>
   </si>
   <si>
     <t>Indico ao Sr. Chefe do Executivo, no sentido de determinar ao Setor de Obras, especificamente aos que cuidam do recapeamento de asfalto, para que tome providências urgentes a respeito de duas crateras que se formou na Rua Atenas, no bairro do Califórnia.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -9192,68 +9192,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/3629/pleo0001_1992.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/3726/pleo0002_1992.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/3732/pleo0003_1992.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/3743/pleo0005_1992.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/3758/pleo0006_1992.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/3760/pleo0007_1992.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/3767/pleo0008_1992.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/3768/pleo0009_1992.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/3769/pleo0010_1992.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/3770/pleo0011_1992.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/3771/pleo0012_1992.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/3790/pleo0013_1992.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/3792/pleo0014_1992.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/3793/pleo0015_1992.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/3797/pleo0017_1992.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/3799/pleo0018_1992.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/3803/pleo0019_1992.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/3807/pleo0021_1992.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/3809/pleo0022_1992.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/3811/pleo0023_1992.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/3812/pleo0024_1992.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/3813/pleo0025_1992.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/3814/pleo0026_1992.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/3815/pleo0027_1992.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/3890/plcp0001_1992.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/3893/plcp0002_1992.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/3897/plcp0003_1992.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/3878/pdle0001_1992.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/3880/pdle0002_1992.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/3883/pdle0003_1992.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/3888/pdle0004_1992.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/3904/prsl0001_1992.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/3907/prsl0002_1992.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/3909/prsl0003_1992.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/3911/prsl0004_1992.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/42252/reqt0001_1992.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/42253/reqt0002_1992.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/42254/reqt0003_1992.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/42255/reqt0004_1992.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/42256/reqt0005_1992.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/42257/reqt0006_1992.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/42258/reqt0007_1992.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/42259/reqt0008_1992.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/42260/reqt0009_1992.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/42261/reqt0010_1992.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/42262/reqt0011_1992.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/44502/reqt0012_1992.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/42263/reqt0013_1992.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/42264/reqt0014_1992.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/42265/reqt0015_1992.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/42266/reqt0016_1992.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/42267/reqt0018_1992.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/42268/reqt0019_1992.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/42269/reqt0020_1992.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/42270/reqt0021_1992.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/42271/reqt0022_1992.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/42272/reqt0023_1992.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/42273/reqt0024_1992.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/42274/reqt0025_1992.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/42275/reqt0026_1992.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/42276/reqt0027_1992.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/42277/reqt0028_1992.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/42278/reqt0029_1992.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/42279/reqt0030_1992.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/42280/reqt0031_1992.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/42281/reqt0032_1992.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/42282/reqt0033_1992.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/42283/reqt0034_1992.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/42284/reqt0035_1992.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/42285/reqt0036_1992.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/42286/reqt0037_1992.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/42287/reqt0038_1992.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/42288/reqt0039_1992.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/42289/reqt0040_1992.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/44503/reqt0041_1992.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/42290/reqt0042_1992.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/42291/reqt0043_1992.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/42292/reqt0044_1992.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/42293/reqt0045_1992.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/42294/reqt0046_1992.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/42295/reqt0047_1992.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/42296/reqt0048_1992.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/44504/reqt0049_1992.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/42297/reqt0050_1992.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/42298/reqt0051_1992.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/42299/reqt0052_1992.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/42300/reqt0053_1992.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/42301/reqt0054_1992.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/42302/reqt0055_1992.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/42303/reqt0056_1992.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/42304/reqt0057_1992.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/42305/reqt0058_1992.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/42306/reqt0059_1992.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/42307/reqt0060_1992.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/42308/reqt0061_1992.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/42309/reqt0062_1992.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/42310/reqt0063_1992.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/42311/reqt0064_1992.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/42312/reqt0065_1992.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/42313/reqt0066_1992.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/42314/reqt0067_1992.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/42316/reqt0068_1992.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/42318/reqt0069_1992.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/42330/reqt0070_1992.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/42332/reqt0071_1992.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/42333/reqt0072_1992.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/42334/reqt0073_1992.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/42335/reqt0074_1992.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/42336/reqt0075_1992.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/42337/reqt0076_1992.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/42338/reqt0077_1992.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/42339/reqt0078_1992.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/42340/reqt0079_1992.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/42341/reqt0080_1992.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/42342/reqt0081_1992.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/42518/reqt0082_1992.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/42519/reqt0083_1992.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/42520/reqt0084_1992.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/42522/reqt0085_1992.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/42523/reqt0086_1992.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/42524/reqt0087_1992.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/42525/reqt0088_1992.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/42526/reqt0089_1992.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/42527/reqt0090_1992.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/42528/reqt0091_1992.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/42529/reqt0092_1992.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/42530/reqt0093_1992.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/42531/reqt0094_1992.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/42532/reqt0095_1992.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/42968/reqt0096_1992.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/42969/reqt0097_1992.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/42970/reqt0098_1992.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/42972/reqt0099_1992.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/42973/reqt0100_1992.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/42974/reqt0101_1992.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/42976/reqt0102_1992.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/42978/reqt0103_1992.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/42979/reqt0104_1992.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/42982/reqt0105_1992.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/42985/reqt0106_1992.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/42987/reqt0107_1992.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/42988/reqt0108_1992.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/42989/reqt0109_1992.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/42990/reqt0110_1992.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/42992/reqt0111_1992.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/42995/reqt0112_1992.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/42996/reqt0113_1992.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/42999/reqt0114_1992.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/43003/reqt0115_1992.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/43005/reqt0116_1992.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/43007/reqt0117_1992.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/43010/reqt0118_1992.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/43011/reqt0119_1992.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/43012/reqt0120_1992.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/43013/reqt0121_1992.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/43016/reqt0122_1992.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/43017/reqt0123_1992.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/43020/reqt0124_1992.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/43022/reqt0125_1992.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/43025/reqt0126_1992.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/43179/reqt0127_1992.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/43181/reqt0128_1992.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/43183/reqt0129_1992.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/43184/reqt0130_1992.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/43188/reqt0131_1992.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/43189/reqt0132_1992.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/43190/reqt0133_1992.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/43191/reqt0134_1992.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/43192/reqt0135_1992.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/43193/reqt0136_1992.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/43195/reqt0137_1992.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/43197/reqt0138_1992.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/43198/reqt0139_1992.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/43200/reqt0140_1992.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/43202/reqt0141_1992.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/43214/reqt0142_1992.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/43216/reqt0143_1992.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/43217/reqt0144_1992.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/43219/reqt0145_1992.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/43220/reqt0146_1992.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/43222/reqt0147_1992.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/43223/reqt0148_1992.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/43224/reqt0149_1992.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/43225/reqt0150_1992.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/43226/reqt0151_1992.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/43227/reqt0152_1992.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/43228/reqt0153_1992.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/43229/reqt0154_1992.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/43230/reqt0155_1992.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/43231/reqt0156_1992.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/43232/reqt0157_1992.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/43233/reqt0158_1992.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/43234/reqt0159_1992.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/43235/reqt0160_1992.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/43236/reqt0161_1992.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/43237/reqt0162_1992.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/43238/reqt0163_1992.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/43247/reqt0164_1992.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/43249/reqt0165_1992.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/43250/reqt0166_1992.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/43253/reqt0167_1992.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/43256/reqt0168_1992.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/43259/reqt0169_1992.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/43260/reqt0170_1992.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/43269/reqt0171_1992.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/43270/reqt0172_1992.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/43271/reqt0173_1992.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/43272/reqt0174_1992.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/43273/reqt0175_1992.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/43274/reqt0176_1992.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/43275/reqt0177_1992.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/43282/reqt0178_1992.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/43344/reqt0179_1992.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/43345/reqt0181_1992.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/43346/reqt0182_1992.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/43347/reqt0183_1992.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/43348/reqt0184_1992.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/43349/reqt0185_1992.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/43350/reqt0186_1992.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/43351/reqt0187_1992.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/43352/reqt0188_1992.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/43353/reqt0189_1992.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/43354/reqt0190_1992.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/43355/reqt0191_1992.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/43356/reqt0192_1992.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/43357/reqt0193_1992.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/43358/reqt0194_1992.pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/43359/reqt0195_1992.pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/43360/reqt0196_1992.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/43361/reqt0197_1992.pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/43362/reqt0198_1992.pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/43363/reqt0199_1992.pdf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/43364/reqt0200_1992.pdf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/43365/reqt0201_1992.pdf" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/43366/reqt0202_1992.pdf" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/43367/reqt0203_1992.pdf" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/43368/reqt0204_1992.pdf" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/43369/reqt0205_1992.pdf" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/43381/reqt0207_1992.pdf" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/43383/reqt0208_1992.pdf" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/43385/reqt0209_1992.pdf" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/43387/reqt0210_1992.pdf" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/43388/reqt0211_1992.pdf" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/43389/reqt0212_1992.pdf" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/43390/reqt0213_1992.pdf" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/43393/reqt0214_1992.pdf" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/43394/reqt0215_1992.pdf" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/43395/reqt0216_1992.pdf" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/43397/reqt0217_1992.pdf" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/43399/reqt0218_1992.pdf" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/43401/reqt0219_1992.pdf" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/43416/reqt0220_1992.pdf" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/43419/reqt0221_1992.pdf" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/43425/reqt0222_1992.pdf" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/43426/reqt0223_1992.pdf" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/43430/reqt0224_1992.pdf" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/43434/reqt0225_1992.pdf" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/43438/reqt0226_1992.pdf" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/43443/reqt0227_1992.pdf" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/43445/reqt0228_1992.pdf" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/43447/reqt0229_1992.pdf" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/43450/reqt0230_1992.pdf" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/43452/reqt0231_1992.pdf" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/43454/reqt0232_1992.pdf" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/43457/reqt0233_1992.pdf" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/43461/reqt0234_1992.pdf" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/43462/reqt0235_1992.pdf" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/43463/reqt0236_1992.pdf" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/43464/reqt0237_1992.pdf" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/43465/reqt0238_1992.pdf" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/43466/reqt0239_1992.pdf" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/43468/reqt0240_1992.pdf" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/43469/reqt0241_1992.pdf" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/43470/reqt0242_1992.pdf" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/43473/reqt0243_1992.pdf" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/43475/reqt0244_1992.pdf" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/43476/reqt0245_1992.pdf" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/43477/reqt0246_1992.pdf" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/43480/reqt0247_1992.pdf" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/43483/reqt0248_1992.pdf" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/43486/reqt0249_1992.pdf" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/43488/reqt0250_1992.pdf" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/43489/reqt0251_1992.pdf" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/43490/reqt0252_1992.pdf" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/43491/reqt0253_1992.pdf" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/43492/reqt0254_1992.pdf" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/43493/reqt0255_1992.pdf" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/43494/reqt0256_1992.pdf" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/43495/reqt0257_1992.pdf" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/43496/reqt0258_1992.pdf" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/43684/reqt0259_1992.pdf" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/43685/reqt0260_1992.pdf" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/43686/reqt0261_1992.pdf" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/43687/reqt0262_1992.pdf" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/43688/reqt0263_1992.pdf" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/43689/reqt0264_1992.pdf" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/43690/reqt0265_1992.pdf" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/43691/reqt0266_1992.pdf" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/43692/reqt0267_1992.pdf" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/43693/reqt0268_1992.pdf" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/43694/reqt0269_1992.pdf" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/43695/reqt0270_1992.pdf" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/43696/reqt0271_1992.pdf" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/43697/reqt0272_1992.pdf" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/43698/reqt0273_1992.pdf" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/43699/reqt0274_1992.pdf" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/43700/reqt0275_1992.pdf" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/43701/reqt0276_1992.pdf" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/43702/reqt0277_1992.pdf" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/43703/reqt0278_1992.pdf" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/43704/reqt0279_1992.pdf" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/43705/reqt0280_1992.pdf" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/43706/reqt0281_1992.pdf" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/43707/reqt0282_1992.pdf" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/43708/reqt0283_1992.pdf" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/43709/reqt0284_1992.pdf" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/43711/reqt0285_1992.pdf" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/43713/reqt0286_1992.pdf" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/43715/reqt0287_1992.pdf" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/43717/reqt0288_1992.pdf" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/43718/reqt0289_1992.pdf" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/43719/reqt0290_1992.pdf" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/43720/reqt0291_1992.pdf" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/43721/reqt0292_1992.pdf" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/43722/reqt0293_1992.pdf" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/43723/reqt0294_1992.pdf" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/43725/reqt0295_1992.pdf" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/43726/reqt0296_1992.pdf" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/43727/reqt0297_1992.pdf" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/43728/reqt0298_1992.pdf" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/43729/reqt0299_1992.pdf" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/43730/reqt0300_1992.pdf" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/43731/reqt0301_1992.pdf" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/43732/reqt0302_1992.pdf" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/43733/reqt0303_1992.pdf" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/40771/indc0001_1992.pdf" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/40775/indc0002_1992.pdf" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/40781/indc0003_1992.pdf" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/40783/indc0004_1992.pdf" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/40785/indc0005_1992.pdf" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/40788/indc0006_1992.pdf" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/40789/indc0007_1992.pdf" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/40791/indc0008_1992.pdf" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/40794/indc0009_1992.pdf" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/40799/indc0010_1992.pdf" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/40802/indc0011_1992.pdf" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/40804/indc0012_1992.pdf" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/40805/indc0013_1992.pdf" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/40806/indc0014_1992.pdf" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/40807/indc0015_1992.pdf" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/40808/indc0016_1992.pdf" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/40809/indc0017_1992.pdf" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/40815/indc0018_1992.pdf" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/40816/indc0019_1992.pdf" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/40825/indc0020_1992.pdf" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/40826/indc0021_1992.pdf" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/40827/indc0022_1992.pdf" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/40828/indc0023_1992.pdf" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/40829/indc0024_1992.pdf" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/40830/indc0025_1992.pdf" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/40831/indc0026_1992.pdf" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/40832/indc0027_1992.pdf" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/40833/indc0028_1992.pdf" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/40834/indc0029_1992.pdf" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/40835/indc0030_1992.pdf" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/40836/indc0031_1992.pdf" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/40837/indc0032_1992.pdf" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/40838/indc0033_1992.pdf" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/40839/indc0034_1992.pdf" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/40840/indc0035_1992.pdf" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/40841/indc0036_1992.pdf" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/40842/indc0037_1992.pdf" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/40843/indc0038_1992.pdf" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/40846/indc0039_1992.pdf" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/40847/indc0040_1992.pdf" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/40860/indc0041_1992.pdf" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/40861/indc0042_1992.pdf" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/40862/indc0043_1992.pdf" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/40863/indc0044_1992.pdf" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/40864/indc0045_1992.pdf" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/40865/indc0046_1992.pdf" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/40866/indc0047_1992.pdf" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/40867/indc0048_1992.pdf" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/40868/indc0049_1992.pdf" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/40870/indc0050_1992.pdf" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/40872/indc0051_1992.pdf" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/40874/indc0052_1992.pdf" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/40876/indc0053_1992.pdf" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/40877/indc0054_1992.pdf" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/40879/indc0055_1992.pdf" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/40881/indc0056_1992.pdf" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/40883/indc0057_1992.pdf" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/40884/indc0058_1992.pdf" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/40886/indc0059_1992.pdf" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/40888/indc0060_1992.pdf" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/40889/indc0061_1992.pdf" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/40890/indc0062_1992.pdf" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/40891/indc0063_1992.pdf" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/40892/indc0064_1992.pdf" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/40893/indc0065_1992.pdf" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/40894/indc0066_1992.pdf" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/40895/indc0067_1992.pdf" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/40896/indc0068_1992.pdf" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/40897/indc0069_1992.pdf" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/40898/indc0070_1992.pdf" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/40899/indc0071_1992.pdf" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/40900/indc0072_1992.pdf" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/40901/indc0073_1992.pdf" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/40902/indc0074_1992.pdf" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/40903/indc0075_1992.pdf" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/40904/indc0076_1992.pdf" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/40905/indc0077_1992.pdf" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/40907/indc0078_1992.pdf" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/40914/indc0079_1992.pdf" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/40915/indc0080_1992.pdf" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/40916/indc0081_1992.pdf" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/40917/indc0082_1992.pdf" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/40918/indc0083_1992.pdf" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/40919/indc0084_1992.pdf" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/40920/indc0085_1992.pdf" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/40921/indc0086_1992.pdf" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/40922/indc0087_1992.pdf" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/40923/indc0088_1992.pdf" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/40924/indc0089_1992.pdf" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/40925/indc0090_1992.pdf" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/40926/indc0091_1992.pdf" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/40927/indc0092_1992.pdf" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/40928/indc0093_1992.pdf" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/40929/indc0094_1992.pdf" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/40930/indc0095_1992.pdf" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/40931/indc0096_1992.pdf" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/40932/indc0097_1992.pdf" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/40933/indc0098_1992.pdf" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/40934/indc0099_1992.pdf" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/40935/indc0100_1992.pdf" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/40936/indc0101_1992.pdf" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/40937/indc0102_1992.pdf" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/40938/indc0103_1992.pdf" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/40939/indc0104_1992.pdf" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/40940/indc0105_1992.pdf" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/40941/indc0106_1992.pdf" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/40942/indc0107_1992.pdf" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/40943/indc0108_1992.pdf" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/40944/indc0109_1992.pdf" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/40945/indc0110_1992.pdf" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/40946/indc0111_1992.pdf" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/40947/indc0112_1992.pdf" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/40948/indc0113_1992.pdf" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/40949/indc0114_1992.pdf" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/40950/indc0115_1992.pdf" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/40951/indc0116_1992.pdf" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/40952/indc0117_1992.pdf" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/40953/indc0118_1992.pdf" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/40954/indc0119_1992.pdf" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/40955/indc0120_1992.pdf" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/40956/indc0121_1992.pdf" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/40957/indc0122_1992.pdf" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/40958/indc0123_1992.pdf" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/40959/indc0124_1992.pdf" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/40960/indc0125_1992.pdf" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/40961/indc0126_1992.pdf" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/40962/indc0127_1992.pdf" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/40963/indc0128_1992.pdf" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/40964/indc0129_1992.pdf" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/40965/indc0130_1992.pdf" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/40966/indc0131_1992.pdf" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/40967/indc0132_1992.pdf" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/40968/indc0133_1992.pdf" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/40969/indc0134_1992.pdf" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/40970/indc0135_1992.pdf" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/40971/indc0136_1992.pdf" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/40972/indc0137_1992.pdf" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/40973/indc0138_1992.pdf" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/40974/indc0139_1992.pdf" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/40975/indc0140_1992.pdf" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/40976/indc0141_1992.pdf" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/40977/indc0142_1992.pdf" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/40978/indc0143_1992.pdf" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/40979/indc0144_1992.pdf" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/40980/indc0145_1992.pdf" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/40981/indc0146_1992.pdf" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/40982/indc0147_1992.pdf" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/40983/indc0148_1992.pdf" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/40984/indc0149_1992.pdf" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/40985/indc0150_1992.pdf" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/40986/indc0151_1992.pdf" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/40987/indc0152_1992.pdf" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/40988/indc0153_1992.pdf" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/40989/indc0154_1992.pdf" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/40990/indc0155_1992.pdf" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/40991/indc0156_1992.pdf" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/40992/indc0157_1992.pdf" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/40993/indc0158_1992.pdf" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/40994/indc0159_1992.pdf" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/40995/indc0160_1992.pdf" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/40996/indc0161_1992.pdf" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/40997/indc0162_1992.pdf" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/40998/indc0163_1992.pdf" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/40999/indc0164_1992.pdf" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/41000/indc0165_1992.pdf" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/41001/indc0166_1992.pdf" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/41002/indc0167_1992.pdf" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/41003/indc0168_1992.pdf" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/41005/indc0169_1992.pdf" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/41006/indc0170_1992.pdf" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/41007/indc0171_1992.pdf" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/41008/indc0172_1992.pdf" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/41009/indc0173_1992.pdf" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/41010/indc0174_1992.pdf" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/41012/indc0175_1992.pdf" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/41021/indc0176_1992.pdf" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/41022/indc0177_1992.pdf" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/41023/indc0178_1992.pdf" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/41024/indc0179_1992.pdf" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/41025/indc0180_1992.pdf" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/41027/indc0181_1992.pdf" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/41029/indc0182_1992.pdf" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/41030/indc0183_1992.pdf" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/41033/indc0184_1992.pdf" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/41034/indc0185_1992.pdf" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/41036/indc0186_1992.pdf" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/41037/indc0187_1992.pdf" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/41038/indc0188_1992.pdf" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/41040/indc0189_1992.pdf" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/41042/indc0190_1992.pdf" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/41043/indc0191_1992.pdf" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/41044/indc0192_1992.pdf" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/41045/indc0193_1992.pdf" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/41046/indc0194_1992.pdf" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/41047/indc0195_1992.pdf" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/41048/indc0196_1992.pdf" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/41049/indc0197_1992.pdf" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/41050/indc0198_1992.pdf" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/41051/indc0199_1992.pdf" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/41052/indc0200_1992.pdf" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/41053/indc0201_1992.pdf" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/41054/indc0202_1992.pdf" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/41055/indc0203_1992.pdf" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/41056/indc0204_1992.pdf" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/41057/indc0205_1992.pdf" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/41058/indc0206_1992.pdf" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/41059/indc0207_1992.pdf" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/41060/indc0208_1992.pdf" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/41061/indc0209_1992.pdf" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/41062/indc0210_1992.pdf" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/41063/indc0211_1992.pdf" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/41064/indc0212_1992.pdf" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/41066/indc0213_1992.pdf" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/41069/indc0214_1992.pdf" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/41070/indc0215_1992.pdf" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/41071/indc0216_1992.pdf" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/41072/indc0217_1992.pdf" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/41073/indc0218_1992.pdf" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/41074/indc0219_1992.pdf" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/41075/indc0220_1992.pdf" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/41076/indc0221_1992.pdf" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/41078/indc0222_1992.pdf" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/41080/indc0223_1992.pdf" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/41082/indc0224_1992.pdf" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/41083/indc0225_1992.pdf" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/41084/indc0226_1992.pdf" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/41089/indc0227_1992.pdf" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/41091/indc0228_1992.pdf" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/41093/indc0229_1992.pdf" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/41130/indc0230_1992.pdf" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/41133/indc0231_1992.pdf" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/41134/indc0232_1992.pdf" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/41135/indc0233_1992.pdf" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/41136/indc0234_1992.pdf" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/41137/indc0235_1992.pdf" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/41138/indc0236_1992.pdf" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/41139/indc0237_1992.pdf" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/41140/indc0238_1992.pdf" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/41141/indc0239_1992.pdf" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/41142/indc0240_1992.pdf" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/41143/indc0241_1992.pdf" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/41144/indc0242_1992.pdf" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/41145/indc0243_1992.pdf" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/41147/indc0244_1992.pdf" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/41149/indc0245_1992.pdf" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/41152/indc0246_1992.pdf" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/41155/indc0247_1992.pdf" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/41161/indc0248_1992.pdf" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/41163/indc0249_1992.pdf" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/41164/indc0250_1992.pdf" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/41165/indc0251_1992.pdf" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/41169/indc0252_1992.pdf" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/41173/indc0253_1992.pdf" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/41176/indc0254_1992.pdf" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/41178/indc0255_1992.pdf" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/41180/indc0256_1992.pdf" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/41181/indc0257_1992.pdf" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/41183/indc0258_1992.pdf" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/41184/indc0259_1992.pdf" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/41186/indc0260_1992.pdf" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/41187/indc0261_1992.pdf" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/41188/indc0262_1992.pdf" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/41190/indc0263_1992.pdf" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/41191/indc0264_1992.pdf" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/41192/indc0265_1992.pdf" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/41193/indc0266_1992.pdf" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/41194/indc0267_1992.pdf" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/41195/indc0268_1992.pdf" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/41197/indc0269_1992.pdf" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/41198/indc0270_1992.pdf" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/41199/indc0271_1992.pdf" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/41202/indc0272_1992.pdf" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/41204/indc0273_1992.pdf" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/41211/indc0274_1992.pdf" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/41213/indc0275_1992.pdf" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/41214/indc0276_1992.pdf" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/41217/indc0277_1992.pdf" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/41219/indc0278_1992.pdf" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/41221/indc0279_1992.pdf" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/41222/indc0280_1992.pdf" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/41223/indc0281_1992.pdf" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/41224/indc0282_1992.pdf" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/41225/indc0283_1992.pdf" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/41226/indc0284_1992.pdf" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/41227/indc0285_1992.pdf" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/41228/indc0286_1992.pdf" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/41229/indc0287_1992.pdf" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/41230/indc0288_1992.pdf" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/41231/indc0289_1992.pdf" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/41232/indc0290_1992.pdf" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/41233/indc0291_1992.pdf" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/41234/indc0292_1992.pdf" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/41235/indc0293_1992.pdf" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/41259/indc0294_1992.pdf" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/41260/indc0295_1992.pdf" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/41261/indc0296_1992.pdf" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/41262/indc0297_1992.pdf" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/41263/indc0298_1992.pdf" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/41264/indc0299_1992.pdf" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/41265/indc0300_1992.pdf" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/41266/indc0301_1992.pdf" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/41267/indc0302_1992.pdf" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/41268/indc0303_1992.pdf" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/41269/indc0304_1992.pdf" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/41270/indc0305_1992.pdf" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/41271/indc0306_1992.pdf" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/41272/indc0307_1992.pdf" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/41273/indc0308_1992.pdf" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/41274/indc0309_1992.pdf" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/41275/indc0310_1992.pdf" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/41276/indc0311_1992.pdf" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/41277/indc0312_1992.pdf" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/41278/indc0313_1992.pdf" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/41280/indc0314_1992.pdf" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/41281/indc0315_1992.pdf" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/41283/indc0316_1992.pdf" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/41284/indc0317_1992.pdf" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/41285/indc0318_1992.pdf" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/41288/indc0319_1992.pdf" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/41289/indc0320_1992.pdf" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/41290/indc0321_1992.pdf" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/41291/indc0322_1992.pdf" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/41292/indc0323_1992.pdf" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/41293/indc0324_1992.pdf" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/41294/indc0325_1992.pdf" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/41295/indc0326_1992.pdf" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/41299/indc0327_1992.pdf" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/41301/indc0328_1992.pdf" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/41303/indc0329_1992.pdf" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/41304/indc0330_1992.pdf" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/41305/indc0331_1992.pdf" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/41306/indc0332_1992.pdf" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/41307/indc0333_1992.pdf" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/41308/indc0334_1992.pdf" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/41309/indc0335_1992.pdf" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/41310/indc0336_1992.pdf" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/41311/indc0337_1992.pdf" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/41312/indc0338_1992.pdf" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/41313/indc0339_1992.pdf" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/41314/indc0340_1992.pdf" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/41315/indc0341_1992.pdf" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/41316/indc0342_1992.pdf" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/41317/indc0343_1992.pdf" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/41318/indc0344_1992.pdf" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/41319/indc0345_1992.pdf" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/41320/indc0346_1992.pdf" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/41373/indc0347_1992.pdf" TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/41381/indc0348_1992.pdf" TargetMode="External"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/41384/indc0349_1992.pdf" TargetMode="External"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/41387/indc0350_1992.pdf" TargetMode="External"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/41450/indc0351_1992.pdf" TargetMode="External"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/41453/indc0352_1992.pdf" TargetMode="External"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/41454/indc0353_1992.pdf" TargetMode="External"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/41455/indc0354_1992.pdf" TargetMode="External"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/41471/indc0356_1992.pdf" TargetMode="External"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/41473/indc0357_1992.pdf" TargetMode="External"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/41475/indc0358_1992.pdf" TargetMode="External"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/41477/indc0359_1992.pdf" TargetMode="External"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/41479/indc0360_1992.pdf" TargetMode="External"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/41482/indc0362_1992.pdf" TargetMode="External"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/41484/indc0363_1992.pdf" TargetMode="External"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/41486/indc0364_1992.pdf" TargetMode="External"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/41488/indc0365_1992.pdf" TargetMode="External"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/41489/indc0366_1992.pdf" TargetMode="External"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/41490/indc0367_1992.pdf" TargetMode="External"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/41492/indc0368_1992.pdf" TargetMode="External"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/41493/indc0369_1992.pdf" TargetMode="External"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/41497/indc0370_1992.pdf" TargetMode="External"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/41502/indc0371_1992.pdf" TargetMode="External"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/41505/indc0372_1992.pdf" TargetMode="External"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/41508/indc0373_1992.pdf" TargetMode="External"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/41510/indc0374_1992.pdf" TargetMode="External"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/41512/indc0375_1992.pdf" TargetMode="External"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/41513/indc0376_1992.pdf" TargetMode="External"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/41515/indc0377_1992.pdf" TargetMode="External"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/41518/indc0379_1992.pdf" TargetMode="External"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/41519/indc0380_1992.pdf" TargetMode="External"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/41522/indc0382_1992.pdf" TargetMode="External"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/41523/indc0383_1992.pdf" TargetMode="External"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/41524/indc0384_1992.pdf" TargetMode="External"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/41525/indc0385_1992.pdf" TargetMode="External"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/41526/indc0386_1992.pdf" TargetMode="External"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/41527/indc0387_1992.pdf" TargetMode="External"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/41528/indc0388_1992.pdf" TargetMode="External"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/41529/indc0389_1992.pdf" TargetMode="External"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/41530/indc0390_1992.pdf" TargetMode="External"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/41531/indc0391_1992.pdf" TargetMode="External"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/41532/indc0392_1992.pdf" TargetMode="External"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/41533/indc0393_1992.pdf" TargetMode="External"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/41536/indc0394_1992.pdf" TargetMode="External"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/41539/indc0395_1992.pdf" TargetMode="External"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/41541/indc0396_1992.pdf" TargetMode="External"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/41544/indc0397_1992.pdf" TargetMode="External"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/41546/indc0398_1992.pdf" TargetMode="External"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/41548/indc0399_1992.pdf" TargetMode="External"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/41550/indc0400_1992.pdf" TargetMode="External"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/41552/indc0401_1992.pdf" TargetMode="External"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/41553/indc0402_1992.pdf" TargetMode="External"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/41554/indc0403_1992.pdf" TargetMode="External"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/41556/indc0404_1992.pdf" TargetMode="External"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/41557/indc0405_1992.pdf" TargetMode="External"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/41559/indc0406_1992.pdf" TargetMode="External"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/41561/indc0407_1992.pdf" TargetMode="External"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/41563/indc0408_1992.pdf" TargetMode="External"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/41564/indc0409_1992.pdf" TargetMode="External"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/41566/indc0410_1992.pdf" TargetMode="External"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/41569/indc0411_1992.pdf" TargetMode="External"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/41570/indc0412_1992.pdf" TargetMode="External"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/41572/indc0413_1992_.pdf" TargetMode="External"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/41575/indc0414_1992.pdf" TargetMode="External"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/41576/indc0415_1992.pdf" TargetMode="External"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/41577/indc0416_1992.pdf" TargetMode="External"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/41578/indc0417_1992.pdf" TargetMode="External"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/41845/indc0418_1992.pdf" TargetMode="External"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/41848/indc0419_1992.pdf" TargetMode="External"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/41849/indc0420_1992.pdf" TargetMode="External"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/41850/indc0421_1992.pdf" TargetMode="External"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/41851/indc0422_1992.pdf" TargetMode="External"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/41854/indc0423_1992.pdf" TargetMode="External"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/41856/indc0424_1992.pdf" TargetMode="External"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/41859/indc0425_1992.pdf" TargetMode="External"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/41860/indc0426_1992.pdf" TargetMode="External"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/41869/indc0428_1992.pdf" TargetMode="External"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/41871/indc0429_1992.pdf" TargetMode="External"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/41875/indc0430_1992.pdf" TargetMode="External"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/41878/indc0431_1992.pdf" TargetMode="External"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/41880/indc0432_1992.pdf" TargetMode="External"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/41887/indc0433_1992.pdf" TargetMode="External"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/41888/indc0434_1992.pdf" TargetMode="External"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/41889/indc0435_1992.pdf" TargetMode="External"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/41890/indc0436_1992.pdf" TargetMode="External"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/41891/indc0437_1992.pdf" TargetMode="External"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/41892/indc0438_1992.pdf" TargetMode="External"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/41893/indc0439_1992.pdf" TargetMode="External"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/41894/indc0440_1992.pdf" TargetMode="External"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/41895/indc0441_1992.pdf" TargetMode="External"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/41896/indc0442_1992.pdf" TargetMode="External"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/41897/indc0443_1992.pdf" TargetMode="External"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/41905/indc0445_1992.pdf" TargetMode="External"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/41907/indc0446_1992.pdf" TargetMode="External"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/41910/indc0447_1992.pdf" TargetMode="External"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/41912/indc0448_1992.pdf" TargetMode="External"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/41914/indc0449_1992.pdf" TargetMode="External"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/41916/indc0450_1992.pdf" TargetMode="External"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/41918/indc0451_1992.pdf" TargetMode="External"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/41920/indc0452_1992.pdf" TargetMode="External"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/41921/indc0453_1992.pdf" TargetMode="External"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/41922/indc0454_1992.pdf" TargetMode="External"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/41928/indc0455_1992.pdf" TargetMode="External"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/41929/indc0456_1992.pdf" TargetMode="External"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/41930/indc0457_1992.pdf" TargetMode="External"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/41931/indc0458_1992.pdf" TargetMode="External"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/41932/indc0459_1992.pdf" TargetMode="External"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/41933/indc0460_1992.pdf" TargetMode="External"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/41934/indc0461_1992.pdf" TargetMode="External"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/41937/indc0462_1992.pdf" TargetMode="External"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/41939/indc0463_1992.pdf" TargetMode="External"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/41943/indc0464_1992.pdf" TargetMode="External"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/41946/indc0465_1992.pdf" TargetMode="External"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/41949/indc0466_1992.pdf" TargetMode="External"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/41953/indc0467_1992.pdf" TargetMode="External"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/41956/indc0468_1992.pdf" TargetMode="External"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/41960/indc0469_1992.pdf" TargetMode="External"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/41963/indc0470_1992.pdf" TargetMode="External"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/41970/indc0471_1992.pdf" TargetMode="External"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/41971/indc0472_1992.pdf" TargetMode="External"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/41973/indc0473_1992.pdf" TargetMode="External"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/41975/indc0474_1992.pdf" TargetMode="External"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/41977/indc0475_1992.pdf" TargetMode="External"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/41980/indc0476_1992.pdf" TargetMode="External"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/41983/indc0477_1992.pdf" TargetMode="External"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/41985/indc0478_1992.pdf" TargetMode="External"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/41993/indc0479_1992.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/3629/pleo0001_1992.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/3726/pleo0002_1992.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/3732/pleo0003_1992.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/3743/pleo0005_1992.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/3758/pleo0006_1992.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/3760/pleo0007_1992.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/3767/pleo0008_1992.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/3768/pleo0009_1992.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/3769/pleo0010_1992.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/3770/pleo0011_1992.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/3771/pleo0012_1992.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/3790/pleo0013_1992.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/3792/pleo0014_1992.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/3793/pleo0015_1992.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/3797/pleo0017_1992.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/3799/pleo0018_1992.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/3803/pleo0019_1992.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/3807/pleo0021_1992.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/3809/pleo0022_1992.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/3811/pleo0023_1992.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/3812/pleo0024_1992.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/3813/pleo0025_1992.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/3814/pleo0026_1992.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/3815/pleo0027_1992.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/3890/plcp0001_1992.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/3893/plcp0002_1992.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/3897/plcp0003_1992.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/3878/pdle0001_1992.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/3880/pdle0002_1992.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/3883/pdle0003_1992.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/3888/pdle0004_1992.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/3904/prsl0001_1992.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/3907/prsl0002_1992.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/3909/prsl0003_1992.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/3911/prsl0004_1992.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/42252/reqt0001_1992.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/42253/reqt0002_1992.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/42254/reqt0003_1992.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/42255/reqt0004_1992.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/42256/reqt0005_1992.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/42257/reqt0006_1992.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/42258/reqt0007_1992.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/42259/reqt0008_1992.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/42260/reqt0009_1992.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/42261/reqt0010_1992.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/42262/reqt0011_1992.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/44502/reqt0012_1992.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/42263/reqt0013_1992.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/42264/reqt0014_1992.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/42265/reqt0015_1992.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/42266/reqt0016_1992.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/42267/reqt0018_1992.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/42268/reqt0019_1992.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/42269/reqt0020_1992.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/42270/reqt0021_1992.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/42271/reqt0022_1992.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/42272/reqt0023_1992.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/42273/reqt0024_1992.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/42274/reqt0025_1992.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/42275/reqt0026_1992.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/42276/reqt0027_1992.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/42277/reqt0028_1992.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/42278/reqt0029_1992.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/42279/reqt0030_1992.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/42280/reqt0031_1992.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/42281/reqt0032_1992.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/42282/reqt0033_1992.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/42283/reqt0034_1992.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/42284/reqt0035_1992.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/42285/reqt0036_1992.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/42286/reqt0037_1992.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/42287/reqt0038_1992.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/42288/reqt0039_1992.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/42289/reqt0040_1992.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/44503/reqt0041_1992.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/42290/reqt0042_1992.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/42291/reqt0043_1992.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/42292/reqt0044_1992.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/42293/reqt0045_1992.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/42294/reqt0046_1992.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/42295/reqt0047_1992.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/42296/reqt0048_1992.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/44504/reqt0049_1992.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/42297/reqt0050_1992.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/42298/reqt0051_1992.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/42299/reqt0052_1992.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/42300/reqt0053_1992.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/42301/reqt0054_1992.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/42302/reqt0055_1992.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/42303/reqt0056_1992.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/42304/reqt0057_1992.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/42305/reqt0058_1992.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/42306/reqt0059_1992.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/42307/reqt0060_1992.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/42308/reqt0061_1992.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/42309/reqt0062_1992.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/42310/reqt0063_1992.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/42311/reqt0064_1992.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/42312/reqt0065_1992.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/42313/reqt0066_1992.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/42314/reqt0067_1992.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/42316/reqt0068_1992.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/42318/reqt0069_1992.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/42330/reqt0070_1992.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/42332/reqt0071_1992.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/42333/reqt0072_1992.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/42334/reqt0073_1992.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/42335/reqt0074_1992.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/42336/reqt0075_1992.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/42337/reqt0076_1992.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/42338/reqt0077_1992.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/42339/reqt0078_1992.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/42340/reqt0079_1992.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/42341/reqt0080_1992.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/42342/reqt0081_1992.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/42518/reqt0082_1992.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/42519/reqt0083_1992.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/42520/reqt0084_1992.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/42522/reqt0085_1992.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/42523/reqt0086_1992.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/42524/reqt0087_1992.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/42525/reqt0088_1992.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/42526/reqt0089_1992.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/42527/reqt0090_1992.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/42528/reqt0091_1992.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/42529/reqt0092_1992.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/42530/reqt0093_1992.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/42531/reqt0094_1992.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/42532/reqt0095_1992.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/42968/reqt0096_1992.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/42969/reqt0097_1992.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/42970/reqt0098_1992.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/42972/reqt0099_1992.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/42973/reqt0100_1992.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/42974/reqt0101_1992.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/42976/reqt0102_1992.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/42978/reqt0103_1992.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/42979/reqt0104_1992.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/42982/reqt0105_1992.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/42985/reqt0106_1992.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/42987/reqt0107_1992.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/42988/reqt0108_1992.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/42989/reqt0109_1992.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/42990/reqt0110_1992.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/42992/reqt0111_1992.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/42995/reqt0112_1992.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/42996/reqt0113_1992.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/42999/reqt0114_1992.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/43003/reqt0115_1992.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/43005/reqt0116_1992.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/43007/reqt0117_1992.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/43010/reqt0118_1992.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/43011/reqt0119_1992.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/43012/reqt0120_1992.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/43013/reqt0121_1992.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/43016/reqt0122_1992.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/43017/reqt0123_1992.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/43020/reqt0124_1992.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/43022/reqt0125_1992.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/43025/reqt0126_1992.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/43179/reqt0127_1992.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/43181/reqt0128_1992.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/43183/reqt0129_1992.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/43184/reqt0130_1992.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/43188/reqt0131_1992.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/43189/reqt0132_1992.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/43190/reqt0133_1992.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/43191/reqt0134_1992.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/43192/reqt0135_1992.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/43193/reqt0136_1992.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/43195/reqt0137_1992.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/43197/reqt0138_1992.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/43198/reqt0139_1992.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/43200/reqt0140_1992.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/43202/reqt0141_1992.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/43214/reqt0142_1992.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/43216/reqt0143_1992.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/43217/reqt0144_1992.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/43219/reqt0145_1992.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/43220/reqt0146_1992.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/43222/reqt0147_1992.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/43223/reqt0148_1992.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/43224/reqt0149_1992.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/43225/reqt0150_1992.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/43226/reqt0151_1992.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/43227/reqt0152_1992.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/43228/reqt0153_1992.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/43229/reqt0154_1992.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/43230/reqt0155_1992.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/43231/reqt0156_1992.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/43232/reqt0157_1992.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/43233/reqt0158_1992.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/43234/reqt0159_1992.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/43235/reqt0160_1992.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/43236/reqt0161_1992.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/43237/reqt0162_1992.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/43238/reqt0163_1992.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/43247/reqt0164_1992.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/43249/reqt0165_1992.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/43250/reqt0166_1992.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/43253/reqt0167_1992.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/43256/reqt0168_1992.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/43259/reqt0169_1992.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/43260/reqt0170_1992.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/43269/reqt0171_1992.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/43270/reqt0172_1992.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/43271/reqt0173_1992.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/43272/reqt0174_1992.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/43273/reqt0175_1992.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/43274/reqt0176_1992.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/43275/reqt0177_1992.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/43282/reqt0178_1992.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/43344/reqt0179_1992.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/43345/reqt0181_1992.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/43346/reqt0182_1992.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/43347/reqt0183_1992.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/43348/reqt0184_1992.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/43349/reqt0185_1992.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/43350/reqt0186_1992.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/43351/reqt0187_1992.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/43352/reqt0188_1992.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/43353/reqt0189_1992.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/43354/reqt0190_1992.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/43355/reqt0191_1992.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/43356/reqt0192_1992.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/43357/reqt0193_1992.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/43358/reqt0194_1992.pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/43359/reqt0195_1992.pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/43360/reqt0196_1992.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/43361/reqt0197_1992.pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/43362/reqt0198_1992.pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/43363/reqt0199_1992.pdf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/43364/reqt0200_1992.pdf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/43365/reqt0201_1992.pdf" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/43366/reqt0202_1992.pdf" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/43367/reqt0203_1992.pdf" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/43368/reqt0204_1992.pdf" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/43369/reqt0205_1992.pdf" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/43381/reqt0207_1992.pdf" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/43383/reqt0208_1992.pdf" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/43385/reqt0209_1992.pdf" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/43387/reqt0210_1992.pdf" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/43388/reqt0211_1992.pdf" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/43389/reqt0212_1992.pdf" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/43390/reqt0213_1992.pdf" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/43393/reqt0214_1992.pdf" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/43394/reqt0215_1992.pdf" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/43395/reqt0216_1992.pdf" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/43397/reqt0217_1992.pdf" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/43399/reqt0218_1992.pdf" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/43401/reqt0219_1992.pdf" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/43416/reqt0220_1992.pdf" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/43419/reqt0221_1992.pdf" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/43425/reqt0222_1992.pdf" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/43426/reqt0223_1992.pdf" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/43430/reqt0224_1992.pdf" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/43434/reqt0225_1992.pdf" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/43438/reqt0226_1992.pdf" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/43443/reqt0227_1992.pdf" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/43445/reqt0228_1992.pdf" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/43447/reqt0229_1992.pdf" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/43450/reqt0230_1992.pdf" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/43452/reqt0231_1992.pdf" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/43454/reqt0232_1992.pdf" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/43457/reqt0233_1992.pdf" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/43461/reqt0234_1992.pdf" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/43462/reqt0235_1992.pdf" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/43463/reqt0236_1992.pdf" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/43464/reqt0237_1992.pdf" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/43465/reqt0238_1992.pdf" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/43466/reqt0239_1992.pdf" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/43468/reqt0240_1992.pdf" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/43469/reqt0241_1992.pdf" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/43470/reqt0242_1992.pdf" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/43473/reqt0243_1992.pdf" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/43475/reqt0244_1992.pdf" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/43476/reqt0245_1992.pdf" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/43477/reqt0246_1992.pdf" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/43480/reqt0247_1992.pdf" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/43483/reqt0248_1992.pdf" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/43486/reqt0249_1992.pdf" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/43488/reqt0250_1992.pdf" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/43489/reqt0251_1992.pdf" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/43490/reqt0252_1992.pdf" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/43491/reqt0253_1992.pdf" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/43492/reqt0254_1992.pdf" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/43493/reqt0255_1992.pdf" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/43494/reqt0256_1992.pdf" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/43495/reqt0257_1992.pdf" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/43496/reqt0258_1992.pdf" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/43684/reqt0259_1992.pdf" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/43685/reqt0260_1992.pdf" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/43686/reqt0261_1992.pdf" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/43687/reqt0262_1992.pdf" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/43688/reqt0263_1992.pdf" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/43689/reqt0264_1992.pdf" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/43690/reqt0265_1992.pdf" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/43691/reqt0266_1992.pdf" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/43692/reqt0267_1992.pdf" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/43693/reqt0268_1992.pdf" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/43694/reqt0269_1992.pdf" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/43695/reqt0270_1992.pdf" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/43696/reqt0271_1992.pdf" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/43697/reqt0272_1992.pdf" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/43698/reqt0273_1992.pdf" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/43699/reqt0274_1992.pdf" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/43700/reqt0275_1992.pdf" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/43701/reqt0276_1992.pdf" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/43702/reqt0277_1992.pdf" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/43703/reqt0278_1992.pdf" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/43704/reqt0279_1992.pdf" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/43705/reqt0280_1992.pdf" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/43706/reqt0281_1992.pdf" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/43707/reqt0282_1992.pdf" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/43708/reqt0283_1992.pdf" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/43709/reqt0284_1992.pdf" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/43711/reqt0285_1992.pdf" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/43713/reqt0286_1992.pdf" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/43715/reqt0287_1992.pdf" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/43717/reqt0288_1992.pdf" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/43718/reqt0289_1992.pdf" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/43719/reqt0290_1992.pdf" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/43720/reqt0291_1992.pdf" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/43721/reqt0292_1992.pdf" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/43722/reqt0293_1992.pdf" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/43723/reqt0294_1992.pdf" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/43725/reqt0295_1992.pdf" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/43726/reqt0296_1992.pdf" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/43727/reqt0297_1992.pdf" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/43728/reqt0298_1992.pdf" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/43729/reqt0299_1992.pdf" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/43730/reqt0300_1992.pdf" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/43731/reqt0301_1992.pdf" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/43732/reqt0302_1992.pdf" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/43733/reqt0303_1992.pdf" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/40771/indc0001_1992.pdf" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/40775/indc0002_1992.pdf" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/40781/indc0003_1992.pdf" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/40783/indc0004_1992.pdf" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/40785/indc0005_1992.pdf" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/40788/indc0006_1992.pdf" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/40789/indc0007_1992.pdf" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/40791/indc0008_1992.pdf" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/40794/indc0009_1992.pdf" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/40799/indc0010_1992.pdf" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/40802/indc0011_1992.pdf" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/40804/indc0012_1992.pdf" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/40805/indc0013_1992.pdf" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/40806/indc0014_1992.pdf" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/40807/indc0015_1992.pdf" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/40808/indc0016_1992.pdf" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/40809/indc0017_1992.pdf" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/40815/indc0018_1992.pdf" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/40816/indc0019_1992.pdf" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/40825/indc0020_1992.pdf" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/40826/indc0021_1992.pdf" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/40827/indc0022_1992.pdf" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/40828/indc0023_1992.pdf" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/40829/indc0024_1992.pdf" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/40830/indc0025_1992.pdf" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/40831/indc0026_1992.pdf" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/40832/indc0027_1992.pdf" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/40833/indc0028_1992.pdf" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/40834/indc0029_1992.pdf" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/40835/indc0030_1992.pdf" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/40836/indc0031_1992.pdf" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/40837/indc0032_1992.pdf" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/40838/indc0033_1992.pdf" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/40839/indc0034_1992.pdf" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/40840/indc0035_1992.pdf" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/40841/indc0036_1992.pdf" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/40842/indc0037_1992.pdf" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/40843/indc0038_1992.pdf" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/40846/indc0039_1992.pdf" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/40847/indc0040_1992.pdf" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/40860/indc0041_1992.pdf" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/40861/indc0042_1992.pdf" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/40862/indc0043_1992.pdf" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/40863/indc0044_1992.pdf" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/40864/indc0045_1992.pdf" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/40865/indc0046_1992.pdf" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/40866/indc0047_1992.pdf" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/40867/indc0048_1992.pdf" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/40868/indc0049_1992.pdf" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/40870/indc0050_1992.pdf" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/40872/indc0051_1992.pdf" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/40874/indc0052_1992.pdf" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/40876/indc0053_1992.pdf" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/40877/indc0054_1992.pdf" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/40879/indc0055_1992.pdf" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/40881/indc0056_1992.pdf" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/40883/indc0057_1992.pdf" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/40884/indc0058_1992.pdf" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/40886/indc0059_1992.pdf" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/40888/indc0060_1992.pdf" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/40889/indc0061_1992.pdf" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/40890/indc0062_1992.pdf" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/40891/indc0063_1992.pdf" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/40892/indc0064_1992.pdf" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/40893/indc0065_1992.pdf" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/40894/indc0066_1992.pdf" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/40895/indc0067_1992.pdf" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/40896/indc0068_1992.pdf" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/40897/indc0069_1992.pdf" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/40898/indc0070_1992.pdf" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/40899/indc0071_1992.pdf" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/40900/indc0072_1992.pdf" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/40901/indc0073_1992.pdf" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/40902/indc0074_1992.pdf" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/40903/indc0075_1992.pdf" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/40904/indc0076_1992.pdf" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/40905/indc0077_1992.pdf" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/40907/indc0078_1992.pdf" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/40914/indc0079_1992.pdf" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/40915/indc0080_1992.pdf" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/40916/indc0081_1992.pdf" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/40917/indc0082_1992.pdf" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/40918/indc0083_1992.pdf" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/40919/indc0084_1992.pdf" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/40920/indc0085_1992.pdf" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/40921/indc0086_1992.pdf" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/40922/indc0087_1992.pdf" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/40923/indc0088_1992.pdf" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/40924/indc0089_1992.pdf" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/40925/indc0090_1992.pdf" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/40926/indc0091_1992.pdf" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/40927/indc0092_1992.pdf" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/40928/indc0093_1992.pdf" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/40929/indc0094_1992.pdf" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/40930/indc0095_1992.pdf" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/40931/indc0096_1992.pdf" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/40932/indc0097_1992.pdf" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/40933/indc0098_1992.pdf" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/40934/indc0099_1992.pdf" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/40935/indc0100_1992.pdf" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/40936/indc0101_1992.pdf" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/40937/indc0102_1992.pdf" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/40938/indc0103_1992.pdf" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/40939/indc0104_1992.pdf" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/40940/indc0105_1992.pdf" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/40941/indc0106_1992.pdf" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/40942/indc0107_1992.pdf" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/40943/indc0108_1992.pdf" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/40944/indc0109_1992.pdf" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/40945/indc0110_1992.pdf" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/40946/indc0111_1992.pdf" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/40947/indc0112_1992.pdf" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/40948/indc0113_1992.pdf" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/40949/indc0114_1992.pdf" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/40950/indc0115_1992.pdf" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/40951/indc0116_1992.pdf" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/40952/indc0117_1992.pdf" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/40953/indc0118_1992.pdf" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/40954/indc0119_1992.pdf" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/40955/indc0120_1992.pdf" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/40956/indc0121_1992.pdf" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/40957/indc0122_1992.pdf" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/40958/indc0123_1992.pdf" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/40959/indc0124_1992.pdf" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/40960/indc0125_1992.pdf" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/40961/indc0126_1992.pdf" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/40962/indc0127_1992.pdf" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/40963/indc0128_1992.pdf" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/40964/indc0129_1992.pdf" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/40965/indc0130_1992.pdf" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/40966/indc0131_1992.pdf" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/40967/indc0132_1992.pdf" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/40968/indc0133_1992.pdf" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/40969/indc0134_1992.pdf" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/40970/indc0135_1992.pdf" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/40971/indc0136_1992.pdf" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/40972/indc0137_1992.pdf" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/40973/indc0138_1992.pdf" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/40974/indc0139_1992.pdf" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/40975/indc0140_1992.pdf" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/40976/indc0141_1992.pdf" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/40977/indc0142_1992.pdf" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/40978/indc0143_1992.pdf" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/40979/indc0144_1992.pdf" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/40980/indc0145_1992.pdf" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/40981/indc0146_1992.pdf" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/40982/indc0147_1992.pdf" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/40983/indc0148_1992.pdf" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/40984/indc0149_1992.pdf" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/40985/indc0150_1992.pdf" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/40986/indc0151_1992.pdf" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/40987/indc0152_1992.pdf" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/40988/indc0153_1992.pdf" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/40989/indc0154_1992.pdf" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/40990/indc0155_1992.pdf" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/40991/indc0156_1992.pdf" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/40992/indc0157_1992.pdf" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/40993/indc0158_1992.pdf" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/40994/indc0159_1992.pdf" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/40995/indc0160_1992.pdf" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/40996/indc0161_1992.pdf" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/40997/indc0162_1992.pdf" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/40998/indc0163_1992.pdf" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/40999/indc0164_1992.pdf" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/41000/indc0165_1992.pdf" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/41001/indc0166_1992.pdf" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/41002/indc0167_1992.pdf" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/41003/indc0168_1992.pdf" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/41005/indc0169_1992.pdf" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/41006/indc0170_1992.pdf" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/41007/indc0171_1992.pdf" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/41008/indc0172_1992.pdf" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/41009/indc0173_1992.pdf" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/41010/indc0174_1992.pdf" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/41012/indc0175_1992.pdf" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/41021/indc0176_1992.pdf" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/41022/indc0177_1992.pdf" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/41023/indc0178_1992.pdf" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/41024/indc0179_1992.pdf" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/41025/indc0180_1992.pdf" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/41027/indc0181_1992.pdf" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/41029/indc0182_1992.pdf" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/41030/indc0183_1992.pdf" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/41033/indc0184_1992.pdf" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/41034/indc0185_1992.pdf" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/41036/indc0186_1992.pdf" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/41037/indc0187_1992.pdf" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/41038/indc0188_1992.pdf" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/41040/indc0189_1992.pdf" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/41042/indc0190_1992.pdf" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/41043/indc0191_1992.pdf" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/41044/indc0192_1992.pdf" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/41045/indc0193_1992.pdf" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/41046/indc0194_1992.pdf" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/41047/indc0195_1992.pdf" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/41048/indc0196_1992.pdf" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/41049/indc0197_1992.pdf" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/41050/indc0198_1992.pdf" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/41051/indc0199_1992.pdf" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/41052/indc0200_1992.pdf" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/41053/indc0201_1992.pdf" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/41054/indc0202_1992.pdf" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/41055/indc0203_1992.pdf" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/41056/indc0204_1992.pdf" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/41057/indc0205_1992.pdf" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/41058/indc0206_1992.pdf" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/41059/indc0207_1992.pdf" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/41060/indc0208_1992.pdf" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/41061/indc0209_1992.pdf" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/41062/indc0210_1992.pdf" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/41063/indc0211_1992.pdf" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/41064/indc0212_1992.pdf" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/41066/indc0213_1992.pdf" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/41069/indc0214_1992.pdf" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/41070/indc0215_1992.pdf" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/41071/indc0216_1992.pdf" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/41072/indc0217_1992.pdf" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/41073/indc0218_1992.pdf" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/41074/indc0219_1992.pdf" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/41075/indc0220_1992.pdf" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/41076/indc0221_1992.pdf" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/41078/indc0222_1992.pdf" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/41080/indc0223_1992.pdf" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/41082/indc0224_1992.pdf" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/41083/indc0225_1992.pdf" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/41084/indc0226_1992.pdf" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/41089/indc0227_1992.pdf" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/41091/indc0228_1992.pdf" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/41093/indc0229_1992.pdf" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/41130/indc0230_1992.pdf" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/41133/indc0231_1992.pdf" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/41134/indc0232_1992.pdf" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/41135/indc0233_1992.pdf" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/41136/indc0234_1992.pdf" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/41137/indc0235_1992.pdf" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/41138/indc0236_1992.pdf" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/41139/indc0237_1992.pdf" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/41140/indc0238_1992.pdf" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/41141/indc0239_1992.pdf" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/41142/indc0240_1992.pdf" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/41143/indc0241_1992.pdf" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/41144/indc0242_1992.pdf" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/41145/indc0243_1992.pdf" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/41147/indc0244_1992.pdf" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/41149/indc0245_1992.pdf" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/41152/indc0246_1992.pdf" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/41155/indc0247_1992.pdf" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/41161/indc0248_1992.pdf" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/41163/indc0249_1992.pdf" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/41164/indc0250_1992.pdf" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/41165/indc0251_1992.pdf" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/41169/indc0252_1992.pdf" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/41173/indc0253_1992.pdf" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/41176/indc0254_1992.pdf" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/41178/indc0255_1992.pdf" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/41180/indc0256_1992.pdf" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/41181/indc0257_1992.pdf" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/41183/indc0258_1992.pdf" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/41184/indc0259_1992.pdf" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/41186/indc0260_1992.pdf" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/41187/indc0261_1992.pdf" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/41188/indc0262_1992.pdf" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/41190/indc0263_1992.pdf" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/41191/indc0264_1992.pdf" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/41192/indc0265_1992.pdf" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/41193/indc0266_1992.pdf" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/41194/indc0267_1992.pdf" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/41195/indc0268_1992.pdf" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/41197/indc0269_1992.pdf" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/41198/indc0270_1992.pdf" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/41199/indc0271_1992.pdf" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/41202/indc0272_1992.pdf" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/41204/indc0273_1992.pdf" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/41211/indc0274_1992.pdf" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/41213/indc0275_1992.pdf" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/41214/indc0276_1992.pdf" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/41217/indc0277_1992.pdf" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/41219/indc0278_1992.pdf" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/41221/indc0279_1992.pdf" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/41222/indc0280_1992.pdf" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/41223/indc0281_1992.pdf" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/41224/indc0282_1992.pdf" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/41225/indc0283_1992.pdf" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/41226/indc0284_1992.pdf" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/41227/indc0285_1992.pdf" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/41228/indc0286_1992.pdf" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/41229/indc0287_1992.pdf" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/41230/indc0288_1992.pdf" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/41231/indc0289_1992.pdf" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/41232/indc0290_1992.pdf" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/41233/indc0291_1992.pdf" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/41234/indc0292_1992.pdf" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/41235/indc0293_1992.pdf" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/41259/indc0294_1992.pdf" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/41260/indc0295_1992.pdf" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/41261/indc0296_1992.pdf" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/41262/indc0297_1992.pdf" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/41263/indc0298_1992.pdf" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/41264/indc0299_1992.pdf" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/41265/indc0300_1992.pdf" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/41266/indc0301_1992.pdf" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/41267/indc0302_1992.pdf" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/41268/indc0303_1992.pdf" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/41269/indc0304_1992.pdf" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/41270/indc0305_1992.pdf" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/41271/indc0306_1992.pdf" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/41272/indc0307_1992.pdf" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/41273/indc0308_1992.pdf" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/41274/indc0309_1992.pdf" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/41275/indc0310_1992.pdf" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/41276/indc0311_1992.pdf" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/41277/indc0312_1992.pdf" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/41278/indc0313_1992.pdf" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/41280/indc0314_1992.pdf" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/41281/indc0315_1992.pdf" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/41283/indc0316_1992.pdf" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/41284/indc0317_1992.pdf" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/41285/indc0318_1992.pdf" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/41288/indc0319_1992.pdf" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/41289/indc0320_1992.pdf" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/41290/indc0321_1992.pdf" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/41291/indc0322_1992.pdf" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/41292/indc0323_1992.pdf" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/41293/indc0324_1992.pdf" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/41294/indc0325_1992.pdf" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/41295/indc0326_1992.pdf" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/41299/indc0327_1992.pdf" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/41301/indc0328_1992.pdf" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/41303/indc0329_1992.pdf" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/41304/indc0330_1992.pdf" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/41305/indc0331_1992.pdf" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/41306/indc0332_1992.pdf" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/41307/indc0333_1992.pdf" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/41308/indc0334_1992.pdf" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/41309/indc0335_1992.pdf" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/41310/indc0336_1992.pdf" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/41311/indc0337_1992.pdf" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/41312/indc0338_1992.pdf" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/41313/indc0339_1992.pdf" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/41314/indc0340_1992.pdf" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/41315/indc0341_1992.pdf" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/41316/indc0342_1992.pdf" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/41317/indc0343_1992.pdf" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/41318/indc0344_1992.pdf" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/41319/indc0345_1992.pdf" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/41320/indc0346_1992.pdf" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/41373/indc0347_1992.pdf" TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/41381/indc0348_1992.pdf" TargetMode="External"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/41384/indc0349_1992.pdf" TargetMode="External"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/41387/indc0350_1992.pdf" TargetMode="External"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/41450/indc0351_1992.pdf" TargetMode="External"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/41453/indc0352_1992.pdf" TargetMode="External"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/41454/indc0353_1992.pdf" TargetMode="External"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/41455/indc0354_1992.pdf" TargetMode="External"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/41471/indc0356_1992.pdf" TargetMode="External"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/41473/indc0357_1992.pdf" TargetMode="External"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/41475/indc0358_1992.pdf" TargetMode="External"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/41477/indc0359_1992.pdf" TargetMode="External"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/41479/indc0360_1992.pdf" TargetMode="External"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/41482/indc0362_1992.pdf" TargetMode="External"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/41484/indc0363_1992.pdf" TargetMode="External"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/41486/indc0364_1992.pdf" TargetMode="External"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/41488/indc0365_1992.pdf" TargetMode="External"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/41489/indc0366_1992.pdf" TargetMode="External"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/41490/indc0367_1992.pdf" TargetMode="External"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/41492/indc0368_1992.pdf" TargetMode="External"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/41493/indc0369_1992.pdf" TargetMode="External"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/41497/indc0370_1992.pdf" TargetMode="External"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/41502/indc0371_1992.pdf" TargetMode="External"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/41505/indc0372_1992.pdf" TargetMode="External"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/41508/indc0373_1992.pdf" TargetMode="External"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/41510/indc0374_1992.pdf" TargetMode="External"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/41512/indc0375_1992.pdf" TargetMode="External"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/41513/indc0376_1992.pdf" TargetMode="External"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/41515/indc0377_1992.pdf" TargetMode="External"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/41518/indc0379_1992.pdf" TargetMode="External"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/41519/indc0380_1992.pdf" TargetMode="External"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/41522/indc0382_1992.pdf" TargetMode="External"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/41523/indc0383_1992.pdf" TargetMode="External"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/41524/indc0384_1992.pdf" TargetMode="External"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/41525/indc0385_1992.pdf" TargetMode="External"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/41526/indc0386_1992.pdf" TargetMode="External"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/41527/indc0387_1992.pdf" TargetMode="External"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/41528/indc0388_1992.pdf" TargetMode="External"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/41529/indc0389_1992.pdf" TargetMode="External"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/41530/indc0390_1992.pdf" TargetMode="External"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/41531/indc0391_1992.pdf" TargetMode="External"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/41532/indc0392_1992.pdf" TargetMode="External"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/41533/indc0393_1992.pdf" TargetMode="External"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/41536/indc0394_1992.pdf" TargetMode="External"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/41539/indc0395_1992.pdf" TargetMode="External"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/41541/indc0396_1992.pdf" TargetMode="External"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/41544/indc0397_1992.pdf" TargetMode="External"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/41546/indc0398_1992.pdf" TargetMode="External"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/41548/indc0399_1992.pdf" TargetMode="External"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/41550/indc0400_1992.pdf" TargetMode="External"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/41552/indc0401_1992.pdf" TargetMode="External"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/41553/indc0402_1992.pdf" TargetMode="External"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/41554/indc0403_1992.pdf" TargetMode="External"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/41556/indc0404_1992.pdf" TargetMode="External"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/41557/indc0405_1992.pdf" TargetMode="External"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/41559/indc0406_1992.pdf" TargetMode="External"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/41561/indc0407_1992.pdf" TargetMode="External"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/41563/indc0408_1992.pdf" TargetMode="External"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/41564/indc0409_1992.pdf" TargetMode="External"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/41566/indc0410_1992.pdf" TargetMode="External"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/41569/indc0411_1992.pdf" TargetMode="External"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/41570/indc0412_1992.pdf" TargetMode="External"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/41572/indc0413_1992_.pdf" TargetMode="External"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/41575/indc0414_1992.pdf" TargetMode="External"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/41576/indc0415_1992.pdf" TargetMode="External"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/41577/indc0416_1992.pdf" TargetMode="External"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/41578/indc0417_1992.pdf" TargetMode="External"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/41845/indc0418_1992.pdf" TargetMode="External"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/41848/indc0419_1992.pdf" TargetMode="External"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/41849/indc0420_1992.pdf" TargetMode="External"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/41850/indc0421_1992.pdf" TargetMode="External"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/41851/indc0422_1992.pdf" TargetMode="External"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/41854/indc0423_1992.pdf" TargetMode="External"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/41856/indc0424_1992.pdf" TargetMode="External"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/41859/indc0425_1992.pdf" TargetMode="External"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/41860/indc0426_1992.pdf" TargetMode="External"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/41869/indc0428_1992.pdf" TargetMode="External"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/41871/indc0429_1992.pdf" TargetMode="External"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/41875/indc0430_1992.pdf" TargetMode="External"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/41878/indc0431_1992.pdf" TargetMode="External"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/41880/indc0432_1992.pdf" TargetMode="External"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/41887/indc0433_1992.pdf" TargetMode="External"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/41888/indc0434_1992.pdf" TargetMode="External"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/41889/indc0435_1992.pdf" TargetMode="External"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/41890/indc0436_1992.pdf" TargetMode="External"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/41891/indc0437_1992.pdf" TargetMode="External"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/41892/indc0438_1992.pdf" TargetMode="External"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/41893/indc0439_1992.pdf" TargetMode="External"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/41894/indc0440_1992.pdf" TargetMode="External"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/41895/indc0441_1992.pdf" TargetMode="External"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/41896/indc0442_1992.pdf" TargetMode="External"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/41897/indc0443_1992.pdf" TargetMode="External"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/41905/indc0445_1992.pdf" TargetMode="External"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/41907/indc0446_1992.pdf" TargetMode="External"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/41910/indc0447_1992.pdf" TargetMode="External"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/41912/indc0448_1992.pdf" TargetMode="External"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/41914/indc0449_1992.pdf" TargetMode="External"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/41916/indc0450_1992.pdf" TargetMode="External"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/41918/indc0451_1992.pdf" TargetMode="External"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/41920/indc0452_1992.pdf" TargetMode="External"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/41921/indc0453_1992.pdf" TargetMode="External"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/41922/indc0454_1992.pdf" TargetMode="External"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/41928/indc0455_1992.pdf" TargetMode="External"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/41929/indc0456_1992.pdf" TargetMode="External"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/41930/indc0457_1992.pdf" TargetMode="External"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/41931/indc0458_1992.pdf" TargetMode="External"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/41932/indc0459_1992.pdf" TargetMode="External"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/41933/indc0460_1992.pdf" TargetMode="External"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/41934/indc0461_1992.pdf" TargetMode="External"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/41937/indc0462_1992.pdf" TargetMode="External"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/41939/indc0463_1992.pdf" TargetMode="External"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/41943/indc0464_1992.pdf" TargetMode="External"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/41946/indc0465_1992.pdf" TargetMode="External"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/41949/indc0466_1992.pdf" TargetMode="External"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/41953/indc0467_1992.pdf" TargetMode="External"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/41956/indc0468_1992.pdf" TargetMode="External"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/41960/indc0469_1992.pdf" TargetMode="External"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/41963/indc0470_1992.pdf" TargetMode="External"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/41970/indc0471_1992.pdf" TargetMode="External"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/41971/indc0472_1992.pdf" TargetMode="External"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/41973/indc0473_1992.pdf" TargetMode="External"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/41975/indc0474_1992.pdf" TargetMode="External"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/41977/indc0475_1992.pdf" TargetMode="External"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/41980/indc0476_1992.pdf" TargetMode="External"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/41983/indc0477_1992.pdf" TargetMode="External"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/41985/indc0478_1992.pdf" TargetMode="External"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1992/41993/indc0479_1992.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H811"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="6" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="66.140625" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="89.42578125" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="88.5703125" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>