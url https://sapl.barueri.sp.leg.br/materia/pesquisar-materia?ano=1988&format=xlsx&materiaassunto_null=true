--- v0 (2026-02-06)
+++ v1 (2026-05-20)
@@ -54,6232 +54,6232 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>4542</t>
   </si>
   <si>
     <t>1988</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>PLEO</t>
   </si>
   <si>
     <t>Projeto de Lei</t>
   </si>
   <si>
     <t>Rubens Furlan</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/4542/pleo0001_1988.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/4542/pleo0001_1988.pdf</t>
   </si>
   <si>
     <t>A Celebração de convênio com o Estado de São Paulo, por intermédio da Secretaria da Educação, objetivando ao preenchimento das necessidades de pessoal de apoio administrativo das escolas públicas estaduais, localizadas no Município.</t>
   </si>
   <si>
     <t>4556</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/4556/pleo0002_1988.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/4556/pleo0002_1988.pdf</t>
   </si>
   <si>
     <t>Dá nova redação ao artigo 4º, da Lei nº 441, de 22 de agosto de 1983. (Gratificação mensal ao Presidente da Comissão Municipal de Trânsito)</t>
   </si>
   <si>
     <t>4708</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/4708/pleo0003_1988.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/4708/pleo0003_1988.pdf</t>
   </si>
   <si>
     <t>Estende o benefício referido no artigo 134, I, letra "a", do Estatuto dos Funcionários Públicos Municipais, aos servidores celetistas aposentados por invalidez.</t>
   </si>
   <si>
     <t>4709</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/4709/pleo0004_1988.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/4709/pleo0004_1988.pdf</t>
   </si>
   <si>
     <t>A concessão de abono especial aos servidores públicos da Prefeitura.</t>
   </si>
   <si>
     <t>4712</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
     <t>Comissão Executiva - CEXE</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/4712/pleo0005_1988.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/4712/pleo0005_1988.pdf</t>
   </si>
   <si>
     <t>A concessão de abono especial aos servidores públicos da Câmara.</t>
   </si>
   <si>
     <t>4713</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
     <t>Elcio Fraquelino de Souza</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/4713/pleo0006_1988.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/4713/pleo0006_1988.pdf</t>
   </si>
   <si>
     <t>Horário de funcionamento dos estabelecimentos bancários do Município.</t>
   </si>
   <si>
     <t>4714</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/4714/pleo0007_1988.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/4714/pleo0007_1988.pdf</t>
   </si>
   <si>
     <t>A abertura de crédito adicional especial ao orçamento vigente. (Dois poços artesianos no Parque Imperial)</t>
   </si>
   <si>
     <t>4717</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/4717/pleo0008_1988.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/4717/pleo0008_1988.pdf</t>
   </si>
   <si>
     <t>Prorroga o prazo referido no art. 7º, da lei nº 543, de 11 de novembro de 1985. (Para o protocolamento de pedidos de anistia de construções clandestinas)</t>
   </si>
   <si>
     <t>2531</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/2531/pleo0009_1988_JwI6DUM.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/2531/pleo0009_1988_JwI6DUM.pdf</t>
   </si>
   <si>
     <t>A desafetação e cessão em comodato da área de terreno que especifica. (cessão à Liga Barueriense de Futebol de Salão, no Jardim Tupã).</t>
   </si>
   <si>
     <t>4719</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/4719/pleo0010_1988.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/4719/pleo0010_1988.pdf</t>
   </si>
   <si>
     <t>Autoriza a Câmara Municipal e a Prefeitura Municipal de Barueri, a Celebrar convênio com o Instituto de Previdência do Estado de São Paulo, nos termos da Lei nº 4642 de 06 de agosto de 1985.</t>
   </si>
   <si>
     <t>4722</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
     <t>Dr. Gilberto Otávio Tolaini</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/4722/pleo0011_1988.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/4722/pleo0011_1988.pdf</t>
   </si>
   <si>
     <t>A extensão do benefício de que trata o Ato nº 04/88, a todos os funcionários da Câmara, incluindo os funcionários da Prefeitura, que prestam serviço na Câmara.</t>
   </si>
   <si>
     <t>4723</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/4723/pleo0012_1988.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/4723/pleo0012_1988.pdf</t>
   </si>
   <si>
     <t>A desafetação e cessão em comodato das áreas de terreno que especifica e revoga a Lei nº 592, de 2 de outubro de 1986. (Cessão em comodato ao Lar Bom Jesus de Barueri).</t>
   </si>
   <si>
     <t>668</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/668/plei0013_1988.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/668/plei0013_1988.pdf</t>
   </si>
   <si>
     <t>O Patrimônio Histórico e Cultural do Município.</t>
   </si>
   <si>
     <t>4730</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/4730/pleo0014_1988.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/4730/pleo0014_1988.pdf</t>
   </si>
   <si>
     <t>Altera Zoneamento do setor B-04, descrito na Lei nº 485, de 17 de outubro de 1984.</t>
   </si>
   <si>
     <t>4937</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/4937/pleo0015_1988.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/4937/pleo0015_1988.pdf</t>
   </si>
   <si>
     <t>Abertura de crédito adicional suplementar.</t>
   </si>
   <si>
     <t>4938</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/4938/pleo0016_1988.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/4938/pleo0016_1988.pdf</t>
   </si>
   <si>
     <t>Dá denominações oficiais ao Viaduto e à Avenida de Interligação da Estrada dos Romeiros com a Rodovia Presidente Castelo Branco. (Viaduto dos Trabalhadores e Avenida Presidente Tancredo de Almeida Neves)</t>
   </si>
   <si>
     <t>4939</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/4939/pleo0017_1988.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/4939/pleo0017_1988.pdf</t>
   </si>
   <si>
     <t>Abertura de crédito adicional especial para o fim que especifica. (Implantação de reservatório de água no Parque Imperial)</t>
   </si>
   <si>
     <t>4940</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/4940/pleo0020_1988.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/4940/pleo0020_1988.pdf</t>
   </si>
   <si>
     <t>4941</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/4941/pleo0021_1988.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/4941/pleo0021_1988.pdf</t>
   </si>
   <si>
     <t>Abertura de crédito adicional especial no montante e para fins que especifica. (Atender despesas da Justiça Eleitoral para a realização das eleições gerais de 15 de novembro vindouro, inclusive com a subsequente apuração)</t>
   </si>
   <si>
     <t>4942</t>
   </si>
   <si>
     <t>PDLE</t>
   </si>
   <si>
     <t>Projeto de Decreto Legislativo</t>
   </si>
   <si>
     <t>Geraldo Correa</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/4942/pdle0001_1988.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/4942/pdle0001_1988.pdf</t>
   </si>
   <si>
     <t>A aprovação do Parecer prévio emitido pelo Egrégio Tribunal de Contas do Estado de São Paulo, que opinou favoravelmente pela aprovação das contas da Prefeitura e do Serviço de Assistência Médica de Barueri, referentes ao exercício de 1985.</t>
   </si>
   <si>
     <t>4943</t>
   </si>
   <si>
     <t>CFIOR - COMISSÃO DE FINANÇAS E ORÇAMENTO</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/4943/pdle0002_1988.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/4943/pdle0002_1988.pdf</t>
   </si>
   <si>
     <t>A aprovação do Parecer Prévio emitido pelo Egrégio Tribunal de Contas do Estado de São Paulo, que opinou favoravelmente pela aprovação das contas da Prefeitura, do Serviço de Assistência Médica e do serviço Municipal de educação e Cultura, referentes ao exercício de 1986.</t>
   </si>
   <si>
     <t>4944</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/4944/pdle0003_1988.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/4944/pdle0003_1988.pdf</t>
   </si>
   <si>
     <t>Fixa, para a próxima Legislatura, o Subsídio e a verba de Representação do Prefeito Municipal de Barueri, bem como, Verba para representação do vice- Prefeito Municipal.</t>
   </si>
   <si>
     <t>4945</t>
   </si>
   <si>
     <t>PRSL</t>
   </si>
   <si>
     <t>Projeto de Resolução</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/4945/prsl0001_1988.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/4945/prsl0001_1988.pdf</t>
   </si>
   <si>
     <t>A aprovação do Parecer prévio emitido pelo Egrégio Tribunal de contas do Estado de São Paulo, que opinou favoravelmente pela aprovação das Contas da Mesa da Câmara Municipal de Barueri, referente ao exercício de 1985.</t>
   </si>
   <si>
     <t>4946</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/4946/prsl0002_1988.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/4946/prsl0002_1988.pdf</t>
   </si>
   <si>
     <t>A aprovação do Parecer prévio emitido pelo Egrégio tribunal de contas do Estado de São Paulo, que opinou favoravelmente pela aprovação das contas da Mesa da Câmara Municipal de Barueri, referentes ao exercício de 1986.</t>
   </si>
   <si>
     <t>4947</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/4947/prsl0003_1988.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/4947/prsl0003_1988.pdf</t>
   </si>
   <si>
     <t>A doação de bens móveis, pertencentes ao patrimônio da Câmara Municipal de Barueri, à Câmara Municipal de Pirapora do Bom Jesus.</t>
   </si>
   <si>
     <t>4948</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/4948/prsl0004_1988.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/4948/prsl0004_1988.pdf</t>
   </si>
   <si>
     <t>Fixa a verba de Representação do Presidente da Câmara Municipal de Barueri.</t>
   </si>
   <si>
     <t>4949</t>
   </si>
   <si>
     <t>Wagih Sales Nemer</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/4949/prsl0005_1988.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/4949/prsl0005_1988.pdf</t>
   </si>
   <si>
     <t>Fixa, para a próxima legislatura, a remuneração dos vereadores da Câmara Municipal de Barueri.</t>
   </si>
   <si>
     <t>4950</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/4950/prsl0006_1988.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/4950/prsl0006_1988.pdf</t>
   </si>
   <si>
     <t>As realizações das Sessões Ordinárias.</t>
   </si>
   <si>
     <t>4551</t>
   </si>
   <si>
     <t>EPLO</t>
   </si>
   <si>
     <t>Emenda a Projeto de Lei</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/4551/pleo0001_1988_eplo0001_1988.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/4551/pleo0001_1988_eplo0001_1988.pdf</t>
   </si>
   <si>
     <t>Emenda Aditiva ao Projeto de Lei n. 1/1988, de autoria do Poder Executivo, que dispõe sobre:  a celebração de convênio com o Estado de São Paulo, por intermédio da Secretaria da Educação, objetivando ao preenchimento das necessidades de pessoal de apoio administrativo das escolas públicas estaduais, localizadas no Município.</t>
   </si>
   <si>
     <t>44520</t>
   </si>
   <si>
     <t>REQT</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/44520/reqt0001_1988.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/44520/reqt0001_1988.pdf</t>
   </si>
   <si>
     <t>Requeremos: a) Que seja fixada a data de 26 de março do corrente ano, dia do município, em Sessão Solene, para a entrega da outorga ao Ex- Prefeito de Barueri, Senhor Arnaldo Rodrigues Bittencourt, para se evitar que o fato passe para outra legislatura, isto naturalmente, em detrimento dos atuais membros desta Casa de Leis, autora e responsável pela iniciativa da propositura em questão.  b) Que a Mesa e essa Presidência se digne a dotar as providências de estilo e de praxe, para a efetivação do ato oficial.  c)Que o fasto seja comunicado ao agraciado, para seu conhecimento e devidos fins.</t>
   </si>
   <si>
     <t>44524</t>
   </si>
   <si>
     <t>Clarindo Aparecido da Silva</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/44524/reqt0002_1988.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/44524/reqt0002_1988.pdf</t>
   </si>
   <si>
     <t>Clarindo Aparecido da Silva Filho, Vereador à esta Câmara Municipal, vem mui respeitosamente a v.exa. para requerer a retirada de sua assinatura aposta no Requerimento nº 01/ 88, de autoria do Vereador Elcio Franquelino Frank de Souza.</t>
   </si>
   <si>
     <t>44526</t>
   </si>
   <si>
     <t>João José dos Santos</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/44526/reqt0003_1988.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/44526/reqt0003_1988.pdf</t>
   </si>
   <si>
     <t>João José dos Santos, Vereador à este Câmara Municipal, vem mui respeitosamente a V.Exa. para  requerer a  retirada da sua assinatura aposta no Requerimento nº 01/88, de autoria do Vereador Elicio Franquelino Frank  de Souza.</t>
   </si>
   <si>
     <t>44528</t>
   </si>
   <si>
     <t>Darley Menendes de Siqueira</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/44528/reqt0004_1988.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/44528/reqt0004_1988.pdf</t>
   </si>
   <si>
     <t>Darley Menedes Siqueira, Vereador à Câmara Municipal de Barueri, vem mui respeitosamente a V. Exa. para requerer a retirada de sua assinatura aposta no Requerimento nº 01/88, de autoria do Vereador Elcio Franquelino Frank de Souza.</t>
   </si>
   <si>
     <t>44531</t>
   </si>
   <si>
     <t>José Olival N. dos Santos</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/44531/reqt0005_1988.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/44531/reqt0005_1988.pdf</t>
   </si>
   <si>
     <t>José Olival Neves dos Santos, Vereador à Câmara Municipal de Barueri, vem mui respeitosamente a V. Exa. para requerer a retirada de sua assinatura aposta no Requerimento nº01/88, de autoria do Vereador Elcio Franquelino Frank de Souza.</t>
   </si>
   <si>
     <t>44532</t>
   </si>
   <si>
     <t>José Francisco de Brito</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/44532/reqt0006_1988.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/44532/reqt0006_1988.pdf</t>
   </si>
   <si>
     <t>José Francisco de Brito, Vereador à Câmara Municipal de Barueri, vem mui respeitosamente a V.Exa. para requerer a retirada de sua assinatura aposta no Requerimento nº 01/88, de autoria do Vereador Elcio Franquelino Frank de Souza.</t>
   </si>
   <si>
     <t>44533</t>
   </si>
   <si>
     <t>Joliete Alves dos Santos</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/44533/reqt0007_1988.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/44533/reqt0007_1988.pdf</t>
   </si>
   <si>
     <t>Requeiro à Mesa, nos termos regimentais, seja oficiado ao Diretores do Café do Ponto S/A, no sentido de que providenciem limpeza no terreno de propriedade daquela empresa, localizado na Rua Safira, esquina com a Rua Rubi, no Jardim dos Camargos.</t>
   </si>
   <si>
     <t>44534</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/44534/reqt0008_1988.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/44534/reqt0008_1988.pdf</t>
   </si>
   <si>
     <t>Requeiro à Mesa, nos termos regimentais, seja oficiado ao Sr. Chefe do Executivo, reiterando os termos do Requerimento nº 301, de 17 de novembro de 1987, através do qual foi encaminhado abaixo-assinado, contendo 93 (noventa e três) assinaturas de moradores da Rua Terça, do Jardim Audir, que solicitam providências com referência à implantação de obstáculos na referida rua, principalmente em seu início.</t>
   </si>
   <si>
     <t>44535</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/44535/reqt0009_1988.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/44535/reqt0009_1988.pdf</t>
   </si>
   <si>
     <t>Requeiro à Mesa, not termos regimentais, seja oficiado ao Sr. Chefe do Executivo, reiterando os termos da indicação 283, de 13 de outubro de 1987, através da qual solicitou providências com referencia à mudança do ponto de ônibus existente na altura do nº. 1261 da Av. Brigadeiro Jordão, para o nº. 1202, da mesma avenida, no Distrito do Jardim Silveira.</t>
   </si>
   <si>
     <t>44539</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/44539/reqt0010_1988.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/44539/reqt0010_1988.pdf</t>
   </si>
   <si>
     <t>Requeiro à Mesa, ouvido o Plenário, nos termos regimentais, seja consignado nos Anais desta Casa, um voto de Repúdio à proposta de prorrogação dos mandatos dos atuais Prefeitos e Vereadores.</t>
   </si>
   <si>
     <t>44541</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/44541/reqt0011_1988.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/44541/reqt0011_1988.pdf</t>
   </si>
   <si>
     <t>Requeiro à Mesa, seja oficiado ao Sr. Chefe do Executivo, a fim de que seja enviado e este Vereador os gastos executados pela prefeitura e autarquias municipais com os jornais e revistas da região, discriminando cada um deles, nos respectivos meses de dezembro de 1957 e janeiro de 1988.</t>
   </si>
   <si>
     <t>44543</t>
   </si>
   <si>
     <t>Cleuso de Oliveira</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/44543/reqt0012_1988.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/44543/reqt0012_1988.pdf</t>
   </si>
   <si>
     <t>Requeiro à Mesa, nos termos regimentais, seja oficiado ao Sr. José Laerte de Carvalho, DD. Agente da Eletropaulo - Eletricidade de São Paulo S/A, quanto a possibilidade da colocação de uma luminária no último poste da Rua Paissandú, no bairro denominado Vila Nova, no Distrito do Jardim Belval.</t>
   </si>
   <si>
     <t>44544</t>
   </si>
   <si>
     <t>Tarzan</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/44544/reqt0013_1988.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/44544/reqt0013_1988.pdf</t>
   </si>
   <si>
     <t>Requeiro à Mesa, nos termos regimentais, ouvido o Plenário, seja consignado nos Anais desta Casa., um voto de profundo pesar pelo passamento do Senhor Sidnei Campos Bezerra, ocorrido no dia de ontem.</t>
   </si>
   <si>
     <t>44545</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/44545/reqt0014_1988.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/44545/reqt0014_1988.pdf</t>
   </si>
   <si>
     <t>Com a entrega deste relatório anexo sobre nossa participação no IV Programa Brasília-Miami de Política e Administração Pública, o qual solicitamos seja lido em plenário, pedimos que o mesmo seja enviado ao sr. Chefe do Executivo as seguintes propostas que poderão ser aproveitadas para o desenvolvimento do município nesta ou na próxima administração.</t>
   </si>
   <si>
     <t>44548</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/44548/reqt0015_1988.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/44548/reqt0015_1988.pdf</t>
   </si>
   <si>
     <t>Requeiro à Mesa, nos temos regimentais, seja oficiado ao Exmo. Sr. Renato Archer, DD. Ministro da Previdência Social, a fim de que S.Exa. se digne determinar ao órgão competente, estudos objetivando a instalação de um posto do INAMPS, bem como, um posto de benefícios do INPS neste município.</t>
   </si>
   <si>
     <t>44550</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/44550/reqt0016_1988.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/44550/reqt0016_1988.pdf</t>
   </si>
   <si>
     <t>Requeiro à Mesa., nos termos regimentais, seja oficiado ao Sr. Chefe do Executivo, no sentido de que S.Exa. se digne informar a esta Casa, porque encontram-se paradas as obras de construção do Batalhão de Polícia Militar deste município, no bairro do Jardim São Pedro.</t>
   </si>
   <si>
     <t>44552</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/44552/reqt0017_1988.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/44552/reqt0017_1988.pdf</t>
   </si>
   <si>
     <t>Requeiro à Mesa, nos termos regimentais, ouvido o Plenário, seja consignado nos Anais desta Casa, um voto de profundo pesar pelo falecimento do Sr. Benedito Piffer, ocorrido no dia 05 p. passado.</t>
   </si>
   <si>
     <t>44556</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/44556/reqt0018_1988.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/44556/reqt0018_1988.pdf</t>
   </si>
   <si>
     <t>Requeiro à Mesa, nos termos regimentais, seja oficiado à Sabesp - Companhia de Saneamento Básico do Estado  de São Paulo, no sentido de que aquela companhia providencie reparação na tubulação da rede de esgoto, defronte ao imóvel de nº 468, da Av. Santa Úrsula, na Vila Pouso Alegre, neste Município.</t>
   </si>
   <si>
     <t>44562</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/44562/reqt0019_1988.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/44562/reqt0019_1988.pdf</t>
   </si>
   <si>
     <t>Requeiro à Mesa, nos termos regimentais, seja oficiado a TELESP Telecomunicações de São Paulo S/A; da possibilidade de ser instalado um orelhão na Rua Júlio Prestes, defronte ao nº 143, onde funciona o Bar e Empório Morais, no Distrito do Jardim Belval.</t>
   </si>
   <si>
     <t>44565</t>
   </si>
   <si>
     <t>Adelino Porfirio da Silva, Carlos Zicardi, Cleuso de Oliveira, Dr. Gilberto Otávio Tolaini, Elcio Fraquelino de Souza, Joliete Alves dos Santos</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/44565/reqt0020_1988.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/44565/reqt0020_1988.pdf</t>
   </si>
   <si>
     <t>Requeremos à Mesa, nos termos regimentais, baseado no artigo 25 - XI, da Lei Orgânica do Município, seja convocado o Presidente da Comissão Municipal de Trânsito, para que possa vir a esta Casa, em dia de Sessão, para esclarecer sobre assunto referente aos seus vencimentos.</t>
   </si>
   <si>
     <t>44567</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/44567/reqt0021_1988.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/44567/reqt0021_1988.pdf</t>
   </si>
   <si>
     <t>Requeiro à Mesa, nos termos regimentais, seja oficiado à Eletropaulo - Eletricidade de São Paulo, no sentido de ser estudada a possibilidade de instalação de 02 iluminarias na travessa que liga a Av. São Paulo com a Rua Augusta na Vila Boa Vista e 01 na Rua Antonio Chalupe com a Rua Augusta, no mesmo bairro.</t>
   </si>
   <si>
     <t>44570</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/44570/reqt0022_1988.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/44570/reqt0022_1988.pdf</t>
   </si>
   <si>
     <t>Requeiro à Mesa, nos termos regimentais, seja oficiado ao Sr. Chefe do Executivo, reiterando os termos do Requerimento 18, de 17 de fevereiro de 1987 e da indicação nº. 136, de 21 de abril de 1987, através dos quais este Vereador reivindicou os seguintes: 1) que S.Exa, estudasse a possibilidade de iniciar expediente junto à secretaria executiva da habitação do governo do estado, objetivando a implantação neste município, do programa "da favela ao bairro" ou do programa de habitação popular. 2) que S.Exa determinasse ao serviço da promoção social que procedesse um levantamento da quantidade de famílias que ocupam áreas livres em nosso município, bem como, do número de famílias de baixa renda, residentes no município.</t>
   </si>
   <si>
     <t>44571</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/44571/reqt0023_1988.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/44571/reqt0023_1988.pdf</t>
   </si>
   <si>
     <t>Requeiro à Mesa, nos termos regimentais, seja oficiado à Companhia de Saneamento Básico do Estado de São Paulo Sabesp, no sentido de que aquela companhia estude a possibilidade de desentupir a rede de esgoto da Av. Washington Luiz, no Distrito do Jardim Silveira, neste município.</t>
   </si>
   <si>
     <t>44572</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
     <t>Darley Menendes de Siqueira, João José dos Santos</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/44572/reqt0024_1988.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/44572/reqt0024_1988.pdf</t>
   </si>
   <si>
     <t>Requeremos à Mesa, ouvido o Plenário, nos termos regimentais, seja consignado nos Anais desta Casa, um voto de profundo pesar pelo falecimento da Jovem Maria Lucia Irene Viana, ocorrido no dia 19 p.passado. requeremos ainda, uma vez aprovada a presente propositura, sejam seus termos levados ao conhecimento do genitor da falecida, Senhor Geraldo Irene Vilana, residente à Rua Eça de Queiróz nº 02, no Jardim Tupã, neste município.</t>
   </si>
   <si>
     <t>44575</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/44575/reqt0025_1988.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/44575/reqt0025_1988.pdf</t>
   </si>
   <si>
     <t>Requeiro à Mesa, nos termos regimentais, seja, oficiado ao Sr. Chefe do Executivo, a fim de que se digne informar a esta Casa, as razões de que até o presente momento, não foi iniciada a obra, de construção da escola de apoio à EEPSG Prof. José Wilson Padinha, no Distrito do Jardim Belval.</t>
   </si>
   <si>
     <t>44577</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
     <t>Adelino Porfirio da Silva</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/44577/reqt0026_1988.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/44577/reqt0026_1988.pdf</t>
   </si>
   <si>
     <t>Requeiro à Mesa, nos temos regimentais, seja oficiado ao Sr. Chefe do Executivo, reiterando os termos de, Indicação de nº 188/87, de 16 de junho de 1987, através da qual foi solicitada, a construção de um muro de arrimo na residência de nº 48 da Rua Fagundes Varela, no Distrito do Jardim Silveira.</t>
   </si>
   <si>
     <t>44580</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/44580/reqt0027_1988.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/44580/reqt0027_1988.pdf</t>
   </si>
   <si>
     <t>Requeiro à Mesa, nos temos regimentais, seja oficiado à Companhia de Saneamento Básico do Estado de São Paulo- Sabesp, a fim de que aquela companhia se digne informar a esta Casa, o porque da constante falta d'água que vem ocorrendo neste município.</t>
   </si>
   <si>
     <t>44582</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/44582/reqt0028_1988.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/44582/reqt0028_1988.pdf</t>
   </si>
   <si>
     <t>Requeiro à Mesa, nos temos regimentais, seja oficiado ao Sr. Chefe do Executivo, a fim de que S.Exa. se digne informar a este Casa, quando será construída a ponte de concreto armado, em substituição à precária ponte pênsil do Distrito da Aldeia de Barueri.</t>
   </si>
   <si>
     <t>44586</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/44586/reqt0029_1988.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/44586/reqt0029_1988.pdf</t>
   </si>
   <si>
     <t>Requeiro à Mesa, nos termos regimentais, seja oficiado ao Dr. Luiz Antonio Fleury Filho, DD. Secretário da Segurança Pública do Estado de São Paulo, reiterando os termos do Requerimento nº 233/ 87, de 25 de agosto de 1987, de autoria deste Vereador, através do qual foi solicitado a possibilidade de instalação de destacamentos da Polícia Militar, nos distritos deste município, a saber: Distrito do Jardim Silveira, Distrito do Jardim Belval e Distrito da Aldeia de Barueri.</t>
   </si>
   <si>
     <t>44589</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/44589/reqt0030_1988.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/44589/reqt0030_1988.pdf</t>
   </si>
   <si>
     <t>Requeiro à Mesa, nos termos regimentais, seja oficiado ao Engº Oscar Amado Zeballos, dd. Superintendente do D.E.R. — Departamento de Estradas de Rodagem, reiterando os termos do Requerimento nº 249/87, de 15/09/87, de autoria deste Vereador, através do qual foi solicitado de V.Sa. informação sobre qual a data prevista para o início das obras de duplicação da pista na Rodovia Marechal Rondon, na ligação Carapicuíba, Barueri e Jandira.</t>
   </si>
   <si>
     <t>44591</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/44591/reqt0031_1988.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/44591/reqt0031_1988.pdf</t>
   </si>
   <si>
     <t>Requeiro à Mesa, nos termos regimentais, seja oficiado ao Sr. Chefe do Executivo, a fim de que se digne S.Exa. informar a esta Casa, quando serão iniciadas as obras de pavimentação no trecho compreendido entre a Estação Antonio João km 25 à ponte de concreto armado, no Distrito da Aldeia de Barueri.</t>
   </si>
   <si>
     <t>44596</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/44596/reqt0032_1988.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/44596/reqt0032_1988.pdf</t>
   </si>
   <si>
     <t>Requeiro à Mesa, nos termos regimentais, seja oficiado ao Sr. Chefe do Executivo, a fim de que se digne S. Exa. informar a este Vereador, quando será criada a feira-livre na Av. Brigadeiro Manoel Rodrigues Jordão, no Jardim Tupã, neste município.</t>
   </si>
   <si>
     <t>44599</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/44599/reqt0033_1988.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/44599/reqt0033_1988.pdf</t>
   </si>
   <si>
     <t>Requeiro à Mesa, nos termos regimentais, seja oficiado ao Sr. João Amâncio da Conceição, no sentido de que o referido senhor providencie, com urgência, a limpeza e a construção de calçada, no imóvel de sua propriedade localizado na viela entre as Ruas Minas Gerais e Espírito Santo, na Vila Boa Vista.</t>
   </si>
   <si>
     <t>44601</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/44601/reqt0034_1988.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/44601/reqt0034_1988.pdf</t>
   </si>
   <si>
     <t>Requeremos à Mesa, nos termos regimentais, ouvido plenário, seja consignado nos Anais deste Legislativo, voto de profundo pesar pelo falecimento da missionária Irmã Gilda da Silva, ocorrido no dia 04, cujo sepultamento deu-se no dia 05 deste mês, no Cemitério Municipal de Barueri. Requeremos ainda, uma vez aprovada a presente propositura, sejam os seus levados ao conhecimento da Irmã Meire Donzelini, coordenadora regional da congregação das irmãs missionárias de jesus crucificado, cuja sede situa-se na Rua Topázio, 253, em São Paulo, da Irmã Judite Maria Rodrigues, responsável pela referida Congregação, sediada na Chácara Dom José, em Barueri.</t>
   </si>
   <si>
     <t>44605</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/44605/reqt0035_1988.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/44605/reqt0035_1988.pdf</t>
   </si>
   <si>
     <t>Requeiro à Mesa, nos termos regimentais seja oficiado ao Sr. Chefe do Executivo, no sentido de ser fornecido a este Vereador, xerocopia do último comprovante de pagamento dos vencimentos do Sr. Paulo Soares, Diretor Administrativo, Dr. Jaime Fiorita, Diretor Técnico e Dr. Massao Yonamine, todos do Sameb.</t>
   </si>
   <si>
     <t>44611</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/44611/reqt0036_1988.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/44611/reqt0036_1988.pdf</t>
   </si>
   <si>
     <t>Considerando que, os nossos trabalhadores vêm sendo profundamente aviltado em seus orçamentos domésticos, pela inflação sempre crescente e, de alguns anos para cá, a situação vem se agravando, em virtude das altas tarifas cobradas no transporte. Requeiro à Mesa, nos termos regimentais, seja oficiado ao Exmo. Sr. Orestes Quércia, DD. Governador de nosso Estado, a fim de que S. Exa. se digne determinar providências objetivando que as tarifa dos trens de subúrbios não sofram o mesmo índice de reajuste que vem sendo concedido aos ônibus que fazem o transporte coletivo.</t>
   </si>
   <si>
     <t>44613</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/44613/reqt0037_1988.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/44613/reqt0037_1988.pdf</t>
   </si>
   <si>
     <t>Requeiro à Mesa, nos termos regimentais, seja oficiado à Eletropaulo - Eletricidade de São Paulo S/A, da necessidade de que aquela sociedade estude a possibilidade de dotar com iluminação pública as vielas existentes no Jardim dos Camargos, bem como, as do Jardim Reginalice, neste município.</t>
   </si>
   <si>
     <t>44616</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/44616/reqt0038_1988.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/44616/reqt0038_1988.pdf</t>
   </si>
   <si>
     <t>Requeiro à Mesa, ouvido o Douto Plenário, nos termos regimentais, sejam dispensadas as formalidades regimentais ao Projeto de Lei nº. 03, de 08 de março de 1988, enviado a esta Casa através da mensagem nº. 03/88, de autoria do Sr. Chefe do Executivo, que dispõe sobre: estende o benefício referido no artigo 134, I letra "a", do estatuto dos funcionários públicos municipais, ao servidores celetistas aposentados por invalidez.</t>
   </si>
   <si>
     <t>44621</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/44621/reqt0039_1988.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/44621/reqt0039_1988.pdf</t>
   </si>
   <si>
     <t>Conteúdo:  Requeiro à Mesa, nos termos regimentais seja oficiado ao Sr. Chefe do Executivo, nos sentido de que se digne enviar a esta Casa, a planta referente à obra de construção do prédio destinado ao 20bpm/m, bem como, a respectiva nota de emprenho a favor da firma ALA - Construção e Comércio Ltda, responsável pela execução de referida obra, objetivo do contrato nº. 111/86.</t>
   </si>
   <si>
     <t>44622</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/44622/reqt0040_1988.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/44622/reqt0040_1988.pdf</t>
   </si>
   <si>
     <t>Requeiro à Mesa, ouvido o Douto Plenário, nos temos regimentais, seja consignado nos anais deste Poder Legislativo, voto de congratulações pela passagem nesta data, do Dia Internacional da Mulher.</t>
   </si>
   <si>
     <t>44623</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/44623/reqt0041_1988.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/44623/reqt0041_1988.pdf</t>
   </si>
   <si>
     <t>Requeiro à Mesa, nos termos regimentais, seja oficiado à Secretaria de Estado dos Negócios dos Transportes, bem como, ao Departamento de Estradas de Rodagem, no sentido de que, mencionados órgãos objetivem estudos, visando a construção de abrigos na Rodovia Castelos Franco.</t>
   </si>
   <si>
     <t>44626</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/44626/reqt0043_1988.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/44626/reqt0043_1988.pdf</t>
   </si>
   <si>
     <t>Requeiro à Mesa, nos termos regimentais, ouvido o Plenário, que seja oficiado ao Sr. Alexandre Celso Duarte Bentim, DD. Presidente da Câmara Municipal de Carapicuíba, dando total apoio ao Requerimento nº. 02/88 de autoria o Nobre Vereador Décio Benício dos Santos, sobre o aproveitamento do lago compreendido entre o município de Barueri e Carapicuíba, como área de lazer.</t>
   </si>
   <si>
     <t>44627</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/44627/reqt0046_1988.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/44627/reqt0046_1988.pdf</t>
   </si>
   <si>
     <t>Requeiro à Mesa, nos termos regimentais, ouvido o Plenário, que seja oficiado ao Exmo Sr. Eng. João Osvaldo Leiva, DD. Secretário de Obras do Estado de São Paulo, em agradecimento pela inclusão do município de Barueri no programa de saneamento básico, aprovado pelo Senhor Governador Orestes Quercia.</t>
   </si>
   <si>
     <t>44628</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
     <t>Clarindo Aparecido da Silva, Dr. Gilberto Otávio Tolaini, Joliete Alves dos Santos</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/44628/reqt0047_1988.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/44628/reqt0047_1988.pdf</t>
   </si>
   <si>
     <t>Requeiro à Mesa, nos termos regimentais, seja oficiado ao Sr. Gastão César Bierrenbach, DD. Presidente da Companhia de Saneamento Básico do Estado de São Paulo - Sabesp, a fim de que se digne informar a esta Casa de Leis com urgência, sobre o atraso que esta autarquia vem conduzindo as ligações de água neste município.</t>
   </si>
   <si>
     <t>44629</t>
   </si>
   <si>
     <t>49</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/44629/reqt0049_1988.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/44629/reqt0049_1988.pdf</t>
   </si>
   <si>
     <t>Requeiro à Mesa, nos termos regimentais, seja oficiado à Telesp - Telecomunicações de São Paulo s. a , no sentido de que aquela sociedade estude a possibilidade de instalar aparelhos telefônicos, tipo orelhão, nos seguintes locais: Rua Gabriel, altura do nº. 48, no Jardim Tatiana, Av. da aldeia, altura do n 27, no Distrito da Aldeia de Barueri e na Rua Angelim, viela 1, Jardim Santa Cecília, neste município.</t>
   </si>
   <si>
     <t>44630</t>
   </si>
   <si>
     <t>50</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/44630/reqt0050_1988.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/44630/reqt0050_1988.pdf</t>
   </si>
   <si>
     <t>Requeiro à Mesa, nos termos regimentais, seja oficiado ao Chefe do Executivo, reiterando os termos da indicação 132, datada de 14 de abril de 1987, através daquela este Vereador solicitou a possibilidade de que S.Exa, intercedesse junto a Bb Transporte e Turismo Ltda., a fim de que aquela empresa torne a operar a linha de ônibus, que tinha como itinerário as Ruas Cassiano Ricardo, Fagundes Varela, Guimaraes Rosa, Manoel Bandeira, Terca e finalmente Av. Municipal, no Jardim Silveira.</t>
   </si>
   <si>
     <t>44631</t>
   </si>
   <si>
     <t>51</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/44631/reqt0051_1988.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/44631/reqt0051_1988.pdf</t>
   </si>
   <si>
     <t>Requeiro à Mesa, nos termos regimentais, seja oficiado ao Chefe do Executivo, no sentido que forneça cópia do Decreto Lei 1494, de 20/11/84 e também do Decreto nº. 2140, de 31/12/87.</t>
   </si>
   <si>
     <t>44632</t>
   </si>
   <si>
     <t>53</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/44632/reqt0053_1988.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/44632/reqt0053_1988.pdf</t>
   </si>
   <si>
     <t>Requeiro à Douta Mesa, nos termos regimentais, seja oficiado ao Exmo. Senhor Engº João Oswaldo Leiva, DD. Secretário de Obras e Saneamento, deste Estado, a fim de que se digne S.Exa. estudar a possibilidade da execução, de uma ponte de concreto armado, em substituição à ponte pênsil existente no Distrito da Aldeia, neste Município.</t>
   </si>
   <si>
     <t>44633</t>
   </si>
   <si>
     <t>54</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/44633/reqt0054_1988.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/44633/reqt0054_1988.pdf</t>
   </si>
   <si>
     <t>Requeiro à Mesa, nos termos regimentais, seja oficiado ao Sr. Chefe do Executivo, reiterando os termos de Indicação nº 75, datada de 09 de março de 1987, através da qual este credor solicitou a possibilidade de que S.Exa. determinasse, em caráter de urgência, a recuperação de trecho da Rua Aquarius, localizada na Vila Iracema, Distrito do Jardim Belval.</t>
   </si>
   <si>
     <t>44634</t>
   </si>
   <si>
     <t>55</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/44634/reqt0055_1988.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/44634/reqt0055_1988.pdf</t>
   </si>
   <si>
     <t>Requeiro à Mesa, nos termos regimentais, seja oficiado ao Sr. Chefe do Executivo, reiterando os temos de indicação nº 223, datada de 19 de agosto de 1986, através da qual este Vereador solicitou que S.Exa. junto à Eletropaulo, estudasse a possibilidade de dotar com iluminação pública, a Estrada das Nações, localizada na vila Iracema, Distrito do Jardim Belval.</t>
   </si>
   <si>
     <t>44635</t>
   </si>
   <si>
     <t>56</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/44635/reqt0056_1988.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/44635/reqt0056_1988.pdf</t>
   </si>
   <si>
     <t>Requeiro à Mesa, nos temos regimentais, seja oficiado ao departamento de Estradas de Rodagem do Estado de São Paulo, no sentido de que aquele órgão objetive estudos, visando a construção de uma galeria de concreto pré-moldada, na Estrada dos Romeiros, km 33, altura do bairro Vila São Silvestre, nas proximidades da Indústria Suma S/A.</t>
   </si>
   <si>
     <t>44636</t>
   </si>
   <si>
     <t>57</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/44636/reqt0057_1988.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/44636/reqt0057_1988.pdf</t>
   </si>
   <si>
     <t>Requeiro à Mesa, nos termos regimentais, seja oficiado ao Ilmo. Senhor Paulo Bezerril Júnior, DD. Superintendente do Departamento de Águas e Energia Elétrica, a fim de que se digne o referido senhor, determinar providências objetivando o desassoreamento do braço morto do Rio Tietê, localizado no Distrito da Aldeia de Barueri, neste município.</t>
   </si>
   <si>
     <t>44637</t>
   </si>
   <si>
     <t>58</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/44637/reqt0058_1988.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/44637/reqt0058_1988.pdf</t>
   </si>
   <si>
     <t>Requeiro à Mesa, nos termos regimentais, seja oficiado ao Sr. Paulo Bezerril Júnior, DD. Superintendente do Departamento de Águas e Energia Elétrica, solicitando as dignas providências daquele departamento, no sentido de viabilizar estudos objetivando a retificação do Rio Cotia, neste município.</t>
   </si>
   <si>
     <t>44638</t>
   </si>
   <si>
     <t>59</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/44638/reqt0059_1988.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/44638/reqt0059_1988.pdf</t>
   </si>
   <si>
     <t>Requeiro à Mesa, nos termos regimentais, seja. oficiado à empresa brasileira de correios e telégrafos, no sentido de que aquela a empresa se digne informar a esta Casa, quais as razões da retirada das caixas coletoras de correspondências, da Rua juliana, altura do nº 44; Av. Zélia, altura do nº 1090, ambas do Parque dos Camargos; Av. Sorocaba, altura do nº 241, no Jardim Paulista e, Rua Minais Gerais, no Jardim Julio, neste município.</t>
   </si>
   <si>
     <t>44639</t>
   </si>
   <si>
     <t>60</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/44639/reqt0060_1988.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/44639/reqt0060_1988.pdf</t>
   </si>
   <si>
     <t>Requeiro à Mesa, nos termos regimentais, seja oficiado ao Sr. Chefe do Executivo, reiterando os termos do requerimento nº 312/87, de 30 de novembro de 1987, de autoria deste Vereador, através do qual foi encaminhado abaixo assinado dos moradores da Rua Maria Luiza Marques, no Jardim Audir, Distrito do Jardim Silveira, os quais solicitaram as dignas providências de S.Exa. quanto a possibilidade de serem colocados dois obstáculos naquela via pública, sendo um no início e outro logo após a pré-escola do Jardim Audir.</t>
   </si>
   <si>
     <t>44640</t>
   </si>
   <si>
     <t>61</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/44640/reqt0061_1988.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/44640/reqt0061_1988.pdf</t>
   </si>
   <si>
     <t>Requeiro à Mesa, nos temos regimentais, seja oficiado ao Sr. Chefe do Executivo, reiterando os termos da indicação nº 268/86, datada de 30 de setembro de 1986, de autoria deste Vereador, através da qual foi solicitada a possibilidade de construir uma ponte sobre o rio Barueri-Mirim, próximo às firmas Madeirit e Permalit, no Distrito do Jardim Belval, neste município.</t>
   </si>
   <si>
     <t>44641</t>
   </si>
   <si>
     <t>62</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/44641/reqt0062_1988.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/44641/reqt0062_1988.pdf</t>
   </si>
   <si>
     <t>Requeiro à Mesa, nos termos regimentais, seja oficiado à Telesp - Telecomunicações de São Paulo S.A., a fim de que se digne estudar a possibilidade de instalação de um "telefone comunitário interno" na Av. Etiópia, altura do nº 86, no Jardim Morelato, onde funciona o Bar e Empório de propriedade do Sr. Osmar Rezende da Silva.</t>
   </si>
   <si>
     <t>44642</t>
   </si>
   <si>
     <t>63</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/44642/reqt0063_1988.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/44642/reqt0063_1988.pdf</t>
   </si>
   <si>
     <t>Requeiro à Mesa, nos termos regimentais, seja oficiado ao Sr. Chefe do Executivo, reiterando os termos da indicação nº 310 de 10 de novembro 1987, através da qual este Vereador solicitou a possibilidade de que S.Xa determinasse a limpeza nas bocas-de-lobo existentes na Av. Brigadeiro Manoel Rodrigues Jordão, Distrito do Jardim Silveira.</t>
   </si>
   <si>
     <t>44643</t>
   </si>
   <si>
     <t>65</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/44643/reqt0065_1988.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/44643/reqt0065_1988.pdf</t>
   </si>
   <si>
     <t>Requeiro à Mesa, nos temos regimentais, seja oficiado à Telecomunicações de São Paulo S/A - Telesp, no sentido de que aquela sociedade estude a possibilidade de instalar um telefone tipo "orelhão azul", próximo à Estação da Fepasa, no bairro do Jardim Silveira.</t>
   </si>
   <si>
     <t>44644</t>
   </si>
   <si>
     <t>66</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/44644/reqt0066_1988.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/44644/reqt0066_1988.pdf</t>
   </si>
   <si>
     <t>Requeremos à Mesa, nos termos regimentais , ouvido o Douto Plenário, seja consignado nos Anais desta Casa, um voto de profundo pesar pelo falecimento da Sra. Florinda Agostinho, ocorrido no dia 03, cujo sepultamento deu-se no dia 04 p. passado, no Cemitério Municipal de Barueri.</t>
   </si>
   <si>
     <t>44645</t>
   </si>
   <si>
     <t>67</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/44645/reqt0067_1988.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/44645/reqt0067_1988.pdf</t>
   </si>
   <si>
     <t>Requeremos à Mesa, nos termos regimentais, ouvido o Douto Plenário, seja consignado nos Anais desta Casa, um voto de profundo pesar pelo falecimento do Sr.Antonio Ruela, ocorrido no dia 03, cujo sepultamento deu-se no dia 04 p. passado, no Cemitério Municipal de Barueri.</t>
   </si>
   <si>
     <t>44646</t>
   </si>
   <si>
     <t>68</t>
   </si>
   <si>
     <t>Cleuso de Oliveira, Dr. Gilberto Otávio Tolaini, Joliete Alves dos Santos</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/44646/reqt0068_1988.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/44646/reqt0068_1988.pdf</t>
   </si>
   <si>
     <t>Requeremos à Mesa, nos termos regimentais, seja oficiado ao Sr. Chefe do Executivo, à fim de que se digne enviar a esta Casa de Leis, cópia do edital e tomada de preços nº 037/86, bem como do memorial descritivo do contrato nº 111/86, pertinentes à construção do 20º bpm/m e 1º companhia, em área localizada na Rua Caim, no Jardim São Pedro.</t>
   </si>
   <si>
     <t>44647</t>
   </si>
   <si>
     <t>69</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/44647/reqt0069_1988.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/44647/reqt0069_1988.pdf</t>
   </si>
   <si>
     <t>Requeiro à Mesa, nos termos regimentais, ouvido o Plenário, seja consignado nos Anais desta Casa, um voto de profundo pesar pelo falecimento da Senhora Elizabeth Parminondi Romero, ocorrido no dia 28 de março p. passado.</t>
   </si>
   <si>
     <t>44648</t>
   </si>
   <si>
     <t>70</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/44648/reqt0070_1988.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/44648/reqt0070_1988.pdf</t>
   </si>
   <si>
     <t>Requeiro à Mesa, nos termos regimentais, seja oficiado ao Sr. Antonio Carlos da Silva Onofre, Chefe da Agência da Eletropaulo - Eletricidade de São Paulo s.a., deste município, a fim de que se digne estudar a possibilidade da instalação de iluminação pública na Rua recém aberta pela municipalidade, que liga a Rua Sérgio Berringer com a Rua Espírito Santo, na vila Boa Vista, neste município, conforme croqui anexo.</t>
   </si>
   <si>
     <t>44649</t>
   </si>
   <si>
     <t>71</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/44649/reqt0071_1988.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/44649/reqt0071_1988.pdf</t>
   </si>
   <si>
     <t>Requeiro à. Mesa, nos termos regimentais, seja oficiado ao Escritório Regional da Saúde, em Osasco, solicitando providências com referência à fossa da Delegacia de Polícia deste município, a qual transbordou e o esgoto está escoando pelas vias públicas próximas aquela Delpol, localizada no bairro Vila Boa Vista.</t>
   </si>
   <si>
     <t>44650</t>
   </si>
   <si>
     <t>72</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/44650/reqt0072_1988.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/44650/reqt0072_1988.pdf</t>
   </si>
   <si>
     <t>Requeiro à Mesa, nos termos regimentais, seja oficiado ao Sr. João Augusto Poeta, DD. Engenheiro da Sabesp, em Barueri, a fim de que se digne informar a esta Casa, se já foi elaborado estudo e orçamento do prolongamento da rede de água na Rua Deputado Scalamandré Sobrinho, 57, no bairro Jardim Belval, neste município, estudo esse que foi solicitado pelo Sr. prefeito municipal em 29 de setembro de 1987, protocolado sob nº 621.870, e que até o momento não houve uma resposta a respeito.</t>
   </si>
   <si>
     <t>44652</t>
   </si>
   <si>
     <t>73</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/44652/reqt0073_1988.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/44652/reqt0073_1988.pdf</t>
   </si>
   <si>
     <t>Requeiro à Mesa, nos termos regimentais, seja oficiado ao Prof. Antonio Marcolino de Castro, DD. Delegado de Ensino de Carapicuíba, a fim de que se digne estudar a possibilidade de serem instaladas classes de 5ª à 8ª séries, no período noturno, nas escolas que tenham salas ociosas neste município.</t>
   </si>
   <si>
     <t>44654</t>
   </si>
   <si>
     <t>75</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/44654/reqt0075_1988.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/44654/reqt0075_1988.pdf</t>
   </si>
   <si>
     <t>Requeiro à Mesa, nos termos regimentais, seja oficiado ao Sr. Chefe do Executivo, encaminhando o ofício nº 27-s/3, em anexo, do Cel Waldir Hippólito de Jesus, Chefe do depósito regional de subsistência /2, do ministério do exército, que solicita a possibilidade de S.Exa. ceder uma máquina motoniveladora para executar serviços de conservação e limpeza em armamentos da Granja Militar de Barueri.</t>
   </si>
   <si>
     <t>44655</t>
   </si>
   <si>
     <t>76</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/44655/reqt0076_1988.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/44655/reqt0076_1988.pdf</t>
   </si>
   <si>
     <t>Requeiro à Mesa, nos termos regimentais, seja oficiado ao Sr. Chefe do Executivo, encaminhando o abaixo-assinado anexo, contendo 65 (sessenta e cinco) assinaturas de moradores do Jardim Julio e Vale do Sol, neste município, os quais solicitam a possibilidade de proceder reparos na Rua Anibal Correia, localizada no Jardim Paulista.</t>
   </si>
   <si>
     <t>44656</t>
   </si>
   <si>
     <t>78</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/44656/reqt0078_1988.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/44656/reqt0078_1988.pdf</t>
   </si>
   <si>
     <t>Requeiro à Mesa, ouvido o Plenário, nos termos regimentais, seja consignado nos Anais desta Casa, um voto de profundo pesar pelo falecimento do Senhor Antonio de Oliveira, ocorrido no dia 08 de abril p. passado.</t>
   </si>
   <si>
     <t>44657</t>
   </si>
   <si>
     <t>79</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/44657/reqt0079_1988.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/44657/reqt0079_1988.pdf</t>
   </si>
   <si>
     <t>Requeiro à Mesa, nos termos regimentais, seja oficiado ao Sr. Chefe do Executivo, a fim de que se digne S.Exa. informar, em que fase se encontra a reivindicação referente a desapropriação de uma área compreendida entre a Rua canal da mancha, Rua Mar Negro e Rua Mar Báltico, no Jardim Reginalice, para nela serem construídas obras de interesse público, formulada através de abaixo assinado contendo 421 subscrições e encaminhada ao Executivo pelo requerimento nº 262, de 14/10/86, de autoria deste Vereador.</t>
   </si>
   <si>
     <t>44658</t>
   </si>
   <si>
     <t>80</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/44658/reqt0080_1988.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/44658/reqt0080_1988.pdf</t>
   </si>
   <si>
     <t>Requeiro à Mesa, nos termos regimentais, seja oficiado ao Exmo. Senhor Walter Bernardes Nory, DD. Secretário dos Transportes, a fim de que S.Exa. se digne determinar providências, objetivando a construção de uma passarela, para travessia de pedestres sobre a Rua Campos Salles, a altura do nº 806, no bairro denominado Jardim Reginalice, neste município.</t>
   </si>
   <si>
     <t>44659</t>
   </si>
   <si>
     <t>81</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/44659/reqt0081_1988.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/44659/reqt0081_1988.pdf</t>
   </si>
   <si>
     <t>Requeiro à Mesa, nos termos regimentais, seja oficiado ao Senhor Antonio Marcolino de Castro, DD. Delegado de Ensino, para que seja tomada medida urgente em relação a reforma da Eepsg Profª Ivani Maria Paes, localizada neste município.</t>
   </si>
   <si>
     <t>44660</t>
   </si>
   <si>
     <t>82</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/44660/reqt0082_1988.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/44660/reqt0082_1988.pdf</t>
   </si>
   <si>
     <t>Requeiro à Mesa, nos termos regimentais, seja oficiado ao Sr. Chefe do Executivo, reiterando os termos da indicação nº 196/87, de 16/06/1987, de autoria deste Vereador, através da qual foi solicitado reparos com urgência, na escadaria existente entre as Ruas Gertrudes Silva Ramos e Ermelinda do Monte, na vila Pouso Alegre, neste município.</t>
   </si>
   <si>
     <t>44661</t>
   </si>
   <si>
     <t>83</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/44661/reqt0083_1988.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/44661/reqt0083_1988.pdf</t>
   </si>
   <si>
     <t>Requeiro à Mesa, ouvido o Plenário, nos termos regimentais, seja consignado nos Anais desta Casa, um voto de profundo pesar, pelo falecimento da Sra. Aurora Maciel de Freitas, com 89 anos de idade, ocorrido no dia 16 de abril p. passado, cujo sepultamento deu-se no Cemitério Municipal de Barueri.</t>
   </si>
   <si>
     <t>44662</t>
   </si>
   <si>
     <t>84</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/44662/reqt0084_1988.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/44662/reqt0084_1988.pdf</t>
   </si>
   <si>
     <t>Requeiro à Mesa, nos termos regimentais, seja oficiado ao Major Pm Antonio Raimundo de Castro, DD. Comandante do 20º BPM/M, sediado neste município, a fim de que se digne informar, em caráter de urgência, os nomes dos PMs Tenente e Soldados da viatura R.O., que atenderam à ocorrência registrada na Delegacia de Polícia de Itapevi, no dia 10 de abril p. passado, por volta das 16:00 horas, na COHAB daquele município, que teve como vítima o Sr. Daniel Menendes Siqueira, irmão deste Vereador.</t>
   </si>
   <si>
     <t>44663</t>
   </si>
   <si>
     <t>85</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/44663/reqt0085_1988.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/44663/reqt0085_1988.pdf</t>
   </si>
   <si>
     <t>Requeiro à Mesa, nos termos regimentais, seja oficiado ao Sr. João Angelo Rizzo Chefe do Distrito w6 da Telesp Telecomunicações de São Paulo S.A., da possibilidade da instalação de um telefone público (orelhão), para chamadas locais, na Rua Marcos Marcondes, altura do nº 01, no bairro denominado Jardim Audir, Distrito do Jardim Silveira, neste município, defronte ao bar e empório de propriedade do Sr. João Malaquias das Graças.</t>
   </si>
   <si>
     <t>44664</t>
   </si>
   <si>
     <t>87</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/44664/reqt0087_1988.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/44664/reqt0087_1988.pdf</t>
   </si>
   <si>
     <t>Requeiro à Mesa, nos termos regimentais, seja oficiado ao Senhor Julio Henrique Valente da Cruz, DD. Superintendente do Departamento de Estradas de Rodagem, no sentido de que se digne determinar providências urgentes, objetivando reparar o trecho da sp-312, compreendido entre o km 25 até o novo viaduto deste município.</t>
   </si>
   <si>
     <t>44665</t>
   </si>
   <si>
     <t>89</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/44665/reqt0089_1988.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/44665/reqt0089_1988.pdf</t>
   </si>
   <si>
     <t>Requeiro à Mesa, ouvido o Plenário, nos temos regimentais, seja consignado nos Anais desta Casa, um voto de profundo pesar, pelo passamento do Sr. João Carlos Leite, ocorrido no dia 20 de abril p. passado.</t>
   </si>
   <si>
     <t>44666</t>
   </si>
   <si>
     <t>91</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/44666/reqt0091_1988.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/44666/reqt0091_1988.pdf</t>
   </si>
   <si>
     <t>Requeiro à Mesa, ouvido ao Plenário, seja oficiado do Senhor Laumar Melo Vasconcelos, DD. Presidente da Empresa Brasileira de Correios e Telégrafos, que analise com toda a atenção da empresa merece pelos serviços , prestados ao nosso país, as subscrições de munícipes e 50 subscrições de empresas sediadas em nosso município que solicitam melhoria no serviço apresentado pela referida empresa estatal em nossa cidade (apesar da resposta enviada a esta casa de leis recentemente). Solicito ainda que copias deste requerimento, sejam enviadas às referidas empresas, subscritoras do abaixo-assinado e à associação comercial e industrial de Barueri.</t>
   </si>
   <si>
     <t>44667</t>
   </si>
   <si>
     <t>92</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/44667/reqt0092_1988.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/44667/reqt0092_1988.pdf</t>
   </si>
   <si>
     <t>Requeiro à Mesa, nos termos regimentais, seja oficiado ao Sr. Laumar Melo Vasconcelos, DD. Presidente da Empresa Brasileira de Correios e Telégrafos, a fim de que se digne estudar a possibilidade da instalação de uma caixa coletora de correspondência, na Rua Marcos Marcondes, defronte ao nº 01, no bairro Jardim Audir, Distrito do Jardim Silveira, onde está instalado o estabelecimento comercial de propriedade do Sr. João Malaquias das Graças.</t>
   </si>
   <si>
     <t>44668</t>
   </si>
   <si>
     <t>93</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/44668/reqt0093_1988.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/44668/reqt0093_1988.pdf</t>
   </si>
   <si>
     <t>Requeiro à Mesa, nos termos regimentais, seja oficiado ao Deputado Getúlio Hanashiro, DD. Secretário dos Negócios Metropolitanos, encarecendo ao nobre secretário as dignas providências a fim de que seja estudada a possibilidade de criação das seguintes linhas de ônibus: Barueri (Jardim Silveira) - Osasco; Barueri (Jardim Silveira) - São Paulo (Lapa) e Barueri (Jardim Silveira) - São Paulo (Pinheiros).</t>
   </si>
   <si>
     <t>44669</t>
   </si>
   <si>
     <t>94</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/44669/reqt0094_1988.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/44669/reqt0094_1988.pdf</t>
   </si>
   <si>
     <t>Requeiro à Mesa, nos termos regimentais, seja oficiado ao Sr. Chefe do Executivo, reiterando os termos da indicação nº 142/87, de 28/04/87, de autoria deste Vereador, através da qual foi solicitada a possibilidade da criação e constituição de uma Banda Musical Municipal.</t>
   </si>
   <si>
     <t>44670</t>
   </si>
   <si>
     <t>95</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/44670/reqt0095_1988.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/44670/reqt0095_1988.pdf</t>
   </si>
   <si>
     <t>Requeiro à Mesa, nos termos regimentais, seja oficiado ao Sr. Chefe do Executivo, a fim de que S.Exa. se digne informar a esta Casa, em que fase se encontra o processo junto ao D.E.R. relativo a autorização para que a municipalidade possa construir uma escada de acesso à ponte "Guilherme de Almeida", — através da Av. Diretas já, no Distrito da Aldeia de Barueri.</t>
   </si>
   <si>
     <t>44671</t>
   </si>
   <si>
     <t>96</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/44671/reqt0096_1988.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/44671/reqt0096_1988.pdf</t>
   </si>
   <si>
     <t>Requeiro à Mesa, nos termos regimentais , seja oficiado ao senhor Alexandre de Figueiredo Freitas, DD. Diretor da BB Transporte e Turismo Ltda., a fim de que se digne determinar providências objetivando solucionar o problema de linha de ônibus - Jardim Califórnia, no horário das 6:40 horas.</t>
   </si>
   <si>
     <t>44672</t>
   </si>
   <si>
     <t>97</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/44672/reqt0097_1988.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/44672/reqt0097_1988.pdf</t>
   </si>
   <si>
     <t>Requeiro à Mesa nos termos regimentais, seja oficiado ao Sr. Chefe do Executivo, no sentido de que se digne  informar a esta Casa, quanto foi gasto com o show sertanejo realizado no dia 30 p. passado, bem como, o custo com a montagem do palanque pela firma ''Millus''.</t>
   </si>
   <si>
     <t>44673</t>
   </si>
   <si>
     <t>99</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/44673/reqt0099_1988.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/44673/reqt0099_1988.pdf</t>
   </si>
   <si>
     <t>Requeiro à Mesa, nos termos regimentais, seja oficiado ao Sr. Chefe do Executivo, a fim de que S.Exa se digne informar se existe autorização por parte da, Prefeitura, para a interdição da Rua Mário de Sá  Carneiro, no Jardim Tupã, aos domingos, no horário das 14:00 às 19:00 horas.</t>
   </si>
   <si>
     <t>44674</t>
   </si>
   <si>
     <t>100</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/44674/reqt0100_1988.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/44674/reqt0100_1988.pdf</t>
   </si>
   <si>
     <t>Requeiro à Mesa ouvido o Plenário, nos termos regimentais, seja consignado nos Anais desta Casa, um voto de profundo pesar pelo falecimento do Senhor Maurício José dos Santos, ocorrido no dia 30 de abril p. passado.</t>
   </si>
   <si>
     <t>44675</t>
   </si>
   <si>
     <t>101</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/44675/reqt0101_1988.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/44675/reqt0101_1988.pdf</t>
   </si>
   <si>
     <t>Eequeiro à Mesa, nos termos regimentais, ouvido o  Plenário, seja consignado nos Anais desta Casa, um voto de profundo pesar pelo falecimento do Senhor  Francisco Eneas Ferreira, ocorrido no dia 27 de abril p. passado.</t>
   </si>
   <si>
     <t>44676</t>
   </si>
   <si>
     <t>102</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/44676/reqt0102_1988.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/44676/reqt0102_1988.pdf</t>
   </si>
   <si>
     <t>Requeiro à Mesa, nos temos regimentais, seja oficiado  ao Sr. Chefe do Executivo, a fim de que se digne enviar a  esta casa, cópia da proposta vencedora referente ao  edital de tomada de preços nº 037/86 e ainda cópia da ata  de licitação referente ao mesmo processo.</t>
   </si>
   <si>
     <t>44677</t>
   </si>
   <si>
     <t>105</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/44677/reqt0105_1988.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/44677/reqt0105_1988.pdf</t>
   </si>
   <si>
     <t>Requeiro à Mesa, nos termos regimentais, seja oficiado ao Sr. Chefe do Executivo, a fim de que se digne informar a esta casa, das razões que até o presente momento não foi executada a obra de capitação de águas pluviais da Rua Antonio Pazinato, esquina com a Rua Santo Estevão, no Distrito da Aldeia de Barueri, obra essa autorizada por S.Exa. no ano 1986, a ser executada  pela Municipalidade.</t>
   </si>
   <si>
     <t>44678</t>
   </si>
   <si>
     <t>106</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1999/44678/reqt0106_1988.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1999/44678/reqt0106_1988.pdf</t>
   </si>
   <si>
     <t>Requeiro à Mesa, nos termos regimentais, seja oficiado ao Sr Chefe do Executivo, a fim de que se digne S.Exa informar se por ocasião da inauguração do viaduto, será também inaugurada a alça viária de acesso ao Distrito da Aldeia de Barueri.</t>
   </si>
   <si>
     <t>44763</t>
   </si>
   <si>
     <t>107</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/44763/reqt0107_1988.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/44763/reqt0107_1988.pdf</t>
   </si>
   <si>
     <t>Requeiro à Mesa, nos termos regimentais, seja oficiado ao Sr Julio Henrique Valente da Cruz, DD. Superintendente do Departamento de Estradas de Rodagem, a fim de que se digne estudar a possibilidade da construção de uma passarela no Km 25 da Rodovia Castelo Branco, nas imediações do Posto Rodoviário,  conforme croqui anexo, neste município.</t>
   </si>
   <si>
     <t>44764</t>
   </si>
   <si>
     <t>108</t>
   </si>
   <si>
     <t>Adelino Porfirio da Silva, Cleuso de Oliveira, Dr. Gilberto Otávio Tolaini, Joliete Alves dos Santos</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/44764/reqt0108_1988.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/44764/reqt0108_1988.pdf</t>
   </si>
   <si>
     <t>Requeremos à Mesa, nos termos regimentais, seja oficiado ao Sr. Chefe do Executivo, a fim de que se digne informar a esta Casa de Leis, os seguintes quesitos:   1º) - Quais foram as medidas que a municipalidade tomou contra a empreiteira ala em relação à rescisão do contrato firmado entre a mesma e a prefeitura, enviando cópia da rescisão contratual, com os respectivos recibos efetuados até aquele momento?  2º) - Porque a prefeitura está se responsabilizando pela conclusão da obra? 3º) - Em quanto está empenhado a despesa que a Prefeitura realizará para o término da obra? 4º) - Quem será o responsável pela integridade da obra em termos de segurança? Ela será utilizada para a mesma finalidade?</t>
   </si>
   <si>
     <t>44765</t>
   </si>
   <si>
     <t>109</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/44765/reqt0109_1988.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/44765/reqt0109_1988.pdf</t>
   </si>
   <si>
     <t>Requeiro à Mesa, ouvido o Plenário, nos termos regimentais, seja consignado nos Anais desta Casa, um  voto de profundo pesar pelo falecimento do Senhor Mário Yoshio Sassaki, ocorrido no dia 05 de maio p. passado.</t>
   </si>
   <si>
     <t>44766</t>
   </si>
   <si>
     <t>110</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/44766/reqt0110_1988.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/44766/reqt0110_1988.pdf</t>
   </si>
   <si>
     <t>Requeiro à Mesa, nos termos regimentais, seja oficiado à Telesp - Telecomunicações de São Paulo S.A., da possibilidade de instalação de um telefone público do tipo  "orelhão", na Estrada dos Romeiros, altura do nº 2497, Vila São Silvestre, em frente à propriedade do Sr. Vanderli dos Santos.</t>
   </si>
   <si>
     <t>44767</t>
   </si>
   <si>
     <t>111</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/44767/reqt0111_1988.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/44767/reqt0111_1988.pdf</t>
   </si>
   <si>
     <t>Requeiro à Mesa, nos termos regimentais, seja oficiado ao Sr. Julio Henrique Valente da Cruz, Dd. Superintendente do Departamento de Estradas de Rodagem, para que sejam tomadas providências com referência ao acostamento da Estrada de Jandira, na altura da saída das Indústrias Madeirit e Cestol, neste município.</t>
   </si>
   <si>
     <t>44768</t>
   </si>
   <si>
     <t>112</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/44768/reqt0112_1988.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/44768/reqt0112_1988.pdf</t>
   </si>
   <si>
     <t>Requeiro à Mesa, nos termos regimentais, seja oficiado à Eletropaulo - Eletricidade de São Paulo S.A., da necessidade de ser removido o poste que está localizado no meio da Rua Major Alvares Fontes, confluência com a Rua Atenas, no bairro do Engenho Novo, neste município.</t>
   </si>
   <si>
     <t>44769</t>
   </si>
   <si>
     <t>113</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/44769/reqt0113_1988.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/44769/reqt0113_1988.pdf</t>
   </si>
   <si>
     <t>Requeiro à Mesa, nos termos regimentais, seja oficiado ao Sr. Chefe Do Executivo, encaminhando o abaixo-assinado anexo, contendo 145 (cento e quarenta e cinco) assinaturas dos moradores do loteamento Recanto Phrynéa, os quais solicitam que se digne S.Exa. determinar providências, com referência a ligação da Alameda Marselha com a Av. Zélia, do Parque dos Camargos, com a desapropriação do lote de terreno da Alameda Marselha.</t>
   </si>
   <si>
     <t>44770</t>
   </si>
   <si>
     <t>115</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/44770/reqt0115_1988.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/44770/reqt0115_1988.pdf</t>
   </si>
   <si>
     <t>Requeiro à Mesa, ouvido o Plenário, nos termos regimentais, seja consignado nos Anais desta Casa, um voto de profundo pesar pelo passamento da Sra. Rosa Furtada Leite de Moura, aos 72 anos de idade, ocorrido no dia 19 de maio p. passado cujo sepultamento deu-se no Cemitério Municipal de Barueri. Requeiro ainda, uma vez aprovada a presente Propositura, sejam os seus termos levados ao conhecimento de seu filho José Venceslau Venâncio, residente à Rua Maria Siqueira, 25 no Distrito do Jardim Silveira, neste município.</t>
   </si>
   <si>
     <t>44771</t>
   </si>
   <si>
     <t>117</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/44771/reqt0117_1988.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/44771/reqt0117_1988.pdf</t>
   </si>
   <si>
     <t>Requeiro à Mesa, ouvido o Plenário, nos termos regimentais, seja consignado nos Anais desta Casa, um voto de profundo pesar, pelo passamento da Sra. Benedita de Lima Teixeira, com 50 anos de idade, ocorrido no dia 12 de maio p. passado, cujo sepultamento deu-­se  no Cemitério Municipal de Barueri.</t>
   </si>
   <si>
     <t>44772</t>
   </si>
   <si>
     <t>118</t>
   </si>
   <si>
     <t>Adelino Porfirio da Silva, Cleuso de Oliveira, Dr. Gilberto Otávio Tolaini, Elcio Fraquelino de Souza, Joliete Alves dos Santos, José Francisco de Brito</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/44772/reqt0118_1988.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/44772/reqt0118_1988.pdf</t>
   </si>
   <si>
     <t>Requeiro à Mesa, nos termos regimentais, seja oficiado ao Sr. Chefe do Executivo, na forma que preceitua o Art. 39 item XIII, combinado com o art. 58 da Lei Orgânica dos Municípios, para que seja informado a esta Casa os seguintes:   1) - Quantos funcionários e servidores municipais foram demitidos de 19 de janeiro de 1987 até a presente data,  setor por setor.  2) - Esclarecendo os motivos ou razões dessas demissões, setor por setor.</t>
   </si>
   <si>
     <t>44773</t>
   </si>
   <si>
     <t>119</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/44773/reqt0119_1988.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/44773/reqt0119_1988.pdf</t>
   </si>
   <si>
     <t>Requeiro à Mesa, nos termos regimentais, seja  oficiado ao Sr. Chefe do Executivo, na forma que preceitua o art. 39 item.xiii, combinado com o art. 58, da Lei Orgânica dos Municípios, seja informado a esta casa os seguintes:  1) - Qual a quantidade de funcionários e servidores  municipais que a prefeitura mantém em seus quadros, setor por setor. 2) - Enviando a esta Câmara relação nominal dos funcionários e servidores da prefeitura, setor por setor, citando:  a) - data de admissão, cargo ou função que exercem e o respectivo vencimento.</t>
   </si>
   <si>
     <t>44774</t>
   </si>
   <si>
     <t>120</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/44774/reqt0120_1988.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/44774/reqt0120_1988.pdf</t>
   </si>
   <si>
     <t>Requeiro à Mesa, nos termos regimentais, seja oficiado à Companhia de Saneamento Básico do Estado de São  Paulo - Sabesp, a fim de que aquela companhia proceda reparos na rede de esgoto localizada defronte ao nº 10  da Rua Ilha do Governador, cruzamento com a Rua Ilha  Solteira, no Jardim Maria Cristina, distrito do Jardim  Belval, neste município.</t>
   </si>
   <si>
     <t>44776</t>
   </si>
   <si>
     <t>121</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/44776/reqt0121_1988.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/44776/reqt0121_1988.pdf</t>
   </si>
   <si>
     <t>Requeiro à Mesa, nos termos regimentais, seja oficiado ao Sr Chefe do Executivo, encaminhando o abaixo  assinado com 63 (sessenta e três) assinaturas dos moradores da Vila Esperança, para as providências que se fizerem necessárias.</t>
   </si>
   <si>
     <t>44777</t>
   </si>
   <si>
     <t>122</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/44777/reqt0122_1988.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/44777/reqt0122_1988.pdf</t>
   </si>
   <si>
     <t>Requeiro à Mesa, ouvido o Plenário, nos termos  regimentais, seja consignado nos Anais desta Casa, um voto de profundo pesar pelo falecimento da Senhora Anna Nezo Demetrio, ocorrido no dia 20 de dezembro de 1987.</t>
   </si>
   <si>
     <t>44778</t>
   </si>
   <si>
     <t>124</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/44778/reqt0124_1988.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/44778/reqt0124_1988.pdf</t>
   </si>
   <si>
     <t>Requeiro à Mesa, nos termos regimentais, seja oficiado ao Sr. Prof. Antonio Marcolino de Castro, DD. Delegado de Ensino de Carapicuíba, encarecendo as dignas providências no sentido de que seja procedida vistoria para, após constatar a gravidade da situação, seja reformado o prédio da EEPG ‘’República da Colombia’’, localizado no bairro do Engenho Novo, neste Município.</t>
   </si>
   <si>
     <t>44779</t>
   </si>
   <si>
     <t>126</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/44779/reqt0126_1988.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/44779/reqt0126_1988.pdf</t>
   </si>
   <si>
     <t>Requeiro à Mesa, ouvido o Plenário, nos termos regimentais, seja consignado nos Anais desta Casa, um voto de profundo pesar pelo passamento da Senhora Terezinha Maria de Jesus, ocorrido no dia 25 de maio p. passado.</t>
   </si>
   <si>
     <t>44780</t>
   </si>
   <si>
     <t>127</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/44780/reqt0127_1988.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/44780/reqt0127_1988.pdf</t>
   </si>
   <si>
     <t>Requeiro à Mesa, ouvido o Plenário, nos termos regimentais, seja consignado nos Anais desta Casa, um voto de profundo pesar pelo falecimento da Senhora  Maria Benedita Pereira da Silva, ocorrido no dia 23 de maio p. passado.</t>
   </si>
   <si>
     <t>44781</t>
   </si>
   <si>
     <t>128</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/44781/reqt0128_1988.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/44781/reqt0128_1988.pdf</t>
   </si>
   <si>
     <t>Requeiro à Mesa, ouvido o Plenário, nos termos  regimentais, seja consignado nos Anais desta Casa, um voto de profundo pesar pelo passamento da Senhora Maria José, ocorrido no dia 24 de maio p. passado.</t>
   </si>
   <si>
     <t>44783</t>
   </si>
   <si>
     <t>129</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/44783/reqt0129_1988.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/44783/reqt0129_1988.pdf</t>
   </si>
   <si>
     <t>Requeiro a Mesa, nos termos regimentais, seja oficiado ao Sr. Chefe do executivo, a fim de que S.Exa, na forma que preceitua o artigo 39, item XIII, combinado com o artigo 58, da Lei Orgânica dos Municípios, informe a esta Casa os seguintes: 1º) - Quantos caminhões particulares estão a serviço da prefeitura, suas respectivas placas e  proprietários? 2º) - Qual o critério adotado na contratação desse serviço?                                                                     3º) - De que forma são efetuados os pagamentos dos respectivos caminhões, enviando os recibos de pagamento dos serviços  prestados à municipalidade, nominalmente setor por setor?</t>
   </si>
   <si>
     <t>44784</t>
   </si>
   <si>
     <t>130</t>
   </si>
   <si>
     <t>Sebastião Rodrigues Nunes</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/44784/reqt0130_1988.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/44784/reqt0130_1988.pdf</t>
   </si>
   <si>
     <t>Requeiro a Mesa, nos termos regimentais, seja oficiado à telecomunicações de São Paulo S/A - Telesp, reiterando os termos do requerimento nº 222, de 11 de agosto de 1987, de autoria deste Vereador, através do qual foi solicitada a possibilidade de ser instalado um telefone público na Rua Petrolina, altura do nº 2198, no bairro Cidade Munhoz Jr., neste município, defronte ao estabelecimento comercial de propriedade do Sr. Edson Garcia de Oliveira.</t>
   </si>
   <si>
     <t>44787</t>
   </si>
   <si>
     <t>131</t>
   </si>
   <si>
     <t>Carlos Zicardi</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/44787/reqt0131_1988.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/44787/reqt0131_1988.pdf</t>
   </si>
   <si>
     <t>Requeiro à Mesa, ouvido o Plenário, nos termos  regimentais, sejam convidados os Srs. Diretores e Chefes de Região da Telesp - Telecomunicações de São Paulo S.A., para prestarem os devidos  esclarecimentos a esta Casa, da real situação em que   se encontram as linhas telefônicas em nosso município, uma vez que é público e notório o mal atendimento que essa sociedade, nos últimos tempos vem prestando aos assinantes desta cidade.</t>
   </si>
   <si>
     <t>44788</t>
   </si>
   <si>
     <t>132</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/44788/reqt0132_1988.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/44788/reqt0132_1988.pdf</t>
   </si>
   <si>
     <t>Requeiro à Mesa, nos termos regimentais, ouvido o  Plenário, seja consignado nos Anais desta Casa, voto  de louvor à funcionária da municipalidade Sra. Rosária Butrico de Oliveira, a qual com muito empenho,  dedicação e de maneira gentil, exerce sua função de recepcionista, atributos esses reconhecidos  e  elogiados por todos aqueles que se dirigem a esta Câmara Municipal e que pela referida funcionária são atendidos.</t>
   </si>
   <si>
     <t>44790</t>
   </si>
   <si>
     <t>133</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/44790/reqt0133_1988.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/44790/reqt0133_1988.pdf</t>
   </si>
   <si>
     <t>Requeremos à Mesa, na forma regimental, seja oficiado ao Sr. Chefe do Executivo, a fim de que se digne informar a esta Casa de Leis, qual o tipo de locação que a municipalidade mantém com o imóvel situado na Av. 26 de Março, 165, caso haja algum vínculo, fornecer o  respectivo documento referente ao mesmo. Outrossim, que o atendimento desta solicitação obedeça o prazo que preceitua o artigo 39 Ítem XIII combinado com o  artigo 58 da Lei Orgânica dos Municípios.</t>
   </si>
   <si>
     <t>44791</t>
   </si>
   <si>
     <t>135</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/44791/reqt0135_1988.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/44791/reqt0135_1988.pdf</t>
   </si>
   <si>
     <t>Requeiro à Mesa ouvido o Plenário; nos termos  regimentais, seja consignado nos Anais desta Casa, um voto de protesto à Companhia de Saneamento Básico do Estado de São Paulo - Sabesp, pelo abusivo aumento de 133.44%, nas tarifas do fornecimento de água, a partir  do dia 1º, do corrente mês.</t>
   </si>
   <si>
     <t>44793</t>
   </si>
   <si>
     <t>136</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/44793/reqt0136_1988.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/44793/reqt0136_1988.pdf</t>
   </si>
   <si>
     <t>Requeiro à Mesa, nos termos regimentais, seja oficiado à Companhia de Saneamento Básico do Estado de São Paulo - Sabesp, a fim de que aquela companhia se digne informar a esta Casa, em que fase se encontra o processo referente ao prolongamento da rede de água no bairro Chácaras Marco, neste município.</t>
   </si>
   <si>
     <t>44795</t>
   </si>
   <si>
     <t>138</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/44795/reqt0138_1988.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/44795/reqt0138_1988.pdf</t>
   </si>
   <si>
     <t>Requeiro à Mesa, nos termos regimentais, seja oficiado ao Exmo. Senhor Luiz Antonio Fleury Filho, DD;  Secretário de Estado dos Negócios da Segurança  Pública, solicitando as dignas providências de S.Exa., no sentido de que elabore  estudos junto aos órgãos  competentes daquela pasta, objetivando a instalação  de um Distrito Policial neste município.</t>
   </si>
   <si>
     <t>44797</t>
   </si>
   <si>
     <t>140</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/44797/reqt0140_1988.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/44797/reqt0140_1988.pdf</t>
   </si>
   <si>
     <t>Requeiro à Mesa, nos termos regimentais, seja enviado a Companhia de Saneamento Básico do Estado de São  Paulo - Sabesp, xerocópia do pedido feito àquela companhia pelos moradores da Rua Indianópolis no Jardim São Pedro, neste município, e que ainda não foram atendidos apesar de ter sido feito há mais de 90 (noventa) dias.</t>
   </si>
   <si>
     <t>44798</t>
   </si>
   <si>
     <t>142</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/44798/reqt0142_1988.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/44798/reqt0142_1988.pdf</t>
   </si>
   <si>
     <t>Requeiro à Mesa, nos termos regimentais, seja oficiado ao Sindicato do Comércio Varejista do   Estado de São Paulo, com sede no Largo Paissandú nº  51, Capital; a todas as Câmaras do Estado de São  Paulo; ao Presidente, às Comissões Permanentes e às   Lideranças da Assembleia Legislativa do Estado de São Paulo, bem como ao Presidente, às Comissões  Permanentes e às Lideranças do Congresso Nacional e ainda ao Excelentíssimo Senhor Presidente da República e ao Senhor Ministro da Justiça, para que possamos corrigir esta falha e garantir os direitos de quem quer trabalhar, ainda  mais num ramo tão  dignificante que ao longo de tantos anos vem ajudando no crescimento do nosso país.</t>
   </si>
   <si>
     <t>44799</t>
   </si>
   <si>
     <t>143</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/44799/reqt0143_1988.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/44799/reqt0143_1988.pdf</t>
   </si>
   <si>
     <t>Requeiro à Mesa, nos termos regimentais, seja oficiado ao Sr. Chefe do Executivo, reiterando os termos da Indicação nº 27/88 deste Vereador, datada de 17 de  fevereiro de 1988, através da qual foi solicitada a reparação da escadaria da Viela­ 3, que liga a Rua Dr. Adonai com a Rua Maria Helena, no bairro do Engenho Novo, pois a mesma encontra-­se em péssimo estado e necessário se torna uma providência a respeito.</t>
   </si>
   <si>
     <t>44800</t>
   </si>
   <si>
     <t>144</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/44800/reqt0144_1988.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/44800/reqt0144_1988.pdf</t>
   </si>
   <si>
     <t>Requeiro à Mesa, nos termos regimentais, seja oficiado ao Sr. Chefe do Executivo, a fim de que se digne S.Exa. determinar junto ao diretor do SEMEC, no sentido de que sejam prestadas a esta Casa as seguintes informações:  a) quantos servidores o Serviço Municipal de  Educação e Cultura mantém em seus quadros, relacionando a quantidade de cada cargo e o  respectivo vencimento;  b) quantos servidores pertencentes ao quadro do SEMEC estão designados para prestar serviço nas escolas estaduais, relacionando o total em cada cargo.</t>
   </si>
   <si>
     <t>44801</t>
   </si>
   <si>
     <t>145</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/44801/reqt0145_1988.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/44801/reqt0145_1988.pdf</t>
   </si>
   <si>
     <t>Requeiro à Mesa, nos termos regimentais, seja oficiado ao Sr. Eng. João Augusto Poeta, Gerência Divisional da  Companhia de Saneamento Básico do Estado de São Paulo, em Barueri, a fim de que se digne determinar o  prolongamento da rede de água domiciliar, para beneficiar a residência de nº 134, da Rua Dr. Renato de  Barros, no Bairro do Engenho Novo, neste município, conforme croqui anexo.</t>
   </si>
   <si>
     <t>44802</t>
   </si>
   <si>
     <t>146</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/44802/reqt0146_1988.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/44802/reqt0146_1988.pdf</t>
   </si>
   <si>
     <t>Requeiro à Mesa, ouvido o Douto Plenário, nos termos  regimentais, seja consignado nos Anais desta Casa,  votos de congratulações ao Ilmo. Sr Silvio Marola, DD. Diretor da Escola Nadir Figueiredo - Senai, em Osasco.</t>
   </si>
   <si>
     <t>44803</t>
   </si>
   <si>
     <t>147</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/44803/reqt0147_1988.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/44803/reqt0147_1988.pdf</t>
   </si>
   <si>
     <t>Requeiro à Mesa, nos temos regimentais, seja oficiado ao Sr. Chefe do Executivo, no sentido que  remeta a esta Casa do Leis os seguintes pedidos:       1º) - Cópia da Ata da reunião da Tomada de Preços nº  028/88, bem como publicação da mesas em Diário  Oficial;                                                                                            2º) - Documento de cadastramento da firma ÉPORA  ENGENHARIA e CONSTRUÇÕES LTDA., conforme processo  de licitação pública;                                                               3º) - documento comprobatório em que a firma ÉPORA ENGENHARIA e CONSTRUÇÕES LTDA. desistiu da  continuidade da obra - do 20º BPM/M perante a  Municipalidade.</t>
   </si>
   <si>
     <t>44804</t>
   </si>
   <si>
     <t>148</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/44804/reqt0148_1988.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/44804/reqt0148_1988.pdf</t>
   </si>
   <si>
     <t>Requeiro à Mesa, ouvido o Douto Plenário, nos termos regimentais, seja consignado nos Anais desta Casa, um voto de profundo pesar, pelo passamento do Sr. Benedito Bahia de Jesus, ocorrido no dia 05 de junho de 1988, cujo sepultamento deu-se no Cemitério Municipal de Barueri.</t>
   </si>
   <si>
     <t>44805</t>
   </si>
   <si>
     <t>149</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/44805/reqt0149_1988.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/44805/reqt0149_1988.pdf</t>
   </si>
   <si>
     <t>Requeiro à Mesa., ouvido o Plenário, nos termos  regimentais, seja consignado nos Anais desta Casa, um voto de profundo pesar pelo falecimento da Senhora Maria José de Siqueira, ocorrido no dia 19 de junho p. passado.</t>
   </si>
   <si>
     <t>44806</t>
   </si>
   <si>
     <t>150</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/44806/reqt0150_1988.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/44806/reqt0150_1988.pdf</t>
   </si>
   <si>
     <t>Requeiro à Mesa, nos termos regimentais, ouvido o Plenário, seja consignado nos Anais desta Casa, um  voto de profundo pesar pelo passamento do jovem  Cícero José Severo, ocorrido no dia 18 de junho p. passado.</t>
   </si>
   <si>
     <t>44807</t>
   </si>
   <si>
     <t>151</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/44807/reqt0151_1988.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/44807/reqt0151_1988.pdf</t>
   </si>
   <si>
     <t>Requeiro à Mesa, ouvido o Douto Plenário, nos termos  regimentais, seja consignado nos Anais desta Casa, um  voto de profundo pesar pelo passamento do Sr. José  Henrique dos Santos, ocorrido no dia 08 de junho de 1988, cujo sepultamento deu-se no Cemitério Municipal de Barueri.</t>
   </si>
   <si>
     <t>44808</t>
   </si>
   <si>
     <t>152</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/44808/reqt0152_1988.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/44808/reqt0152_1988.pdf</t>
   </si>
   <si>
     <t>Requeiro à Mesa, nos termos regimentais, seja oficiado à Eletropaulo - Eletricidade de São Paulo S.A., da necessidade de ser instalada luz a vapor de mercúrio,  na Rua da Paz, no Jardim Pindorama, neste município, conforme croqui anexo.</t>
   </si>
   <si>
     <t>44809</t>
   </si>
   <si>
     <t>153</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/44809/reqt0153_1988.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/44809/reqt0153_1988.pdf</t>
   </si>
   <si>
     <t>Requeiro à Mesa, nos termos regimentais, seja oficiado ao Sr. Chefe do Executivo, reiterando os termos da Indicação nº 118/88, através da qual foi solicitada a  implantação de obstáculo, do tipo lombada, na Rua da  Prata, altura do nº 08, no Jardim dos Camargos.</t>
   </si>
   <si>
     <t>44810</t>
   </si>
   <si>
     <t>154</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/44810/reqt0154_1988.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/44810/reqt0154_1988.pdf</t>
   </si>
   <si>
     <t>Requeiro à Mesa, nos termos regimentais, seja oficiado  ao Sr. Chefe do Executivo, no sentido de que informe a  esta Casa, o custo de todas as obras executadas pela  municipalidade, relacionando, cada uma delas, no  período de 1983 até a presente data.</t>
   </si>
   <si>
     <t>44811</t>
   </si>
   <si>
     <t>155</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/44811/reqt0155_1988.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/44811/reqt0155_1988.pdf</t>
   </si>
   <si>
     <t>Requeiro à Mesa, nos termos regimentais, seja oficiado  ao Sr. Chefe do Executivo, a fim de que o mesmo  informe esta Câmara e seus Vereadores, se possível com uma semana de antecedência, a data de  inauguração das obras que serão realizadas pela Prefeitura em nosso Município.</t>
   </si>
   <si>
     <t>44816</t>
   </si>
   <si>
     <t>156</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/44816/reqt0156_1988.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/44816/reqt0156_1988.pdf</t>
   </si>
   <si>
     <t>Requeiro à Mesa, nos termos regimentais, seja oficiado ao Sr. Chefe do Executivo, no sentido de que se digne S.Exa. encaminhar a esta Casa, a planta da área onde está localizado o Centro Social Urbano, bem como, de toda área verde alí existente, esclarecendo o nome do proprietário.</t>
   </si>
   <si>
     <t>44823</t>
   </si>
   <si>
     <t>157</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/44823/reqt0157_1988.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/44823/reqt0157_1988.pdf</t>
   </si>
   <si>
     <t>Requeiro à Mesa, nos termos regimentais, seja oficiado à Diretoria de Planejamento do INAMPS e à Direção  Geral do INPS, no sentido de que mencionados órgãos  se dignem informar a esta Casa em que fase se encontra o expediente iniciado por este Vereador, através do Requerimento de nº 15, de 09 de fevereiro de 1988, que solicitou a instalação de um Posto do INAMPS e um posto de Benefícios do INPS neste município.</t>
   </si>
   <si>
     <t>44827</t>
   </si>
   <si>
     <t>158</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/44827/reqt0158_1988.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/44827/reqt0158_1988.pdf</t>
   </si>
   <si>
     <t>Requeiro à Mesa, nos termos regimentais, seja  oficiado ao Sr. Chefe do Executivo, no sentido de que se digne S.Exa. encaminhar e esta Casa, cópia do contrato, memorial descritivo, planta de execução, planta de  ferragem elétrica e hidráulica da obra de construção  da creche da Vila Barros.</t>
   </si>
   <si>
     <t>44829</t>
   </si>
   <si>
     <t>159</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/44829/reqt0159_1988.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/44829/reqt0159_1988.pdf</t>
   </si>
   <si>
     <t>Requeiro à Mesa, nos termos regimentais, seja, oficiado ao Engº João Augusto Poeta, da Sabesp, solicitando  seja providenciado a desobstrução de rede de esgoto, existente ­na rua Olavo Bilac, confluência com a Rua  Santo Antonio, no Distrito do Jardim Belval, neste município.</t>
   </si>
   <si>
     <t>44831</t>
   </si>
   <si>
     <t>160</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/44831/reqt0160_1988.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/44831/reqt0160_1988.pdf</t>
   </si>
   <si>
     <t>Requeiro à Mesa, nos termos regimentais, seja oficiado à B.B. Transporte e Turismo Ltda., encaminhando o abaixo-assinado anexo, contendo 31 (trinta, e uma) assinaturas dos moradores do bairro Parque dos Camargos, os quais solicitam a possibilidade de ser alterado o  horário do último ônibus daquele bairro, para às 23:30 horas, inclusive aos sábados e domingos.</t>
   </si>
   <si>
     <t>44832</t>
   </si>
   <si>
     <t>161</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/44832/reqt0161_1988.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/44832/reqt0161_1988.pdf</t>
   </si>
   <si>
     <t>Requeiro à Mesa, nos termos regimentais, seja oficiado  à Eletropaulo - Eletricidade de São Paulo S/A, no  sentido de que se digne estudar a possibilidade de dotar com iluminação pública, a Estrada Municipal,  antiga Estrada Grimaldo Tolaini, no Jardim Maria Helena,  neste município.</t>
   </si>
   <si>
     <t>44833</t>
   </si>
   <si>
     <t>162</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/44833/reqt0162_1988.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/44833/reqt0162_1988.pdf</t>
   </si>
   <si>
     <t>Requeiro à Mesa, nos termos regimentais, seja oficiado ao Sr. Chefe do Executivo reiterando os termos do Requerimento nº 75, de 12 de abril de 1988,  através do qual este Vereador encaminhou cópia do Ofício nº 2'7-s/3 do Cel Waldir Hippólito De Jesus, Chefe do Depósito Regional de subsistência/2, do Ministério do Exército, que solicita a possibilidade de S.Exa.  ceder uma máquina motoniveladora para executar  serviços de conservação e limpeza em arruamentos  da Granja Militar de Barueri.</t>
   </si>
   <si>
     <t>44834</t>
   </si>
   <si>
     <t>163</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/44834/reqt0163_1988.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/44834/reqt0163_1988.pdf</t>
   </si>
   <si>
     <t>Requeiro à Mesa, ouvido o Plenário, nos termos  regimentais, seja consignado nos Anais desta Casa, um  voto de profundo pesar pelo passamento da Sra. Maria  Aparecida Silva, ocorrido no dia 09 de julho p. passado, neste município.</t>
   </si>
   <si>
     <t>44835</t>
   </si>
   <si>
     <t>164</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/44835/reqt0164_1988.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/44835/reqt0164_1988.pdf</t>
   </si>
   <si>
     <t>Requeiro à Mesa, nos termos regimentais, seja oficiado ao Sr. Alexandre de Figueiredo Freitas, Dd. Diretor da BB Transporte e Turismo Ltda., para que seja estudada a possibilidade do prolongamento da linha Jardim Belval, no sentido de que a mesma passe pela EEPG República de Honduras, no bairro Maria Cristina, no período de horário escolar.</t>
   </si>
   <si>
     <t>44836</t>
   </si>
   <si>
     <t>165</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/44836/reqt0165_1988.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/44836/reqt0165_1988.pdf</t>
   </si>
   <si>
     <t>Requeiro à Mesa, nos termos regimentais, seja oficiado ao Sr. Chefe do Executivo, reiterando os termos da Indicação nº 224, de 19 de agosto de 1986, através da qual este Vereador solicitou fossem tomadas as seguintes providências, com referência ao final da Rua José de Alencar, no Jardim Belval;   reparação da escadaria; conservação, colocação de banco e plantio de árvores na praça ali existente; e chanfrar o barranco que está oferecendo perigo às pessoas que por ali passam.</t>
   </si>
   <si>
     <t>44837</t>
   </si>
   <si>
     <t>166</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/44837/reqt0166_1988.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/44837/reqt0166_1988.pdf</t>
   </si>
   <si>
     <t>Requeiro à Mesa, nos temos regimentais, seja oficiado ao Sr. Chefe do Executivo, reiterando os termos da Indicação nº 74, de 15 de março de 1988, através da qual este Vereador solicitou fossem reparadas todas as  escadarias construídas no Jardim Belval.</t>
   </si>
   <si>
     <t>44838</t>
   </si>
   <si>
     <t>167</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/44838/reqt0167_1988.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/44838/reqt0167_1988.pdf</t>
   </si>
   <si>
     <t>Requeiro à Mesa, nos termos regimentais, seja oficiado ao Sr. Chefe do Executivo, reiterando os termos da  Indicação nº 137, de 03 de maio de 1988, através da qual  este vereador solicitou a possibilidade de implantar um obstáculo na Av. Municipal, altura dos nº 490 e 495, no Distrito do Jardim Silveira.</t>
   </si>
   <si>
     <t>44839</t>
   </si>
   <si>
     <t>168</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/44839/reqt0168_1988.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/44839/reqt0168_1988.pdf</t>
   </si>
   <si>
     <t>Requeiro à Mesa, nos termos regimentais, seja  oficiado ao Sr. Ten Cel Elias Fabiano Diniz, comandante do 20º BPM/M, sediado neste município, reiterando os termos do Requerimento nº 84, de 19 de abril de 1988,  através do qual este vereador solicitou fosse informado a esta Casa, os nomes dos PMs Tenentes e Soldados da viatura R.O, que atenderam à ocorrência registrada na Delegacia de Polícia de Itapevi, no dia 10 de abril p. passado, por volta das 16:00 horas, na Cohab daquele município, que teve como vítima o Sr. Daniel Menendes Siqueira, irmão deste Vereador.</t>
   </si>
   <si>
     <t>44840</t>
   </si>
   <si>
     <t>170</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/44840/reqt0170_1988.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/44840/reqt0170_1988.pdf</t>
   </si>
   <si>
     <t>Requeiro à Mesa, nos termos regimentais, seja oficiado ao Sr. Chefe do Executivo, a fim de que se digne, em conformidade com o artigo 25 Itens II, X e XIV combinado com o artigo 39 item XIII e XVII da Lei Orgânica dos Municípios, que seja enviado a esta Casa de Leis, na sua íntegra, listagem nominal, com respectivos vencimentos, dos funcionários dessa Prefeitura  Municipal, e respectivas autarquias, atualizado neste mês de agosto de 1988.</t>
   </si>
   <si>
     <t>44843</t>
   </si>
   <si>
     <t>171</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/44843/reqt0171_1988.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/44843/reqt0171_1988.pdf</t>
   </si>
   <si>
     <t>Requeiro à Mesa, nos termos regimentais, seja oficiado ao Sr. Chefe do Executivo, reiterando os termos da  Indicação nº 311/87, datada de 10 de novembro de 1987, de autoria deste Vereador, através da qual foi solicitada a possibilidade de ser aberta uma viela entre a Av. Capitólio e a Rua 25 de janeiro, no Distrito do Jardim Belval.</t>
   </si>
   <si>
     <t>44844</t>
   </si>
   <si>
     <t>172</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/44844/reqt0172_1988.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/44844/reqt0172_1988.pdf</t>
   </si>
   <si>
     <t>Requeiro à Mesa, nos termos regimentais, seja oficiado ao Sr. Chefe do Executivo, reiterando os termos da Indicação nº 118, de 25 de abril de 1988, através da qual  este Vereador solicitou a possibilidade de ser  implantado obstáculo tipo lombada, na Rua da Prata, altura do nº 08, no Jardim dos Camargos.</t>
   </si>
   <si>
     <t>44846</t>
   </si>
   <si>
     <t>174</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/44846/reqt0174_1988.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/44846/reqt0174_1988.pdf</t>
   </si>
   <si>
     <t>Requeiro à Mesa, nos termos regimentais, seja oficiado ao Sr. Chefe do Executivo, reiterando os termos da  Indicação nº 312/87 datada de 10 de novembro de 1987, de autoria deste Vereador, através da qual foi solicitada  a possibilidade de implantar lombadas na Rua Carlos  Gomes, mais ou menos na metade do trecho da rua, no Distrito de Jardim Belval.</t>
   </si>
   <si>
     <t>44847</t>
   </si>
   <si>
     <t>175</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/44847/reqt0175_1988.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/44847/reqt0175_1988.pdf</t>
   </si>
   <si>
     <t>Requeiro à Mesa, nos termos regimentais, seja oficiado à Eletropaulo - Eletricidade de São Paulo S/A, solicitando a possibilidade de ser removido o poste a­- 449/5, instalado defronte ao nº 72 da Rua Canal do  Panamá, no bairro Jardim Reginalice.</t>
   </si>
   <si>
     <t>44849</t>
   </si>
   <si>
     <t>176</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/44849/reqt0176_1988.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/44849/reqt0176_1988.pdf</t>
   </si>
   <si>
     <t>Requeiro à Mesa, nos termos regimentais, seja oficiado ao Sr. Chefe do Executivo, reiterando os termos de  Indicação nº 139/88 datada de 03 de maio de 1988, de autoria deste Vereador, através da qual foi solicitada a possibilidade de canalizar o córrego localizado na  Rua Espírito Santo, na Vila Boa Vista, neste município</t>
   </si>
   <si>
     <t>44850</t>
   </si>
   <si>
     <t>177</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/44850/reqt0177_1988.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/44850/reqt0177_1988.pdf</t>
   </si>
   <si>
     <t>Requeiro à Mesa, nos termos regimentais, seja oficiado ao Sr. Chefe do Executivo, de acordo com o artigo 25  item X combinado com o artigo 39 item XIII da Lei Orgânica   dos Municípios, no sentido de esclarecer a este  Vereador o que foi feito com o material e o dinheiro  arrecadado com a campanha  SOS INVERNO, realizada no ano passado, uma vez que a mesma era oficializada pela Prefeitura e Assistência Social.</t>
   </si>
   <si>
     <t>44852</t>
   </si>
   <si>
     <t>178</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/44852/reqt0178_1988.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/44852/reqt0178_1988.pdf</t>
   </si>
   <si>
     <t>Requeiro à Mesa, nos termos regimentais,  seja,  oficiado à Companhia de Saneamento Básico do Estado  de São Paulo - Sabesp - Gerência Divisional de Barueri, a  fim de que seja estudada, a possibilidade de proceder o prolongamento de rede de esgoto da Rua Platina, até a Rua Francisco de Melo Palheta (portão de Indústria  Siol), no bairro Jardim dos Camargos, neste Município.</t>
   </si>
   <si>
     <t>44853</t>
   </si>
   <si>
     <t>179</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/44853/reqt0179_1988.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/44853/reqt0179_1988.pdf</t>
   </si>
   <si>
     <t>Requeiro à Mesa, nos termos regimentais, seja oficiado  à Sabesp Companhia de Saneamento Básico do Estado -  de São Paulo - Gerência Divisional de Barueri, a fim de  que seja estudada a possibilidade de ser procedido o  prolongamento da rede de água na Rua Atenas, no bairro Jardim Califórnia, neste município, com o fim de beneficiar os imóveis de nºs 247-a, 236, 248, 66, 11, s/nº e 247-b.</t>
   </si>
   <si>
     <t>44856</t>
   </si>
   <si>
     <t>180</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/44856/reqt0180_1988.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/44856/reqt0180_1988.pdf</t>
   </si>
   <si>
     <t>Requeiro à Mesa, nos termos regimentais, seja  oficiado ao Sr. Alexandre de Figueiredo Freitas, DD. Diretor da B.B. Transporte e Turismo Ltda., a fim de que se digne informar a este Vereador, as razões que levaram o Sr. Juarez, funcionário daquela empresa, a negar dois pedidos que lhe foram feitos,  relativos a ônibus para acompanhamento de funeral, negativas essas recebidas após ter o referido  senhor constatado que na residência da pessoa falecida, havia uma faixa do candidato a Prefeito Sr. Arnaldo Rodrigues Bittencourt.</t>
   </si>
   <si>
     <t>44857</t>
   </si>
   <si>
     <t>181</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/44857/reqt0181_1988.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/44857/reqt0181_1988.pdf</t>
   </si>
   <si>
     <t>Requeiro à Mesa, nos termos regimentais, seja oficiado  ao Diretor da B.B. Transporte e Turismo Ltda, a fim de que se digne determinar seja restabelecido o itinerário anterior da linha de ônibus vila São Luiz, ou seja:  passando pela estrada da cachoeira e retorno pela  Rua José Maria de Abreu.</t>
   </si>
   <si>
     <t>44859</t>
   </si>
   <si>
     <t>182</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/44859/reqt0182_1988.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/44859/reqt0182_1988.pdf</t>
   </si>
   <si>
     <t>Requeiro à Mesa, nos termos regimentais, seja oficiado  a Empresa Brasileira de Correios e Telégrafos, no  sentido de que aquela empresa se digne informar a esta Casa, quais as razões da retirada das caixas coletoras de correspondência, da Rua Juliana, altura do nº 44, Av. Zélia, altura do nº 1090, ambas no bairro Parque dos Camargos; Av. Sorocaba, altura do nº 241 no Jardim Paulista e, Rua Minas Gerais, no Jardim Julio, neste Município.</t>
   </si>
   <si>
     <t>44860</t>
   </si>
   <si>
     <t>185</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/44860/reqt0185_1988.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/44860/reqt0185_1988.pdf</t>
   </si>
   <si>
     <t>Requeiro à Mesa, nos termos regimentais, seja oficiado ao Sr. Chefe do Executivo, a fim de que o mesmo  informe a este Vereador, o porquê da paralização do  serviço de guias e sarjetas no Jardim São Luiz, neste Município.</t>
   </si>
   <si>
     <t>44861</t>
   </si>
   <si>
     <t>186</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/44861/reqt0186_1988.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/44861/reqt0186_1988.pdf</t>
   </si>
   <si>
     <t>Requeiro à Mesa, nos termos regimentais, seja oficiado ao Sr. Chefe do Executivo, a fim de que o mesmo informe a este Vereador, quais as ruas que serão  beneficiadas com guias, sarjetas e pavimentação no  bairro do Jardim São Silvestre, neste município.</t>
   </si>
   <si>
     <t>44862</t>
   </si>
   <si>
     <t>187</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/44862/reqt0187_1988.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/44862/reqt0187_1988.pdf</t>
   </si>
   <si>
     <t>Requeiro à Mesa, nos termos regimentais, seja oficiado  ao Sr. João Angelo Bizzo, Chefe do Distrito de Osasco,  da Telesp, solicitando a possibilidade da instalação de   um aparelho telefônico público comunitário, na Rua Andréa, nº 48, no bairro Parque dos Camargos, neste Município.</t>
   </si>
   <si>
     <t>44863</t>
   </si>
   <si>
     <t>188</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/44863/reqt0188_1988.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/44863/reqt0188_1988.pdf</t>
   </si>
   <si>
     <t>Requeiro à Mesa, nos termos regimentais, seja oficiado à Telesp - Telecomunicações de São Paulo S.A., da possibilidade de ser instalado um orelhão na Rua José Maria de Abreu - altura do nº 40 no Engenho Novo, neste Município.</t>
   </si>
   <si>
     <t>44865</t>
   </si>
   <si>
     <t>189</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/44865/reqt0189_1988.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/44865/reqt0189_1988.pdf</t>
   </si>
   <si>
     <t>Requeiro à Mesa, ouvido o Douto Plenário, nos termos  regimentais, sejam dispensadas as formalidades  regimentais ao Projeto de Lei nº 12, de 30 de agosto de  1988, enviado a esta Casa através da Mensagem nº 08/88,  de autoria do Sr. Chefe do Executivo, que dispõe sobre: "Desafetação e cessão em comodato - das áreas de terreno que especifica e revoga a Lei nº 592, de 02 de outubro de 1986".</t>
   </si>
   <si>
     <t>44866</t>
   </si>
   <si>
     <t>190</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/44866/reqt0190_1988.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/44866/reqt0190_1988.pdf</t>
   </si>
   <si>
     <t>Requeiro à Mesa, ouvido o Douto Plenário, nos termos  regimentais, seja consignado nos Anais desta Casa, um  voto de profundo pesar pelo passamento da jovem Gilmara Peres dos Santos, ocorrido no dia 22 de agosto de 1988, cujo sepultamento deu-se no Cemitério  Municipal de Barueri.</t>
   </si>
   <si>
     <t>44867</t>
   </si>
   <si>
     <t>191</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/44867/reqt0191_1988.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/44867/reqt0191_1988.pdf</t>
   </si>
   <si>
     <t>Requeiro à Mesa, nos termos regimentais, seja oficiado ao Prof. Antonio Marcolino de Castro, DD. Delegado de Ensino de Carapicuíba, a fim de que se digne, junto aos órgãos competentes, estudar a possibilidade de ampliação ou construção de mais salas de aula na EEPSG  Profº José Wilson Padinha, no Distrito do Jardim Belval,  neste município.</t>
   </si>
   <si>
     <t>44868</t>
   </si>
   <si>
     <t>192</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/44868/reqt0192_1988.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/44868/reqt0192_1988.pdf</t>
   </si>
   <si>
     <t>Requeiro à Mesa, nos termos regimentais, seja oficiado ao Sr. Chefe do Executivo, reiterando os termos da Indicação nº 153/85, datada de 30 de abril de 1985, de  autoria deste Vereador, através da qual foi solicitada  a possibilidade de construir "mictório público", no largo São João Batista de Barueri ou próximo a este.</t>
   </si>
   <si>
     <t>44869</t>
   </si>
   <si>
     <t>193</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/44869/reqt0193_1988.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/44869/reqt0193_1988.pdf</t>
   </si>
   <si>
     <t>Requeiro à Mesa, nos termos regimentais, seja oficiado ao Sr. Chefe do Executivo, reiterando os termos da Indicação nº 117/88 datada de 25 de abril p.  passado, de autoria deste Vereador, através da qual  foi solicitada a possibilidade de S.Exa. interceder  junto à Eletropaulo, com o fim de que aquela  instituição determine a capinação e limpeza do  córrego existente no terreno de propriedade daquela sociedade, localizado na Av. Brasil, altura  do nº 79 no Jardim Barueri.</t>
   </si>
   <si>
     <t>44870</t>
   </si>
   <si>
     <t>194</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/44870/reqt0194_1988.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/44870/reqt0194_1988.pdf</t>
   </si>
   <si>
     <t>Requeiro à Mesa, nos termos regimentais, seja oficiado  ao Exmo, Senhor Luiz Antonio Fleury Filho, DD. Secretário de Estado dos Negócios da Segurança  Pública, a fim de que se digne S.Exa. estudar a   possibilidade da criação e instalação ­de uma delegacia  de Defesa da Mulher, neste município.</t>
   </si>
   <si>
     <t>44872</t>
   </si>
   <si>
     <t>195</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/44872/reqt0195_1988.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/44872/reqt0195_1988.pdf</t>
   </si>
   <si>
     <t>Requeiro à Mesa, nos termos regimentais, seja oficiado  ao Sr. João Angelo Rizzo, chefe do Distrito w6 da Telecomunicações de São Paulo -­ Telesp, solicitando a  possibilidade da instalação de um telefone público, se  possível comunitário, na Avenida da Aldeia, neste município, no trecho onde estão instalados os  seguintes órgãos públicos: Sanegran, EEPSG da Aldeia  De Barueri, Centro de Integração Esportiva,  Ambulatório Médico e EMEI­ da Aldeia.</t>
   </si>
   <si>
     <t>44873</t>
   </si>
   <si>
     <t>196</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/44873/reqt0196_1988.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/44873/reqt0196_1988.pdf</t>
   </si>
   <si>
     <t>Requeiro à Mesa, nos termos regimentais, seja oficiado ao Sr. João Angelo Rizzo, Chefe do Distrito de Osasco, da Telesp, solicitando a possibilidade da instalação de um aparelho telefônico público, do tipo orelhão, em frente ao bar de propriedade do Sr. Amalvino Antonio  dos Santos, na  Rua Guarantã, nº 111 no bairro do  Engenho Novo, neste município.</t>
   </si>
   <si>
     <t>44875</t>
   </si>
   <si>
     <t>197</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/44875/reqt0197_1988.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/44875/reqt0197_1988.pdf</t>
   </si>
   <si>
     <t>Requeiro à Mesa, ouvido o Plenário, nos termos  regimentais, seja consignado nos Anais desta Casa,  votos de Congratulações pela edição especial do  Jornal Cidade de Barueri neste último dia 7 de setembro.</t>
   </si>
   <si>
     <t>44876</t>
   </si>
   <si>
     <t>198</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/44876/reqt0198_1988.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/44876/reqt0198_1988.pdf</t>
   </si>
   <si>
     <t>Requeiro à Mesa, ouvido o Plenário, nos temos regimentais, seja consignado nos Anais desta Casa,  votos de Congratulações ao Sr. Ten Cel Dario  Francisco Loriato, dd. Presidente do Círculo Militar  da Guarnição de Osasco e Barueri, bem como ao Vice Presidente Sr. Luiz Sergio Gil, e ainda aos seus  diretores: Paulo Lúcio da Silva; José da Mata; Hilário   da Silva; Firmino Gomes de Oliveira; Capitão Eudágero  Quintanilha; Pedro Coser; Efigênia Koga; Major  Samuel Bohler de Oliveira; Capitão Nilton Luiz  Monteiro de Souza e Amazílio Abraão, pela brilhante e  profícua administração que vem sendo desenvolvida  à frente daquele clube.</t>
   </si>
   <si>
     <t>44877</t>
   </si>
   <si>
     <t>199</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/44877/reqt0199_1988.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/44877/reqt0199_1988.pdf</t>
   </si>
   <si>
     <t>Requeremos à Mesa, nos termos regimentais, ouvido o  Douto Plenário, seja consignado nos Anais desta casa,  voto de profundo pesar pelo passamento da Sra.  Francisca Cortello, ocorrido no dia 03, do corrente  mês, genitora do nobre Vereador Geraldo do Corrêa, cujo sepultamento deu-se no dia 04 do  mesmo mês, no Cemitério Municipal de Barueri.</t>
   </si>
   <si>
     <t>44878</t>
   </si>
   <si>
     <t>200</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/44878/reqt0200_1988.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/44878/reqt0200_1988.pdf</t>
   </si>
   <si>
     <t>Requeiro à Mesa, nos termos regimentais, seja oficiado  ao Sr. Chefe do Executivo, a fim de que se digne S.Exa. enviar a esta Casa, cópia da Licitação que deu origem ao fornecimento de medicamento pela Farmácia Drogal.</t>
   </si>
   <si>
     <t>44879</t>
   </si>
   <si>
     <t>201</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/44879/reqt0201_1988.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/44879/reqt0201_1988.pdf</t>
   </si>
   <si>
     <t>Requeiro à Mesa, nos termos regimentais, seja oficiado  ao Sr. Diretor Técnico do SUDS - Escritório Regional de  Saúde de Osasco, a fim de que providências sejam  tomadas com referência à fossa que vem sendo jogada a  céu aberto, prejudicando com isto os vizinhos, bem como as construções, localizadas na Rua São Paulo nº  11-A, no bairro do Engenho Novo, neste município.</t>
   </si>
   <si>
     <t>44891</t>
   </si>
   <si>
     <t>202</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/44891/reqt0202_1988.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/44891/reqt0202_1988.pdf</t>
   </si>
   <si>
     <t>Requeiro à Mesa, nos termos regimentais, em conformidade com o artigo 58 combinado com o artigo 39 item XIII e VIII da Lei Orgânica dos Municípios, que seja oficiado ao Sr. Chefe do Executivo a fim de que o mesmo se digne fornecer a este Vereador,  xerocópias dos seguintes documentos:                           1) - Ficha cadastral da construtora ala, junto à  Prefeitura Municipal, anexando a respectiva razão  social da mesma.                                                                    2) - Ficha cadastral da construtora épura junto à Prefeitura Municipal, anexando a razão social da mesma.</t>
   </si>
   <si>
     <t>44892</t>
   </si>
   <si>
     <t>203</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/44892/reqt0203_1988.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/44892/reqt0203_1988.pdf</t>
   </si>
   <si>
     <t>Requeiro à Mesa, nos termos regimentais, seja oficiado à Companhia de Saneamento Básico do Estado de São  Paulo Sabesp, a fim de que aquela companhia estude a  possibilidade de proceder o prolongamento da rede de água da Rua Everest, no Jardim Esperança, neste  município, para beneficiar os imóveis de nºs 155 e 157, mais  4 residências sem numeração.</t>
   </si>
   <si>
     <t>44893</t>
   </si>
   <si>
     <t>204</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/44893/reqt0204_1988.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/44893/reqt0204_1988.pdf</t>
   </si>
   <si>
     <t>Requeiro à Mesa, nos termos regimentais, seja oficiado ao Sr. Chefe do Executivo, encaminhando o abaixo assinado anexo, contendo 132 (cento e trinta e duas)  subscrições de professores e alunos da EEPG Profª  Elvira Lefevre Salles Nemer, os quais encarecem a  necessidade da construção de uma passarela sobre o  Rio Barueri Mirim, próxima ao Departamento de Esportes e Turismo da municipalidade.</t>
   </si>
   <si>
     <t>44894</t>
   </si>
   <si>
     <t>205</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/44894/reqt0205_1988.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/44894/reqt0205_1988.pdf</t>
   </si>
   <si>
     <t>Requeiro à Mesa, nos termos regimentais, seja oficiado ao Sr. Chefe do Executivo, a fim de que se digne S.Exa. determinar seja esta casa informada, quais as razões que até a presente data, os proprietários de imóveis  localizados no loteamento Malavari, não receberam os  seus carnês para pagamento do imposto predial e  territorial urbano.</t>
   </si>
   <si>
     <t>44895</t>
   </si>
   <si>
     <t>206</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/44895/reqt0206_1988.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/44895/reqt0206_1988.pdf</t>
   </si>
   <si>
     <t>Requeiro à Mesa, nos termos regimentais, que  seja  oficiado ao Sr. Laumar Melo Vasconcelos, DD.  Presidente da Empresa Brasileira de Correios e  Telégrafos, reiterando os termos do requerimento nº  91/88 (xerocópia anexa), de autoria deste vereador, com  a finalidade de melhoria dos serviços prestados por  aquela companhia estatal neste Município.</t>
   </si>
   <si>
     <t>44896</t>
   </si>
   <si>
     <t>207</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/44896/reqt0207_1988.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/44896/reqt0207_1988.pdf</t>
   </si>
   <si>
     <t>Requeiro à Mesa, nos termos regimentais, seja  oficiado ao Sr. Chefe do Executivo, a fim de que se  digne responder os seguintes quesitos, com relação  ao Projeto de Lei nº 12/88: 1) - Quando iniciará a construção do asilo para  acolher os idosos do Lar Bom Jesus?  2) -­ Em caso positivo, será feita Concorrência Pública  ou o Sr. Chefe do Executivo usará os 80.000 tijolos  doados pela Ginkana SOS Inverno realizada neste  município, nos dias 16 e 17 de maio de 1987?   3) - Baseado nesta Ginkana e nas declarações feitas pelo Sr. Chefe do Executivo ao "Jornal da Cidade de Barueri" datado de 14 de junho de 1987 esta obra terminará neste ano de 1988? 4) -¬ Como foi feita a doação da moto pela Prefeitura, ao vencedor da disputa? detalhes da compra da mesma!</t>
   </si>
   <si>
     <t>44897</t>
   </si>
   <si>
     <t>208</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/44897/reqt0208_1988.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/44897/reqt0208_1988.pdf</t>
   </si>
   <si>
     <t>Requeiro à Mesa, nos termos regimentais, seja oficiado  ao Sr. João Angelo Rizzo, Chefe do Distrito W6 da Telesp  - Telecomunicações de São Paulo S.A., solicitando a possibilidade da instalação de um aparelho telefônico  público, do tipo orelhão, em frente ao bar de  propriedade do Sr. Abrão de Lima, na Rua Cacilda  Becker nº 194, Vila Iracema, neste Município.</t>
   </si>
   <si>
     <t>44898</t>
   </si>
   <si>
     <t>209</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/44898/reqt0209_1988.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/44898/reqt0209_1988.pdf</t>
   </si>
   <si>
     <t>Requeiro à Mesa, nos termos regimentais, seja Oficiado  ao Sr. Chefe do Executivo, encaminhado  o ofício nº 145.708/der/73 do Departamento de Estradas de Rodagem,  xerocópia anexo, para conhecimento e a possibilidade  de providências.</t>
   </si>
   <si>
     <t>44899</t>
   </si>
   <si>
     <t>210</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/44899/reqt0210_1988.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/44899/reqt0210_1988.pdf</t>
   </si>
   <si>
     <t>Requeiro à Mesa, nos temos regimentais, seja oficiado  ao Superintendente do Departamento de Estradas de  Rodagem, Engº Henrique Julio Valente da Cruz, a fim de  que se digne adotar as providências que se fizerem  necessárias, objetivando o desentupimento da tubulação que passa sob a Rodovia Castelo Branco, na altura do km 19, divisa deste Munícipio com o de Osasco.</t>
   </si>
   <si>
     <t>44900</t>
   </si>
   <si>
     <t>211</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/44900/reqt0211_1988.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/44900/reqt0211_1988.pdf</t>
   </si>
   <si>
     <t>Requeiro à Mesa, nos temos regimentais, seja oficiado  ao Sr. Chefe do Executivo, a fim de que se digne S.Exa.  informar, quando serão beneficiadas com pavimentação asfáltica, as Ruas do Jardim Júlio, neste município.</t>
   </si>
   <si>
     <t>44901</t>
   </si>
   <si>
     <t>212</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/44901/reqt0212_1988.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/44901/reqt0212_1988.pdf</t>
   </si>
   <si>
     <t>Requeiro à Mesa, nos termos regimentais, seja oficiado  ao Sr. Chefe do Executivo, com fundamento no artigo 39  combinado com o artigo 58 da Lei Orgânica dos  Municípios, no sentido de que se digne S.Exa. encaminhar a esta Casa, cópia do contrato, Memorial Descritivo,  planta de execução, planta de ferragem elétrica e  hidráulica da obra de construção da creche da Vila Barros.</t>
   </si>
   <si>
     <t>44902</t>
   </si>
   <si>
     <t>213</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/44902/reqt0213_1988.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/44902/reqt0213_1988.pdf</t>
   </si>
   <si>
     <t>Requeiro à Mesa, nos temos regimentais, seja oficiado ao Sr. Cel Elias Fabiano Diniz, dd. Comandante do 20º BPM/M, no sentido de que determine a permanência de P.Ms. durante a realização das feiras livres que se realizam em nosso Município.</t>
   </si>
   <si>
     <t>44903</t>
   </si>
   <si>
     <t>214</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/44903/reqt0214_1988.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/44903/reqt0214_1988.pdf</t>
   </si>
   <si>
     <t>Requeiro à Mesa, ouvido o Douto Plenário, nos termos regimentais, sejam dispensadas às formalidades regimentais ao Projeto de Lei nº 15, de 20 de setembro  de 1988, enviado a esta Casa através da Mensagem nº  10/88, de autoria do Sr. Chefe do Executivo, que dispõe  sobre: "a abertura de crédito adicional suplementar".</t>
   </si>
   <si>
     <t>44904</t>
   </si>
   <si>
     <t>215</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/44904/reqt0215_1988.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/44904/reqt0215_1988.pdf</t>
   </si>
   <si>
     <t>Requeiro à Mesa, ouvido o Douto Plenário, nos  termos regimentais, seja consignado nos Anais desta  Casa, Votos de Congratulações ao corpo docente e discente das seguintes escolas: EEPG República de El  Salvador, EEPG República da Guatemala, EEPSG Aldeia de Barueri, EEPG do Jardim Belval, EEPG República da  Colômbia, EEPG República do Equador, EEPSG Prof. Ivani Maria Paes, EEPSG Prof. José Wilson Padinha,  EEPG Prof. Elvira Lefevre Salles Nemer, EEPG do Jardim Maria Helena I, EEPG do Parque dos Camargos  Ii, EEPG Prof. Alexandrino da Silveira Bueno, EEPG do Jardim Paulista, EEPSG do Jardim Califórnia, EEPG do Val Paraíso,  EEPSG Prof. Myrtes Terezinha Assad  Villele, EEPG República de Honduras , EEPG República de Cuba, EMEI da Villa Barros, EMEI do Engenho Novo,  EMEP 26 de Março, EMEI da Aldeia de Barueri, EMEi do Jardim  Audir, EMEI do Jardim Belval, e EMEI do Jardim Maria Helena, quais apresentaram-se magnificamente  no desfile cívico do dia,  07 de setembro.</t>
   </si>
   <si>
     <t>44905</t>
   </si>
   <si>
     <t>216</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/44905/reqt0216_1988.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/44905/reqt0216_1988.pdf</t>
   </si>
   <si>
     <t>Requeiro à Mesa, Ouvido o Plenário, nos termos regimentais, seja consignado nos Anais desta Casa, um  voto de agradecimento à Polícia Militar, através dos integrantes do 20º bpm/m, sediado em Barueri, pela grande colaboração prestada à população  barueriense, quando da realização do desfile de 7 de  setembro, em nosso município.</t>
   </si>
   <si>
     <t>44906</t>
   </si>
   <si>
     <t>217</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/44906/reqt0217_1988.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/44906/reqt0217_1988.pdf</t>
   </si>
   <si>
     <t>Requeiro à Mesa, nos termos regimentais, seja  oficiado ao Sr. Eng. Gastão Bierrenbach, DD.  Secretário de Obras, a fim de que se digne informar a  esta Casa, em que fase se encontra o processo referente ao Requerimento nº 203/87 de autoria deste  vereador, através do qual foi solicitada a possibilidade da construção de duas passarelas  para a travessia de pedestres sobre o Rio Tietê,  sendo uma ligando o bairro do Jardim dos Camargos  ao bairro Alphaville e outra ligando o bairro do  Jardim Tupancy ao bairro do Alphaville, tendo recebido resposta através do ofício cg 071 - prot. 2286/87 de 21 de janeiro de 1988.</t>
   </si>
   <si>
     <t>44907</t>
   </si>
   <si>
     <t>218</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/44907/reqt0218_1988.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/44907/reqt0218_1988.pdf</t>
   </si>
   <si>
     <t>Requeiro à Mesa, nos termos regimentais, ouvido o Douto Plenário, sejam dispensadas as formalidades  regimentais ao Projeto de Lei nº 17, de 27 de setembro de  1988, enviado a esta Casa através da mensagem nº 12/88,  de autoria do Sr Chefe do Executivo, que dispõe sobre a  abertura de crédito adicional especial, para o fim que especifica.</t>
   </si>
   <si>
     <t>44908</t>
   </si>
   <si>
     <t>219</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/44908/reqt0219_1988.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/44908/reqt0219_1988.pdf</t>
   </si>
   <si>
     <t>Requeiro à Mesa, nos termos regimentais, seja oficiado ao Sr. Laumar Melo Vascongelos, dd. Presidente da Empresa Brasileira do Correios e Telégrafos,  solicitando da possibilidade da instalação de uma caixa  de coleta, defronte ao nº 44 da Rua Bernardo, no bairro  denominado Jardim Júlio, neste Município.</t>
   </si>
   <si>
     <t>44909</t>
   </si>
   <si>
     <t>220</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/44909/reqt0220_1988.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/44909/reqt0220_1988.pdf</t>
   </si>
   <si>
     <t>Requeiro à Mesa, nos termos regimentais, seja oficiado  ao Sr. Chefe do Executivo, encaminhando o abaixo assinado anexo, contendo 53 (cinquenta e três)  subscrições de moradores da Rua Aquário, localizada  na Vila Iracema, os quais solicitam pavimentação asfáltica na referida via pública.</t>
   </si>
   <si>
     <t>44910</t>
   </si>
   <si>
     <t>221</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/44910/reqt0221_1988.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/44910/reqt0221_1988.pdf</t>
   </si>
   <si>
     <t>Requeiro à Mesa, nos termos regimentais, seja oficiado  ao Sr. Chefe do Executivo, a fim de que seja enviado a  esta Casa, Projeto de Lei, doando um aparelho de vídeo  cassete à EEPSG Profº. Ivani Maria Paes.</t>
   </si>
   <si>
     <t>44911</t>
   </si>
   <si>
     <t>222</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/44911/reqt0222_1988.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/44911/reqt0222_1988.pdf</t>
   </si>
   <si>
     <t>Requeiro à Mesa, ouvido o Plenário, nos termos  regimentais, seja consignado nos Anais desta Casa, um voto de pr­ofundo Pesar pelo passamento da Sra. Sebastiana Jeremias Aguiar, ocorrido no dia 21 de  setembro p. passado, neste município.</t>
   </si>
   <si>
     <t>44912</t>
   </si>
   <si>
     <t>223</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/44912/reqt0223_1988.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/44912/reqt0223_1988.pdf</t>
   </si>
   <si>
     <t>Requeiro à Mesa, nos termos regimentais, seja oficiado à Sabesp - Companhia de Saneamento Básico do Estado  de São Paulo, Posto de Barueri, a fim de que se digne  informar a esta Casa, em que fase se encontra o  processo Prot. nº ps.490/87, de 20 de outubro de 1987,  referente a prolongamento da rede de água na Rua  Amazonas, 19-a e demais residências, no Jardim São Silvestre.</t>
   </si>
   <si>
     <t>44913</t>
   </si>
   <si>
     <t>224</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/44913/reqt0224_1988.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/44913/reqt0224_1988.pdf</t>
   </si>
   <si>
     <t>Requeiro à Mesa, nos termos regimentais, seja oficiado ao Dr. Nagib Hadad, dd. Superintendente de Sucen - Superintendência de Controle de Endemias, a fim de que se digne S.Sa.. determinar providências no sentido de que haja fiscalização sanitária, nas margens do córrego localizado entre as Ruas Paulo de Frontin com a Rua Da Prata., na Vila Porto e Jardim dos Camargos e ainda, nos córregos existentes no Jardim Barueri, sendo um que margeia a Av. Brasil; outro localizado entre as Ruas São Paulo com Marechal Deodoro; outro na Rua Espírito Santo, e finalmente o córrego localizado no Jardim Reginalice, neste município.</t>
   </si>
   <si>
     <t>44914</t>
   </si>
   <si>
     <t>225</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/44914/reqt0225_1988.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/44914/reqt0225_1988.pdf</t>
   </si>
   <si>
     <t>Requeiro à Mesa, Ouvido o Plenário, nos termos  regimentais, seja consignado nos Anais desta Casa, um  voto de profundo pesar pelo passamento da Sra.  Hermínia Maria Lima, aos 85 anos de idade, ocorrido no  dia 23 de setembro de 1988, cujo sepultamento deu-se no  Cemitério Municipal de Barueri.</t>
   </si>
   <si>
     <t>44915</t>
   </si>
   <si>
     <t>226</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/44915/reqt0226_1988.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/44915/reqt0226_1988.pdf</t>
   </si>
   <si>
     <t>Requeiro à Mesa, nos termos regimentais, seja oficiado  ao Sr. Antonio Carlos da Silva Onofre, Chefe da Agência  da Eletropaulo, de Barueri, solicitando a possibilidade  de que seja instalada uma luminária, no poste de nº bar  44/179, localizado na Rua Marcos Antonio Marques, no  bairro Jardim Audir, Distrito do Jardim Silveira, neste  Município.</t>
   </si>
   <si>
     <t>44919</t>
   </si>
   <si>
     <t>227</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/44919/reqt0227_1988.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/44919/reqt0227_1988.pdf</t>
   </si>
   <si>
     <t>Requeiro à Mesa, em seus termos regimentais, que seja oficiado ao Sr. Chefe do Executivo que recolha todas as placas, faixas e publicações que sejam feitas em  promoção própria e de seu candidato oficial  espalhadas pelo município de Barueri obedecendo assim  a nova ordem jurídica instalada em nosso país.</t>
   </si>
   <si>
     <t>45707</t>
   </si>
   <si>
     <t>228</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/45707/reqt0228_1988.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/45707/reqt0228_1988.pdf</t>
   </si>
   <si>
     <t>Requeiro à Mesa, nos termos regimentais, ouvido o  Douto Plenário, seja consignado nos Anais desta Casa,  um voto de profundo pesar pelo falecimento do Sr.  Genair Geronimo de Souza, ocorrido no dia 09 p. passado.</t>
   </si>
   <si>
     <t>45708</t>
   </si>
   <si>
     <t>229</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/45708/reqt0229_1988.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/45708/reqt0229_1988.pdf</t>
   </si>
   <si>
     <t>Requeiro à Mesa, nos termos regimentais, seja oficiado  ao setor de trânsito do 20º bpm/m, neste município, no  sentido de que providências sejam tomadas com  referência a um veículo perua "kombi", de cor "bege", placa ot 4021, a qual, transita em nosso município, lotada de crianças, em péssimo estado de conservação, sem que haja qualquer identificação do transporte a que se destina.</t>
   </si>
   <si>
     <t>45709</t>
   </si>
   <si>
     <t>230</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/45709/reqt0230_1988.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/45709/reqt0230_1988.pdf</t>
   </si>
   <si>
     <t>Requeiro à Mesa, nos termos regimentais, seja oficiado  ao Sr. Chefe do Executivo, reiterando os termos da Indicação nº 295/87 datada de 27 de outubro de 1987, de autoria deste Vereador, através da qual foi solicitada a possibilidade da construção de uma ponte sobre o  córrego existente na rua nina no bairro do Engenho Novo.</t>
   </si>
   <si>
     <t>45710</t>
   </si>
   <si>
     <t>231</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/45710/reqt0231_1988.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/45710/reqt0231_1988.pdf</t>
   </si>
   <si>
     <t>Requeiro à Mesa, nos termos regimentais, que seja  remetido ao jornal folha de São Paulo, parabenizando  pelas edições dos dias 16 e 17 de outubro de 1988, onde se refere sobre a representação da cidade de Barueri  no Governo do estado de São Paulo.                     .</t>
   </si>
   <si>
     <t>45711</t>
   </si>
   <si>
     <t>232</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/45711/reqt0232_1988.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/45711/reqt0232_1988.pdf</t>
   </si>
   <si>
     <t>Requeiro à Mesa, nos termos regimentais, que seja  oficiado ao Sr. Chefe do Executivo, a fim de que se digne  responder a esta câmara municipal o montante gasto  com a imprensa deste município, com a prefeitura e suas  autarquias (Sameb, Semec) durante o mês de setembro  de 1988, relacionando cada órgão de imprensa.</t>
   </si>
   <si>
     <t>45712</t>
   </si>
   <si>
     <t>233</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/45712/reqt0233_1988.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/45712/reqt0233_1988.pdf</t>
   </si>
   <si>
     <t>Requeiro à Mesa, ouvido o Plenário, nos termos regimentais, seja consignado nos Anais desta Casa, votos de congratulações pela passagem do "Dia do Professor“, comemorado no dia 15 de outubro.</t>
   </si>
   <si>
     <t>45713</t>
   </si>
   <si>
     <t>234</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/45713/reqt0234_1988.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/45713/reqt0234_1988.pdf</t>
   </si>
   <si>
     <t>Requeiro à Mesa, nos termos regimentais, ouvido o  Douto Plenário, sejam dispensadas as formalidades  regimentais ao Projeto de Lei nº 20, de 18 de outubro de  1988, enviado a esta Casa através da mensagem nº 14/88,  de autoria do Sr. Chefe do Executivo, que dispõe sobre  a abertura de crédito adicional suplementar''.</t>
   </si>
   <si>
     <t>45714</t>
   </si>
   <si>
     <t>235</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/45714/reqt0235_1988.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/45714/reqt0235_1988.pdf</t>
   </si>
   <si>
     <t>Requeiro à Mesa, nos termos regimentais, seja oficiado ao Sr. Chefe do Executivo, reiterando os termos da  Indicaçao nº 227/88 datada de 16 de agosto p. passado, de  autoria deste Vereador, através da qual foi solicitada  a necessidade urgente da implantação de obstáculo, do tipo lombada, na Av. Municipal, altura dos nºs 490 e 495 e  Rua Jonas Pompéia, no distrito do Jardim Silveira.</t>
   </si>
   <si>
     <t>45715</t>
   </si>
   <si>
     <t>236</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/45715/reqt0236_1988.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/45715/reqt0236_1988.pdf</t>
   </si>
   <si>
     <t>Requeiro à Mesa, nos termos regimentais, seja oficiado ao Sr. Chefe do Executivo, reiterando os termos da Indicação nº 262/88, datada de 20 de setembro p. passada,  de autoria deste Vereador, através da qual foi solicitada a necessidade da implantação de dois  obstáculos, do tipo lombada, na Rua Profª Elvira Lefevre Salles Nemer, no bairro Jardim São Pedro, neste município.</t>
   </si>
   <si>
     <t>45716</t>
   </si>
   <si>
     <t>237</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/45716/reqt0237_1988.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/45716/reqt0237_1988.pdf</t>
   </si>
   <si>
     <t>Requeiro à Mesa, nos termos regimentais, seja oficiado ao Sr. Chefe do Executivo, encaminhando o abaixo assinado anexo, contendo 18 (dezoito) assinaturas dos  moradores do Jardim Califórnia, os quais solicitam  providências objetivando beneficiar com água e energia  elétrica os barracos existentes na rua Atenas, naquele   bairro.</t>
   </si>
   <si>
     <t>45717</t>
   </si>
   <si>
     <t>238</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/45717/reqt0238_1988.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/45717/reqt0238_1988.pdf</t>
   </si>
   <si>
     <t>Requeiro à Mesa, nos termos regimentais, seja  oficiado à Sabesp - Companhia de Saneamento Básico  do Estado de São Paulo, em Barueri, a fim de que  providências sejam tomadas, com referência às  águas servidas e de fossa que escoam nas sarjetas  das Ruas Antonio Tendeiro e José Augusto de  Camargo, que descem pela Av. Santa Úrsula, na Vila  Pouso Alegre, bem como a Rua Mônaco no Parque  Santa Luzia, que vem prejudicando os moradores  daquelas vias públicas, bem como os comerciantes,  principalmente o de nº 468  da Av. Santa Úrsula.</t>
   </si>
   <si>
     <t>45718</t>
   </si>
   <si>
     <t>239</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/45718/reqt0239_1988.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/45718/reqt0239_1988.pdf</t>
   </si>
   <si>
     <t>Requeiro à Mesa, ouvido o Plenário, obedecidas as  formalidades regimentais, seja consignado nos Anais  desta Casa, voto de profundo pesar pelo falecimento  do Sr. Félix Martins de Moraes, ocorrido no dia 22 deste  mês, cujo sepultamento deu-se no cemitério municipal  de Barueri no dia 23.</t>
   </si>
   <si>
     <t>45719</t>
   </si>
   <si>
     <t>240</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/45719/reqt0240_1988.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/45719/reqt0240_1988.pdf</t>
   </si>
   <si>
     <t>Requeiro à Mesa, nos termos regimentais, que seja  oficiado ao Sr.Engº. Gastão César Bierrenbach, Dd. Secretário de Obras do Governo do Estado, para que  se digne esclarecer a esta Casa de Leis, se existe  alguma obra que irá modificar o leito do Rio Tietê na  região de Santana de Parnaíba ­- Barueri -­ Osasco.</t>
   </si>
   <si>
     <t>45720</t>
   </si>
   <si>
     <t>241</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/45720/reqt0241_1988.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/45720/reqt0241_1988.pdf</t>
   </si>
   <si>
     <t>Requeiro à Mesa nos termos regimentais, seja oficiado ao Sr. Chefe do Executivo, encaminhando o abaixo-assinado anexo, contendo 35 (trinta e cinco)  subscrições de moradores da área livre do Jardim  Audir, através do qual solicitam a instalação de uma  lâmpada no último poste da Rua Elias Salomão Mansur, poste esse que fica ao lado do poste de nº bar-19/274 e bar-23/274, como também, solicitam iluminação na viela 1  que dá acesso à Rua Marcos Antonio Marques.</t>
   </si>
   <si>
     <t>45721</t>
   </si>
   <si>
     <t>242</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/45721/reqt0242_1988.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/45721/reqt0242_1988.pdf</t>
   </si>
   <si>
     <t>Requeiro à mesa, nos termos regimentais, seja oficiado  ao sr. chefe do executivo, reiterando os termos da  indicaçao nº 108/88 de autoria deste vereador, subscrita pelo vereador Clarindo Aparecido da Silva Filho,  datada de 12 de abril de 1988, através  da qual foi  solicitada a necessidade de serem implantados  obstáculos do tipo lombada, na rua Turmalina, no  jardim dos Camargos, em pontos a serem determinados  pela Comutran.</t>
   </si>
   <si>
     <t>45722</t>
   </si>
   <si>
     <t>243</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/45722/reqt0243_1988.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/45722/reqt0243_1988.pdf</t>
   </si>
   <si>
     <t>Requeiro à Mesa, nos termos regimentais, seja oficiado  à Sabesp em Barueri, da necessidade do prolongamento  da rede distribuidora de água para beneficiar os  moradores da favela localizada à rua Espírito Santo,  Vila Boa Vista, neste município.</t>
   </si>
   <si>
     <t>45723</t>
   </si>
   <si>
     <t>244</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/45723/reqt0244_1988.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/45723/reqt0244_1988.pdf</t>
   </si>
   <si>
     <t>Requeiro à Mesa, nos termos regimentais, ouvido o  Douto Plenário, seja consignado nos Anais desta Casa,  voto de profundo pesar pelo passamento da Sra. Maria  Augusta Prestes, ocorrido no dia 16 de setembro p.passado, neste município.</t>
   </si>
   <si>
     <t>45724</t>
   </si>
   <si>
     <t>245</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/45724/reqt0245_1988.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/45724/reqt0245_1988.pdf</t>
   </si>
   <si>
     <t>Requeiro à Mesa, nos termos regimentais, ouvido o  Douto Plenário, sejam dispensadas as formalidades  regimentais ao projeto de lei nº 21, de 27 de outubro de  1988, enviado a esta Casa através da mensagem nº 15/88,  de autoria do Sr. Chefe Do Executivo, que "dispõe sobre a abertura de crédito adicional especial, no montante e para os fins que especifica."</t>
   </si>
   <si>
     <t>45725</t>
   </si>
   <si>
     <t>246</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/45725/reqt0246_1988.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/45725/reqt0246_1988.pdf</t>
   </si>
   <si>
     <t>Requeiro à Mesa, nos termos regimentais, seja oficiado  ao Sr. Chefe do Executivo, a fim de que o mesmo se digne  informar aos funcionários do serviço médico do município, para que atenda da mesma forma, como  munícipe, os doentes encaminhados por este médico e  vereador.</t>
   </si>
   <si>
     <t>45726</t>
   </si>
   <si>
     <t>247</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/45726/reqt0247_1988.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/45726/reqt0247_1988.pdf</t>
   </si>
   <si>
     <t>Requeiro à Mesa, nos termos regimentais, seja oficiado  ao Sr. Chefe do Executivo, reiterando o pedido feito no  requerimento nº 221/88, deste vereador, cujo objetivo  não foi alcançado conforme pede a propositura.</t>
   </si>
   <si>
     <t>45727</t>
   </si>
   <si>
     <t>248</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/45727/reqt0248_1988.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/45727/reqt0248_1988.pdf</t>
   </si>
   <si>
     <t>Requeiro à Mesa, nos termos regimentais, ouvido o  douto plenário, seja consignado nos anais desta  Casa, votos  de congratulações aos Srs. Dr. Massao  Yonamine e Dr. Jaime Aparecido Fiorita, respectivamente Diretor Presidente e Diretor Técnico  do Serviço de Assistência Médica de Barueri, pela  excelente administração que vêm realizando à frente  daquela autarquia, culminando com bom atendimento  à nossa população que ali se dirige em busca de assistência médica.</t>
   </si>
   <si>
     <t>45728</t>
   </si>
   <si>
     <t>249</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/45728/reqt0249_1988.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/45728/reqt0249_1988.pdf</t>
   </si>
   <si>
     <t>Requeiro à mesa, ouvido o plenário, nos termos regimentais, seja consignado nos anais desta Casa, um  voto de profundo pesar pelo passamento da Sra. Maria  Pedro Tavares,  aos 37 anos, ocorrido no dia 26 de  outubro p. passado, cujo sepultamento deu-se no  cemitério municipal de Barueri.</t>
   </si>
   <si>
     <t>45729</t>
   </si>
   <si>
     <t>250</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/45729/reqt0250_1988.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/45729/reqt0250_1988.pdf</t>
   </si>
   <si>
     <t>Requeiro à Mesa, ouvido o plenário, nos termos regimentais, seja consignado nos anais desta casa, um voto de profundo pesar, pelo passamento da Sra. Maria José de Lima, ocorrido no dia 26 de outubro de  1988, cujo sepultamento deu-se no Cemitério Municipal  de Barueri.</t>
   </si>
   <si>
     <t>45730</t>
   </si>
   <si>
     <t>251</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/45730/reqt0251_1988.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/45730/reqt0251_1988.pdf</t>
   </si>
   <si>
     <t>Requeiro à mesa nos termos regimentais, seja oficiado  ao Sr. Chefe do Executivo, encaminhando o abaixo-assinado anexo, contendo 38 (trinta e oito) subscrições de moradores da Rua Santo Antonio, na Vila São Jorge,  através do qual solicitam a colocação de obstáculos  na referida rua.</t>
   </si>
   <si>
     <t>45731</t>
   </si>
   <si>
     <t>252</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/45731/reqt0252_1988.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/45731/reqt0252_1988.pdf</t>
   </si>
   <si>
     <t>Requeiro à Mesa nos termos regimentais, seja oficiado  ao sr. chefe do executivo, encaminhando o abaixo-asssinado anexo, contendo 56 (cinquenta e seis)  subscrições dos moradores da rua Antônio PPazinato, os  quais solicitam a colocação de lombadas na referida  rua.</t>
   </si>
   <si>
     <t>45732</t>
   </si>
   <si>
     <t>253</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/45732/reqt0253_1988.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/45732/reqt0253_1988.pdf</t>
   </si>
   <si>
     <t>Requeiro à Mesa, nos termos regimentais, seja oficiado  ao Sr. Chefe do Executivo, a fim de que o mesmo se digne  responder a esta Casa de Leis, sobre a maneira de  contratação dos novos funcionários a serem admitidos  na Prefeitura Municipal com a recente inauguração de  creches municipais, serviços estes criados na atual  Administração.</t>
   </si>
   <si>
     <t>45733</t>
   </si>
   <si>
     <t>254</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/45733/reqt0254_1988.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/45733/reqt0254_1988.pdf</t>
   </si>
   <si>
     <t>Requeiro à Mesa, nos termos regimentais, seja oficiado ao Sr. Chefe do Executivo, a fim de que se digne S.Exa.  informar a esta Casa, quando será iniciada a  pavimentação da via pública cuja área é pertencente ao  patrimônio do Exército,  a qual inícia-se na parada  Antonio João e dá acesso ao Distrito da Aldeia, e a  possibilidade de ser incluído nessa programação, a  pavimentação da passagem de pedestres e de acesso à  ponte pênsil, também localizada em Área do Exército.</t>
   </si>
   <si>
     <t>45734</t>
   </si>
   <si>
     <t>255</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/45734/reqt0255_1988.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/45734/reqt0255_1988.pdf</t>
   </si>
   <si>
     <t>Requeiro à Mesa, nos termos regimentais, seja  oficiado ao Exmo. Senhor Orestes Quércia, Digníssimo  Governador do Estado de São Paulo, a fim de que se  digne S.Exa viabilizar estudos objetivando,  em convênio a ser firmado com esta municipalidade, a  liberação de recursos para a execução das  seguintes obras de elevado alcance social, neste  município: a) hospital e maternidade; b) creches; c)  construção de ponte de concreto armado, em  substituição à ponte pênsil existente no distrito da aldeia, neste município, obra essa já incluída em  listagem geral de obras, do departamento de  edifícios e obras públicas, cuja execução, segundo informação daquele departamento, depende de  autorização superior e liberação de recursos - prot. dop nº 3131/88; d) construção de uma ponte para a  travessia de pedestres sobre o rio tietê, ligando o  Distrito da Aldeia de Barueri ao bairro Slphaville,  neste município, obra essa reivindicada em 1985 junto à   secretaria de obras.</t>
   </si>
   <si>
     <t>45735</t>
   </si>
   <si>
     <t>256</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/45735/reqt0256_1988.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/45735/reqt0256_1988.pdf</t>
   </si>
   <si>
     <t>Requeiro à Mesa, nos termos regimentais, seja encaminhado ao Sr. Chefe do Executivo, ofício anexo dos  moradores do Jardim Maria Cristina, os quais solicitam a  instalação de luminária na Rua Particular, esquina com  a Rua Porchat, no poste de nº 14/220 naquele bairro.</t>
   </si>
   <si>
     <t>45736</t>
   </si>
   <si>
     <t>257</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/45736/reqt0257_1988.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/45736/reqt0257_1988.pdf</t>
   </si>
   <si>
     <t>Requeiro à Mesa, nos termos regimentais, seja oficiado ao presidente da companhia de saneamento básico de estado de São Paulo - Sabesp, solicitando seja providenciada a ligação da rede de esgoto deste município, diretamente na Ete de Barueri.</t>
   </si>
   <si>
     <t>45737</t>
   </si>
   <si>
     <t>258</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/45737/reqt0258_1988.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/45737/reqt0258_1988.pdf</t>
   </si>
   <si>
     <t>Requeiro à Mesa, nos termos regimentais, seja oficiado ao Sr. João Angelo Rizzo, Chefe do Distrito de Osasco , da Telesp, reiterando os termos do requerimento nº 277/87, de autoria deste Vereador, através do qual foi solicitado a instalação de um telefone público comum na Rua Botucatu, nº 58 - jardim Itaparica, neste município.</t>
   </si>
   <si>
     <t>45738</t>
   </si>
   <si>
     <t>259</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/45738/reqt0259_1988.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/45738/reqt0259_1988.pdf</t>
   </si>
   <si>
     <t>Requeiro à Mesa, nos termos regimentais, seja oficiado à Companhia de Saneamento Básico do Estado de São  Paulo - Sabesp, em Barueri, a fim de que seja estudada a possibilidade de proceder o prolongamento da rede de água para beneficiar o imóvel de nº 03, da Rua Ibitinga, no bairro Jardim Morelato, neste município.</t>
   </si>
   <si>
     <t>45739</t>
   </si>
   <si>
     <t>260</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/45739/reqt0260_1988.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/45739/reqt0260_1988.pdf</t>
   </si>
   <si>
     <t>Requeiro à Mesa, nos termos regimentais, seja oficiado à Telesp - Telecomunicações de São Paulo S.A., da possibilidade da instalação de um telefone público  comunitário na Rua Festival, defronte ao nº 74, na Vila Barros, neste município.</t>
   </si>
   <si>
     <t>45742</t>
   </si>
   <si>
     <t>261</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/45742/reqt0261_1988.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/45742/reqt0261_1988.pdf</t>
   </si>
   <si>
     <t>Requeiro à Mesa, nos termos regimentais, seja oficiado ao Sr. Antonio Ignácio de Jesus, DD. Presidente da Telecomunicações de São Paulo S/A - telesp, a fim de  que se digne estudar a possibilidade da instalação de um posto de serviço, na área central, deste município.</t>
   </si>
   <si>
     <t>45744</t>
   </si>
   <si>
     <t>262</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/45744/reqt0262_1988.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/45744/reqt0262_1988.pdf</t>
   </si>
   <si>
     <t>Requeiro à mesa, nos termos regimentais, seja oficiado  ao dr. Marco Antonio de Lorenzi, meritíssimo juiz de direito e eleitora de 199ª zona, a fim de que se digne  informar os seguintes:   a) o número de eleitores registrados neste município,  para o pleito de 15 de novembro p. passado; b) o número de votos nulo e em branco, apurados no pleito de 15 de novembro do corrente ano, para  vereador, como também para prefeito, neste  município.</t>
   </si>
   <si>
     <t>45745</t>
   </si>
   <si>
     <t>263</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/45745/reqt0263_1988.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/45745/reqt0263_1988.pdf</t>
   </si>
   <si>
     <t>Requeiro à Mesa, nos termos regimentais, seja oficiado ao Sr. Chefe do Executivo, encaminhando o abaixo-assinado anexo, contendo 122 (cento e vinte e duas)  assinaturas de moradores da vila porto e região, neste  município, os quais solicitem providências, objetivando  acabar com os focos de pernilongos principalmente  nas encostas do rio tietê.</t>
   </si>
   <si>
     <t>45746</t>
   </si>
   <si>
     <t>264</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/45746/reqt0264_1988.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/45746/reqt0264_1988.pdf</t>
   </si>
   <si>
     <t>Requeiro à Mesa, nos temos regimentais, seja oficiado ao grupo técnico de vigilância sanitária, do sistema unificado descentralizado de saúde de São Paulo, da  secretaria de estado da saúde, encaminhando o abaixo-assinado anexo, contendo 39 (trinta e nove) assinaturas de moradores da vila porto,  neste município, os quais solicitam providências imediatas quanto ao combate aos pernilongos que vêm proliferando naquele bairro.</t>
   </si>
   <si>
     <t>45747</t>
   </si>
   <si>
     <t>265</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/45747/reqt0265_1988.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/45747/reqt0265_1988.pdf</t>
   </si>
   <si>
     <t>Requeiro à mesa, nos termos regimentais, ouvido o douto plenário, sejam dispensadas as formalidades regimentais ao projeto de resolução nº 06/88 de autoria do vereador Dr. Gilberto Otávio Tolaini, que dispõe  sobre "alteração do regimento interno". requeiro ainda, uma vez aprovada a presente propositura e, com fundamento no parágrafo 29, do artigo 14, da Lei Orgânica dos municípios, ouvido o plenário, seja convocada pelo presidente desta Casa, uma sessão extraordinária logo após o término desta, com o fim único de apreciar, discutir e votar o projeto de resolução objeto desta propositura, em única discussão e votação.</t>
   </si>
   <si>
     <t>43752</t>
   </si>
   <si>
     <t>INDC</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/43752/indc0001_1988.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/43752/indc0001_1988.pdf</t>
   </si>
   <si>
     <t>Indico ao Sr. Chefe do Executivo através de Douta. Mesa, da possibilidade de dessassorear e canalizar o córrego existente entre as Ruas Espírito Santo e Manaus, na Vila Boa Vista, neste município.</t>
   </si>
   <si>
     <t>43753</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/43753/indc0002_1988.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/43753/indc0002_1988.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Chefe do Executivo, através da Douta Mesa, se digne S.Exa. estudar, por meio dos órgãos competentes, a possibilidade de pavimentar a Viela G, localizada entre a ema Dr. Ernesto da Fonseca e Rua Luiz Gonzaga Fernandes, e outra viela localizada entre a Rua Luiz Gonzaga Fernandes e Rua Dom Gasgar da Fonseca, no distrito do Jardim Silveira, neste município.</t>
   </si>
   <si>
     <t>43754</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/43754/indc0003_1988.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/43754/indc0003_1988.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Chefe do Executivo, através da Douta Mesa, se digne S.Exa., através dos órgãos competentes, estudar a possibilidade de construir uma escadaria para passagem de pedestres, nas laterais do dissipador de energia existente em uma viela localizada entre a Rua Maria Siqueira e Rua José Ilhéus, no Distrito do Jardim Silveira.</t>
   </si>
   <si>
     <t>43757</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/43757/indc0004_1988.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/43757/indc0004_1988.pdf</t>
   </si>
   <si>
     <t>Indico ao Sr. Chefe do Executivo, através da douta mesa, se digne S.Exa. manter entendimentos junto ao Prefeito do Município de Cotia, no sentido de obter autorização daquele Executivo, a fim de que a Funerária que mantém convênio com a nossa municipalidade, possa remover corpos de pessoas falecidas do Hospital da Graça, naquele Município, autorização essa a beneficiar somente pessoas reconhecidamente carentes, residentes neste município.</t>
   </si>
   <si>
     <t>43759</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/43759/indc0005_1988.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/43759/indc0005_1988.pdf</t>
   </si>
   <si>
     <t>Indico ao Sr. Chefe do Executivo através da Douta Mesa, da necessidade de passar a máquina e em seguida colocar cascalhos nas ruas do Jardim São Silvestre.</t>
   </si>
   <si>
     <t>43760</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/43760/indc0006_1988.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/43760/indc0006_1988.pdf</t>
   </si>
   <si>
     <t>Indico ao Sr. Chefe do Executivo através da Douta Mesa, da necessidade de colocar um poste com luminária no final da Rua Maria Francisca, no Jardim Universal.</t>
   </si>
   <si>
     <t>43762</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/43762/indc0007_1988.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/43762/indc0007_1988.pdf</t>
   </si>
   <si>
     <t>Indico ao Sr. Chefe do Executivo, através de Douta Mesa, se digne S.Exe. estudar a possibilidade de de terminar a mudança do ponto de ônibus existente defronte ao depósito do Supermercado Paranaense, localizado na Avenida Brigadeiro Manoel Rodrigues Jordão, pare a mesma Avenida., altura do nº 1084.</t>
   </si>
   <si>
     <t>43763</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/43763/indc0008_1988.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/43763/indc0008_1988.pdf</t>
   </si>
   <si>
     <t>Indico ao Sr. Chefe do Executivo, através da Douta Mesa, se digne S.Exa. determinar ao órgão competente, que seja procedida a limpeza nas bocas-de-lobo existentes em todas as ruas do Distrito do Jardim Silveira, que em sua grande maioria encontram-se entupidas, como também, seja procedida limpeza nas laterais das vias públicas daquele Distrito.</t>
   </si>
   <si>
     <t>43764</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/43764/indc0009_1988.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/43764/indc0009_1988.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Chefe do Executivo, através da Douta Mesa, da necessidade de que providências sejam adotadas objetivando a pavimentação asfáltica da Rua Tabajara e trecho da Vila Guarani, ruas essas localizadas no bairro denominado Jardim Santa Mônica, neste município.</t>
   </si>
   <si>
     <t>43766</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/43766/indc0010_1988.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/43766/indc0010_1988.pdf</t>
   </si>
   <si>
     <t>Indico ao Sr. Chefe do Executivo, através da Douta Mesa, se digne S.Exa. determinar, junto ao órgão competente, estudos objetivando a implantação de obstáculos nas seguintes Ruas do Jardim Tupã; 03 (três) obstáculos na Rua Cassiano Ricardo , 03 (três) na Rua Fagundes Varela; 01 (um) na Rua Castro Alves e 02 (dois) na Rua João Cabral de Melo Neto e Rua Gonçalves dias.</t>
   </si>
   <si>
     <t>43767</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/43767/indc0011_1988.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/43767/indc0011_1988.pdf</t>
   </si>
   <si>
     <t>Indico ao Sr. Chefe do Executivo através da Douta Mesa, de necessidade de ser feita uma revisão na instalação elétrica da escada dos estudantes, no Jardim Reginalice, bem como, proceder limpeza em suas laterais.</t>
   </si>
   <si>
     <t>43771</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/43771/indc0012_1988.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/43771/indc0012_1988.pdf</t>
   </si>
   <si>
     <t>Indico ao Sr. Chefe do Executivo, através da Douta Mesa, se digne S.Exa. determinar ao órgão competente, proceder a execução do serviço de implantação de guias e sarjetas, na Rua Paissandú, no Distrito do Jardim Belval.</t>
   </si>
   <si>
     <t>43772</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/43772/indc0013_1988.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/43772/indc0013_1988.pdf</t>
   </si>
   <si>
     <t>Indico ao Sr. Chefe do Executivo através da Douta Mesa., da possibilidade de beneficiar, por ocasião das obras de pavimentação da Av. da Aldeia, as ruas do loteamento Nova Aldeinha, no Distrito da Aldeia de Barueri.</t>
   </si>
   <si>
     <t>43774</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/43774/indc0014_1988.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/43774/indc0014_1988.pdf</t>
   </si>
   <si>
     <t>Indico ao Sr. Chefe do Executivo através  da Douta Mesa, se digne S.Exa. estudar, junto aos órgãos  competentes, a possibilidade de implantar obstáculos nas seguintes ruas do Jardim Tupã: Rua Ricardo Reis, defronte aos nºs. 31,180 e 260; Rua José Lins do Rego, em frente ao nº 04; Rua Eça de Queiróz, de fronte ao nº 03 e Rua José de Alencar, de frente ao nº 49, bem como concluir o que foi iniciado na Rua José de Alencar, em frente ao nº 25.</t>
   </si>
   <si>
     <t>43775</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/43775/indc0015_1988.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/43775/indc0015_1988.pdf</t>
   </si>
   <si>
     <t>Indico ao Sr. Chefe do Executivo, através da Douta Mesa, da necessidade de proceder reparos na Viela localizada na Rua Hermam, altura do nº 07 com a Rua Nina, no Jardim Julio.</t>
   </si>
   <si>
     <t>43776</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/43776/indc0016_1988.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/43776/indc0016_1988.pdf</t>
   </si>
   <si>
     <t>Indico ao Sr. Chefe do Executivo através da Douta Mesa, a fim de que S. Exa., determine ao setor competente, a colocação de tubos de 040 nas duas nascentes que atravessam sob a marginal esquerda do Jardim Paulista, no  Distrito do Jardim Silveira, neste Município.</t>
   </si>
   <si>
     <t>43777</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/43777/indc0017_1988.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/43777/indc0017_1988.pdf</t>
   </si>
   <si>
     <t>Indico ao Sr. Chefe do Executivo através da Douta Mesa, a fim de que S.Exa. determine à Comutran, a possibilidade da implantação de lombadas na entrada da praga do Jardim Reginalice, ou seja, entre as Ruas Mar Negro e Mar Báltico.</t>
   </si>
   <si>
     <t>43778</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/43778/indc0018_1988.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/43778/indc0018_1988.pdf</t>
   </si>
   <si>
     <t>Indico ao Sr. Chefe o Executivo, através da Douta Mesa, no sentido de que S. Exa., determine a limpeza do córrego que faz divisa entre a fazenda militar e o Distrito do Jardim Silveira, pois as fortes chuvas que ocorreram ultimamente, causaram sérios problemas aos moradores, necessitando assim, de urgentes providências.</t>
   </si>
   <si>
     <t>43779</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/43779/indc0019_1988.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/43779/indc0019_1988.pdf</t>
   </si>
   <si>
     <t>Indico ao Sr. Chefe do Executivo através da Douta Mesa, da necessidade de ser providenciado, com urgência, a limpeza dos córregos e bueiros existentes no bairro denominado Chácara Marcos, neste município.</t>
   </si>
   <si>
     <t>43780</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/43780/indc0020_1988.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/43780/indc0020_1988.pdf</t>
   </si>
   <si>
     <t>Indico ao Sr. Chefe do Executivo através da Douta Mesa, se digne S.Exa. determinar seja passada a máquina motoniveladora e cascalhar a Rua Atenas e Canindé, no bairro Jardim Califórnia, tendo em vista o péssimo estado de conservação das vias públicas mencionadas.</t>
   </si>
   <si>
     <t>43781</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/43781/indc0021_1988.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/43781/indc0021_1988.pdf</t>
   </si>
   <si>
     <t>Indico ao Sr. Chefe do Executivo através da douta mesa, se digne s.exa. determinar aos órgãos  competentes, para que tomem providências no sentido de ser tapado um  enorme buraco aberto pela Sabesp, na Rua Osvaldo Cruz, no Distrito do Jardim Belval, em frente à primeira pracinha.</t>
   </si>
   <si>
     <t>43782</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/43782/indc0022_1988.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/43782/indc0022_1988.pdf</t>
   </si>
   <si>
     <t>Indico ao Sr. Chefe do Executivo através da Douta Mesa, se digne S.Exa. determinar a limpeza do terreno localizado na Rua Deputado Emílio Carlos, esquina com a Rua Benedita Lopes Silva, no Distrito do Jardim Silveira.</t>
   </si>
   <si>
     <t>43783</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/43783/indc0023_1988.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/43783/indc0023_1988.pdf</t>
   </si>
   <si>
     <t>Indico ao Sr. Chefe do Executivo através de Douta Mesa, se digne S.Exa. determinar aos órgãos competentes, providências com referência ao asfalto do final da Rua Benedita Lopes Silva, no Distrito do Jardim Silveira.</t>
   </si>
   <si>
     <t>43784</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/43784/indc0024_1988.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/43784/indc0024_1988.pdf</t>
   </si>
   <si>
     <t>Indico ao Sr. Chefe do Executivo através  da Douta Mesa, da possibilidade de ser substituída a tubulação existente na Rua Maria Siqueira, entre as Ruas Jonas Pompeia e Alberto Sagges, no Distrito do Jardim Silveira.</t>
   </si>
   <si>
     <t>43785</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/43785/indc0025_1988.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/43785/indc0025_1988.pdf</t>
   </si>
   <si>
     <t>Indico ao Sr. Chefe do Executivo, através da Douta Mesa, a fim de que S. Exa., se digne determinar a abertura da Rua José Bonifácio com a Rua Guarantã, no bairro do Engenho Novo.</t>
   </si>
   <si>
     <t>43786</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/43786/indc0026_1988.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/43786/indc0026_1988.pdf</t>
   </si>
   <si>
     <t>Indico ao Sr. Chefe do Executivo através  da Douta Mesa, a fim de que se digne S.Exa. determinar a abertura da Viela 3 que sai da Rua Maria Helena com a Rua Carlos Lacerda, no bairro do Engenho Novo.</t>
   </si>
   <si>
     <t>43787</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/43787/indc0027_1988.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/43787/indc0027_1988.pdf</t>
   </si>
   <si>
     <t>Indico ao Sr. Chefe do Executivo através  da Douta Mesa, a fim de que S.Exa. determine, seja reparada a escadaria da Viela 3, que liga a Rua Dr. Adonai com a Rua Maria Helena, no bairro do Engenho Novo, pois a mesma encontra-se em péssimo estado e necessário se torna uma providência a respeito.</t>
   </si>
   <si>
     <t>43789</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/43789/indc0028_1988.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/43789/indc0028_1988.pdf</t>
   </si>
   <si>
     <t>Indico ao Sr. Chefe do Executivo através da Douta Mesa, se digne S. Exa., determinar ao órgão competente, a reparação de um trecho da Rua Getúlio Vargas, altura do nº 34, no bairro do Jardim Belval, como também que seja removida a terra que está amontada da residência de nº 834, da Itaqui, naquele bairro.</t>
   </si>
   <si>
     <t>43793</t>
   </si>
   <si>
     <t>Geraldo Correa, João José dos Santos</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/43793/indc0029_1988.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/43793/indc0029_1988.pdf</t>
   </si>
   <si>
     <t>Indico ao Sr. Chefe do Executivo através  da douta Mesa, a fim de que se digne interceder junto à Comutran, da possibilidade da implantação de 03 (três} obstáculos na Av. Washington Luiz, sendo um em frente a Escola Municipal de Educação Pré Escolar, recém inaugurada no Jardim Silveira; outro em frente ao nº 832 e o terceiro na curva onde já por diversas vezes foi derrubado o muro do Sr. Guaturama.</t>
   </si>
   <si>
     <t>43794</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/43794/indc0030_1988.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/43794/indc0030_1988.pdf</t>
   </si>
   <si>
     <t>Indico ao Sr. Chefe do Executivo através da Douta Mesa. a fim de que se digne S. Exa., determinar o desassoreamento do córrego existente entre as Ruas Irene e Glória, no Parque dos Camargos, em toda sua extensão.</t>
   </si>
   <si>
     <t>43795</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/43795/indc0031_1988.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/43795/indc0031_1988.pdf</t>
   </si>
   <si>
     <t>Indico ao Sr. Chefe do Executivo através da Douta Mesa, a fim de que se digne S. Exa., estudar a possibilidade de iniciar expediente junto à Eletropaulo, com o objetivo da construção de uma creche, em área daquela Sociedade, localizada as Ruas da Prata e Marabá, na Vila Barros.</t>
   </si>
   <si>
     <t>43796</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/43796/indc0032_1988.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/43796/indc0032_1988.pdf</t>
   </si>
   <si>
     <t>Indico ao Sr. Chefe do Executivo, através da Douta Mesa, a fim de que S. Exa., se digne determinar ao órgão competente, a implantação de guias e sarjetas e pavimentação na travessa que liga as ruas Augusta e Av. São Paulo e Antonio Chalupe com a Rua Augusta, na Vila Boa Vista.</t>
   </si>
   <si>
     <t>43797</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/43797/indc0033_1988.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/43797/indc0033_1988.pdf</t>
   </si>
   <si>
     <t>Indico ao Sr. Chefe do Executivo através da Douta Mesa, a fim de ser passada a máquina motoniveladora nas seguintes ruas do bairro do Engenho Novo: Trecho da Guarantã, Marechal Deodoro e Marechal Hermes da Fonseca.</t>
   </si>
   <si>
     <t>43798</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/43798/indc0034_1988.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/43798/indc0034_1988.pdf</t>
   </si>
   <si>
     <t>Indico ao Sr. Chefe do Executivo através  da Douta Mesa, a fim de que se digne S.Exa. determinar ao órgão competente, a proceder reparos nas Ruas da Chácaras Marco e em seguida a colocação de guias e sarjetas.</t>
   </si>
   <si>
     <t>43802</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/43802/indc0035_1988.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/43802/indc0035_1988.pdf</t>
   </si>
   <si>
     <t>Indico ao Sr. Chefe do Executivo através  da Douta Mesa, a fim de que se digne S.Exa. determinar à Comutran, a implantação de lombadas nas Ruas Maria Helena, José Bonifácio,- Av. Constran, Dr. Adonai, Terezinha Fontes, Buenos Aires e ainda nas Ruas Piraju, Lorena, Cafelândia Veneza e Pedro Taques, no bairro do Engenho Novo.</t>
   </si>
   <si>
     <t>43804</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/43804/indc0036_1988.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/43804/indc0036_1988.pdf</t>
   </si>
   <si>
     <t>Indico ao Sr. Chefe do Executivo através  de Douta Mesa, a fim de que S. Exa. proiba a venda de doces e outro tipo de alimento dentro das Escolas Estaduais deste município.</t>
   </si>
   <si>
     <t>43806</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/43806/indc0037_1988.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/43806/indc0037_1988.pdf</t>
   </si>
   <si>
     <t>Indico ao Sr. Chefe do Executivo através da Douta mesa, a fim de que determine a limpeza de todos os bueiros existentes neste Município.</t>
   </si>
   <si>
     <t>43808</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/43808/indc0038_1988.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/43808/indc0038_1988.pdf</t>
   </si>
   <si>
     <t>Indico ao Sr. Chefe do Executivo através  da Douta Mesa, da possibilidade de serem trocadas as guias que encontram-se quebradas da Rua Piraju altura do nº 178 no bairro do Engenho Novo.</t>
   </si>
   <si>
     <t>43810</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/43810/indc0039_1988.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/43810/indc0039_1988.pdf</t>
   </si>
   <si>
     <t>Indico ao Sr. Chefe do Executivo através da Douta Mesa, a fim de que S. Exa., estude a possibilidade de a Municipalidade construir calçadas nos terrenos vazios e lançar o valor do material e mão-de-obra, no Imposto Predial e Territorial Urbano, como ocorre no município de Sorocaba com muito sucesso.</t>
   </si>
   <si>
     <t>43811</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/43811/indc0040_1988.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/43811/indc0040_1988.pdf</t>
   </si>
   <si>
     <t>Indico ao Sr. Chefe do Executivo através da Douta Mesa, a fim de que se digne S. Exa., determinar ao órgão competente, a trocar 06 guias que cairam na Rua José Bonifácio, nº 25 Engenho Novo.</t>
   </si>
   <si>
     <t>43814</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/43814/indc0041_1988.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/43814/indc0041_1988.pdf</t>
   </si>
   <si>
     <t>Indicamos ao Sr. Chefe do Executivo através da Douta Mesa, se digne S. Exa., estudar a possibilidade, da municipalidade arcar com o ônus da conta de água, xerocópia anexa, dos moradores da Favela Tupancy, localizada na Rua Sol nº 21, neste município.</t>
   </si>
   <si>
     <t>43815</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/43815/indc0042_1988.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/43815/indc0042_1988.pdf</t>
   </si>
   <si>
     <t>Indico ao Sr. Chefe do Executivo através da Douta Mesa, da necessidade de ser criada uma feira-livre na Rua Otaviano Piza, no bairro do Engenho Novo.</t>
   </si>
   <si>
     <t>43816</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/43816/indc0043_1988.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/43816/indc0043_1988.pdf</t>
   </si>
   <si>
     <t>Indico ao Sr. Chefe do Executivo através da Douta Mesa, se digne S. Exa., determinar seja desassoreado o leito do Rio Itaqui, como também, seja capinado as laterais do mesmo rio.</t>
   </si>
   <si>
     <t>43819</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/43819/indc0044_1988.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/43819/indc0044_1988.pdf</t>
   </si>
   <si>
     <t>indico ao Sr. Chefe do Executivo através  da Douta Mesa, da necessidade de que sejam tomadas as seguintes providências: a) a canalização das águas defronte ao nº 377 da Rua Antonio Pasinato, esquina com a Rua Santo Estevão; b) construção de duas galerias na Rua Antonio Pasinato; c) rebaixamento de sarjetas, defronte ao nº 403 da Rua Paraná e a implantação de lombada no mesmo local; d) implantação de lombadas, após serviço de recapeamento, na Av. da Aldeia e na Rua Cesar Polilos e) providenciar seja tapado o buraco existente próximo ao nº 377 da Rua Antonio Pasinato.</t>
   </si>
   <si>
     <t>43821</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/43821/indc0045_1988.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/43821/indc0045_1988.pdf</t>
   </si>
   <si>
     <t>Indico ao Sr. Chefe do Executivo através da Douta Mesa, se digne S. Exa., determinar providências junto ao Fundo Social de Solidariedade deste município, com o objetivo de que seja promovida uma campanha, em pról dos flagelados do Estado do Rio de Janeiro, do município de Cubatão, deste Estado e Estado do Acre.</t>
   </si>
   <si>
     <t>43822</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/43822/indc0046_1988.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/43822/indc0046_1988.pdf</t>
   </si>
   <si>
     <t>Indico ao Sr, Chefe  do Executivo através da Douta Mesa, a fim de que se digne S. Exa., interceder junto à Comutran, a possibilidade da implantação de lombadas, tantas quantas as fizerem necessárias, na Rua Luiz Gonzaga Fernandes Vergara, no Distrito do Jardim Silveira, neste município.</t>
   </si>
   <si>
     <t>43823</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/43823/indc0047_1988.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/43823/indc0047_1988.pdf</t>
   </si>
   <si>
     <t>Indico ao Sr. Chefe do Executivo através da Douta Mesa, da necessidade de ser passada a máquina motoniveladora e em seguida pedregulhar trecho da Via Taboão, localizada entre as Ruas Tupi e Estrada de Itapevi, no jardim Santa Mônica, neste município.</t>
   </si>
   <si>
     <t>43824</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/43824/indc0048_1988.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/43824/indc0048_1988.pdf</t>
   </si>
   <si>
     <t>Indico ao Sr. Chefe do Executivo através da Douta Mesa, afim de que se digne S. Exa., determinar a limpeza do córrego ao lado da Rua São Paulo no bairro do Engenho Novo e ainda estudar a possibilidade de ser feito o serviço de dragagem no mencionado córrego.</t>
   </si>
   <si>
     <t>43825</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/43825/indc0049_1988.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/43825/indc0049_1988.pdf</t>
   </si>
   <si>
     <t>Indico ao Sr. Chefe do Executivo através da Douta Mesa, afim de que se digne S. Exa., estudar a possibilidade de retornar conversações do Sesi para a construção do mesmo em nosso município, nos moldes do existente no município de Osasco.</t>
   </si>
   <si>
     <t>43826</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/43826/indc0050_1988.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/43826/indc0050_1988.pdf</t>
   </si>
   <si>
     <t>Indico ao Sr. Chefe do Executivo através da Douta Mesa, a fim de que se digne S.Exa. estudar a possibilidade de determinar ao setor competente, a pavimentar as ruas Paraná, Pernambuco, Sergipe, Maranhão e São Luiz, na vila Nova Aldeinha.</t>
   </si>
   <si>
     <t>43842</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/43842/indc0051_1988.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/43842/indc0051_1988.pdf</t>
   </si>
   <si>
     <t>Indico ao Sr. Chefe do Executivo através da Douta Mesa, se digne S. Exa., determinar, com urgência, ao órgão competente, no sentido de que sejam recolocados as seis guias que cairam, na Rua Gisele, no bairro do Parque dos Camargos.</t>
   </si>
   <si>
     <t>43844</t>
   </si>
   <si>
     <t>52</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/43844/indc0052_1988.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/43844/indc0052_1988.pdf</t>
   </si>
   <si>
     <t>Indico ao Sr. Chefe do Executivo através da Douta Mesa, da possibilidade de incluir na próxima etapa de implantação de guias e sargetas, bem como de pavimentação, as seguintes ruas do Distrito do Jardim Belval: João Caetano, Aquarius, Deputado Scalamandre Sobrinho, Presidente Nilo Peçanha, Presidente Epitácio Pessoa, Ilha Comprida, Fernando de Noronha, Rua da Bica, na Av. Itaqui, no lado direito no sentido centro bairro, Governador Adhemar de barros e Paissandu.</t>
   </si>
   <si>
     <t>43845</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/43845/indc0053_1988.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/43845/indc0053_1988.pdf</t>
   </si>
   <si>
     <t>Indico ao Sr. Chefe do Executivo através da Douta Mesa, se digne S. Exa., determinar seja reparado um trecho da Rua Cafelândia, de frente ao nº 36, no bairro do Engenho Novo.</t>
   </si>
   <si>
     <t>43846</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/43846/indc0054_1988.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/43846/indc0054_1988.pdf</t>
   </si>
   <si>
     <t>Indico ao Sr. Chefe do Executivo através da Douta Mesa, se digne S.Exa. determinar ao órgão competente, pro- vidências urgentes, objetivando sanar o problema existente na Via Taboão, no trecho entre a Via Carijó e Via Tabajara, no bairro Santa Mônica, no Distrito do Jardim Silveira.</t>
   </si>
   <si>
     <t>43847</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/43847/indc0055_1988.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/43847/indc0055_1988.pdf</t>
   </si>
   <si>
     <t>Indico ao Sr. Chefe do Executivo municipal através da Douta Mesa, na forma regimental, se digne S. Exa., determinar junto ao departamento competente, a execução de uma praça pública, em logradouro localizado na confluência da Rua Mar Negro com a Rua Mar Báltico, do loteamento denominado Reginalice.</t>
   </si>
   <si>
     <t>43848</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/43848/indc0056_1988.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/43848/indc0056_1988.pdf</t>
   </si>
   <si>
     <t>Indico ao Sr. Chefe do Executivo através da Douta Mesa, se digne S. Exa., determinar ao setor competente, providências com referência a uma fossa na Rua José Maria de Abreu, nº 03, no Jardim São Luiz, a qual está localizada na beira da rua, coberta com galhos de árvores, colocando em risco as crianças que brincam naquela via pública.</t>
   </si>
   <si>
     <t>43849</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/43849/indc0057_1988.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/43849/indc0057_1988.pdf</t>
   </si>
   <si>
     <t>Indico ao Sr. Chefe do Executivo através da Douta Mesa, da possibilidade de ser designado caseiro para todas as escolas da rede estadual, sediadas no Município.</t>
   </si>
   <si>
     <t>43850</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/43850/indc0058_1988.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/43850/indc0058_1988.pdf</t>
   </si>
   <si>
     <t>Indico ao Sr. Chefe do Executivo através da Douta Mesa, da necessidade de serem beneficiadas com guias, sarjetas e asfalto, todas as ruas do Jardim São Luiz, as quais encontram-se em péssimo estado de conservação.</t>
   </si>
   <si>
     <t>43851</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/43851/indc0059_1988.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/43851/indc0059_1988.pdf</t>
   </si>
   <si>
     <t>Indico ao Sr. Chefe do Executivo através da Douta. Mesa, de necessidade de ser derrubado um banheiro de madeira, localizado na Rua José Maria de Abreu, em frente ao nº  40, no Jardim São Luiz.</t>
   </si>
   <si>
     <t>43852</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/43852/indc0060_1988.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/43852/indc0060_1988.pdf</t>
   </si>
   <si>
     <t>Indico ao Sr. Chefe do Executivo através da Douta Mesa, sejam objetivados estudos, visando a instalação de uma clínica dentária neste município, para atender, gratuitamente, a população de baixa renda.</t>
   </si>
   <si>
     <t>43853</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/43853/indc0061_1988.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/43853/indc0061_1988.pdf</t>
   </si>
   <si>
     <t>Indico ao Sr. Chefe do Executivo através Douta Mesa, se digne S. Exa., estudar a possibilidade de ser criada uma feira-livre na Vila São Luiz.</t>
   </si>
   <si>
     <t>43854</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/43854/indc0062_1988.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/43854/indc0062_1988.pdf</t>
   </si>
   <si>
     <t>Indico ao Sr. Chefe do Executivo através da Douta Mesa, se digne S. Exa., junto aos órgãos competentes, estudar a possibilidade de notificar o proprietário do imóvel nº 124, da Rua Leila, no Parque dos Camargos, no sentido de que o mesmo tome as providências que se fizerem necessárias, com referência ao esgoto que é despejado no terreno que faz fundos com referido imóvel.</t>
   </si>
   <si>
     <t>43855</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/43855/indc0063_1988.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/43855/indc0063_1988.pdf</t>
   </si>
   <si>
     <t>Indico ao Sr. Chefe do Executivo através da Douta Mesa, se digne S. Exa., junto à Comutran, estudar a possibilidade de implantar lombadas, em locais a serem determinados pela referida comissão, sendo 3 na Rua Ipiranga, 3 na Rua Marabá e 1 na Rua Espacial, no bairro da Vila Barros.</t>
   </si>
   <si>
     <t>43857</t>
   </si>
   <si>
     <t>64</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/43857/indc0064_1988.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/43857/indc0064_1988.pdf</t>
   </si>
   <si>
     <t>Indico ao Sr. Chefe do Executivo através da Douta Mesa, afim de que se digne S. Exa., estudar a possibilidade de determinar ao órgão competente, a pavimentação da Rua Canal do Panamá, no Jardim Reginalice.</t>
   </si>
   <si>
     <t>43858</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/43858/indc0065_1988.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/43858/indc0065_1988.pdf</t>
   </si>
   <si>
     <t>Indico ao Sr. Chefe do Executivo através da Douta Mesa,  se digne S. Exa., determinar, em caráter de urgência, a implantação de obstáculos na Rua Terca, no Distrito do Jardim Silveira.</t>
   </si>
   <si>
     <t>43859</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/43859/indc0066_1988.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/43859/indc0066_1988.pdf</t>
   </si>
   <si>
     <t>Indico ao Sr. Chefe do Executivo através da Douta Mesa, a fim de que se digne S. Exa., interceder ao setor competente, da necessidade da implantação de guias, sargetas e em seguida pavimentação na estrada municipal que liga o jardim Júlio com o Jardim Paulista, no distrito do Jardim Silveira.</t>
   </si>
   <si>
     <t>43860</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/43860/indc0067_1988.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/43860/indc0067_1988.pdf</t>
   </si>
   <si>
     <t>Indico ao Sr. Chefe do Executivo através da Douta Mesa,  se digne S. Exa., interceder ao setor comando do 20º BPM/M, a fim de que seja destacado patrulhamento, diuturnamente, nos bairros do Jardim Mutinga, cidade Munhóz Jr. Jardim São Vicente de Paula, Jardim Santa Cecília e Parque Imperial.</t>
   </si>
   <si>
     <t>43861</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/43861/indc0068_1988.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/43861/indc0068_1988.pdf</t>
   </si>
   <si>
     <t>Indico ao Sr. Chefe do Executivo através da Douta Mesa, a fim de que S. Exa., estude, junto aos órgãos competentes, a possibilidade de pavimentar uma viela localizada entre a Av. Washington Luiz e a Rua São Judas Tadeu, bem como, dar continuidade á mesma entre as ruas São Judas Tadeu e Alcides Caldeira, no Distrito do Jardim Silveira.</t>
   </si>
   <si>
     <t>43863</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/43863/indc0069_1988.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/43863/indc0069_1988.pdf</t>
   </si>
   <si>
     <t>Indico ao Sr. Chefe do Executivo através da Douta Mesa, a fim de que se digne S. Exa., estudar junto à Comutran, a possibilidade da implantação de lombadas na Rua Augusta e Rua Brasil, localizadas no Jardim Maria Tereza e Jardim Barueri, respectivamente, em pontos a serem determinados pela Comissão.</t>
   </si>
   <si>
     <t>43864</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/43864/indc0070_1988.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/43864/indc0070_1988.pdf</t>
   </si>
   <si>
     <t>Indico ao Sr. Chefe do Executivo através da Douta Mesa, a fim de que se digne S. Exa., estudar, junto ao órgão competente, a possibilidade de proceder o desassoreamento dos córregos existentes no Jardim Barueri, localizados em propriedade da Eletropaulo.</t>
   </si>
   <si>
     <t>43865</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/43865/indc0071_1988.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/43865/indc0071_1988.pdf</t>
   </si>
   <si>
     <t>Indico ao Sr. Chefe do Executivo através da Douta Mesa, da necessidade de determinar a implantação de dois obstáculos, tipo lombada, nos lugares que o departamento competente achar por bem, na Av. Washington Luiz, altura do nº 933, no Jardim Silveira.</t>
   </si>
   <si>
     <t>43866</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/43866/indc0072_1988.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/43866/indc0072_1988.pdf</t>
   </si>
   <si>
     <t>Indico ao Sr. Chefe do Executivo através da Douta Mesa, da necessidade de ser criada uma linha de ônibus, ligando o bairro vale do sol ao bairro Jardim Califórnia.</t>
   </si>
   <si>
     <t>43867</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/43867/indc0073_1988.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/43867/indc0073_1988.pdf</t>
   </si>
   <si>
     <t>Indico ao Sr. Chefe do Executivo através da Douta Mesa, se digne S. Exa., determinar ao órgão competente, seja desassoreado o córrego que passa próximo ao Ginásio de Esportes do Parque dos Camargos.</t>
   </si>
   <si>
     <t>43868</t>
   </si>
   <si>
     <t>74</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/43868/indc0074_1988.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/43868/indc0074_1988.pdf</t>
   </si>
   <si>
     <t>Indico ao Sr. Chefe do Executivo através da Douta Mesa, da necessidade de serem reparadas todas as escadarias construídas no Jardim Belval.</t>
   </si>
   <si>
     <t>43870</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/43870/indc0075_1988.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/43870/indc0075_1988.pdf</t>
   </si>
   <si>
     <t>Indico ao Sr. Chefe do Executivo através da Douta Mesa, se digne S. Exa., junto ao Sameb, estudar a possibilidade da contratação de um fisioterapeuta, um fonoaudiólogo e um psicólogo, para, naquele serviço médico, prestarem atendimento àqueles que necessitam de tratamento nessas especialidades.</t>
   </si>
   <si>
     <t>43871</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/43871/indc0076_1988.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/43871/indc0076_1988.pdf</t>
   </si>
   <si>
     <t>Indico ao Sr. Chefe do Executivo através da Douta Mesa, se digne S. Exa., determinar ao órgão competente, a implantação de obstáculos do tipo lombada, de frente aos nºs 134, 44 e 33 da Rua Maria Siqueira, como também, que sejam substituídos pelos do tipo lombada, os obstáculos existentes de frente aos imóveis de nºs 1234, 909, 1047 e 774, da Av. Washington Luiz, vias públicas essas localizadas no bairro do Jardim Silveira.</t>
   </si>
   <si>
     <t>43873</t>
   </si>
   <si>
     <t>77</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/43873/indc0077_1988.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/43873/indc0077_1988.pdf</t>
   </si>
   <si>
     <t>Indico ao Sr. Chefe do Executivo através da Douta Mesa, se digne S. Exa., estudar a  possibilidade de dotar bairro do Jardim Tatiana, do Distrito do Jardim Silveira, com os seguintes benefícios: água, iluminação pública, creche, guias, sarjetas, asfalto, bem como, o prolongamento da linha de ônibus do Jardim Julio até aquele bairro.</t>
   </si>
   <si>
     <t>43874</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/43874/indc0078_1988.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/43874/indc0078_1988.pdf</t>
   </si>
   <si>
     <t>Indico ao Sr. Chefe do Executivo através da Douta Mesa, da necessidade de ser construído um sarjetão na confluência das Ruas Basílio Machado e Camilo Peçanha, no Jardim Tupã.</t>
   </si>
   <si>
     <t>43876</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/43876/indc0079_1988.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/43876/indc0079_1988.pdf</t>
   </si>
   <si>
     <t>Indico ao Sr. Chefe do Executivo, através da douta mesa, se digne S. Exa., estudar, junto ao órgão competente, a possibilidade de fazer limpeza no córrego do jardim tupã, bem como, proceder reparos nas bocas-de-lobo existentes na Rua Guimarães Rosa, esquina com a Rua João Cabral de Melo Neto, naquele bairro.</t>
   </si>
   <si>
     <t>43878</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/43878/indc0080_1988.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/43878/indc0080_1988.pdf</t>
   </si>
   <si>
     <t>Indico ao Sr. Chefe do Executivo através da Douta Mesa, se digne S. Exa., estudar, junto aos órgãos competentes, a possibilidade de dotar com iluminação pública, a Viela localizada entre as Ruas Maria Siqueira e José Ilhéus, no distrito do Jardim Silveira.</t>
   </si>
   <si>
     <t>43881</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/43881/indc0081_1988.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/43881/indc0081_1988.pdf</t>
   </si>
   <si>
     <t>Indico ao Sr. Chefe do Executivo através da Douta Mesa, afim de que S. Exa., estude a possibilidade de serem atendidas as seguintes reivindicações: a) - na Rua Duque de Caxias, ao lado da residência do Sr. Américo Cardana, existe um terreno baldio e o mesmo é usado por estudantes, para se locomoverem à E.E.P.S.G. Profª Myrtes T.A.Villela e como o referido terreno está coberto pelo mato, necessário se torna que seja capinado, pois vem causando sérios problemas aos estudantes que deste caminho se utilizam, havendo inclusive o perigo de marginais tentarem toda sorte de crime naquele local: b) - ainda no referido local, existe um córrego, que separa os dois lados, há a necessidade de ser construída uma ponte, ainda que madeira, ou em outro método mais fácil ou barato, o importante é dar mais segurança para os estudantes que utilizam dessa passagem.</t>
   </si>
   <si>
     <t>43882</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/43882/indc0082_1988.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/43882/indc0082_1988.pdf</t>
   </si>
   <si>
     <t>Indico ao Sr. Chefe do Executivo através da Douta Mesa, afim de que se digne S. Exa., interceder junto ao órgão competente,  da necessidade da criação de mais 03 salas  de aula na EEPG do Jardim São Luiz.</t>
   </si>
   <si>
     <t>43885</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/43885/indc0083_1988.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/43885/indc0083_1988.pdf</t>
   </si>
   <si>
     <t>Indico ao Sr. Chefe do Executivo através da Douta Mesa, afim de que S. Exa., estude a possibilidade de serem colocadas 03 peruas da prefeitura para o transporte dos alunos dos bairros: Chácara Marco e Pedra Redonda à EEPG do Jardim São Luiz.</t>
   </si>
   <si>
     <t>43887</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/43887/indc0084_1988.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/43887/indc0084_1988.pdf</t>
   </si>
   <si>
     <t>Indico ao Sr. Chefe do Executivo através da Douta Mesa, afim de que se digne S. Exa., determinar que seja considerado ponto de parada de ônibus, na altura do nº 176, da Rua do desterro, no bairro Jardim Santa Cecília, neste município.</t>
   </si>
   <si>
     <t>43890</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/43890/indc0085_1988.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/43890/indc0085_1988.pdf</t>
   </si>
   <si>
     <t>Indico ao Sr. Chefe do Executivo através da Douta Mesa, afim de que se digne S. Exa., estudar a possibilidade de que o campo de futebol do Jardim Mutinga, seja inaugurado no próximo dia 19 de junho de 1.988.</t>
   </si>
   <si>
     <t>43891</t>
   </si>
   <si>
     <t>86</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/43891/indc0086_1988.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/43891/indc0086_1988.pdf</t>
   </si>
   <si>
     <t>Indico ao Sr. Chefe do Executivo através da Douta Mesa, no sentido de que S. Exa., procure se informar através do SEMEC, junto ao Sr. Antônio Arnaldo de Queiroz e Silva, DD. Secretário de Estado do Abastecimento, para que nossas escolas sejam dotadas de maquinário para beneficiamento da soja: a chamada vaca mecânica. Solicito que cópia desta propositura seja enviada a todas as escolas do município, bem como ao Profª Antonio Marcolino de Castro, Dd. Delegado de Ensino de Carapicuíba.</t>
   </si>
   <si>
     <t>43892</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/43892/indc0087_1988.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/43892/indc0087_1988.pdf</t>
   </si>
   <si>
     <t>Indico ao Sr. Chefe do Executivo através da Douta Mesa, da necessidade de ser feita limpeza nas calçadas da Estrada dos Romeiros, principalmente em frente à Cofermat.</t>
   </si>
   <si>
     <t>43893</t>
   </si>
   <si>
     <t>88</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/43893/indc0088_1988.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/43893/indc0088_1988.pdf</t>
   </si>
   <si>
     <t>Indico ao Sr. Chefe do Executivo através da Douta Mesa, da necessidade de ser estudada a possibilidade de ser distribuído água em dois turnos, nos horários das 6:00 ás 22:00 horas e das 24:00 ás 6:00 horas, neste município.</t>
   </si>
   <si>
     <t>43904</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/43904/indc0089_1988.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/43904/indc0089_1988.pdf</t>
   </si>
   <si>
     <t>Indico ao Sr. Chefe do Executivo através da Douta Mesa, se digne S. Exa., determinar sejam procedidos reparos na praça existente na Rua Britânia, em frente ao posto de saúde municipal, bem como, desentupir e colocar tampas nos bueiros das ruas José de Alencar, Ásia e Eça de Queiróz, e ainda, capinar as laterais das referidas vias públicas, localizadas no Distrito do Jardim Silveira.</t>
   </si>
   <si>
     <t>43907</t>
   </si>
   <si>
     <t>90</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/43907/indc0090_1988.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/43907/indc0090_1988.pdf</t>
   </si>
   <si>
     <t>Indico ao Sr. Chefe do Executivo através da Douta Mesa, se digne S. Exa., determinar sejam tapados os buracos deixados pela Sabesp nas Ruas Britânia e Ásia, no Jardim São José, Distrito do Jardim Silveira.</t>
   </si>
   <si>
     <t>43911</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/43911/indc0091_1988.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/43911/indc0091_1988.pdf</t>
   </si>
   <si>
     <t>Indico ao Sr. Chefe do Executivo através da Douta Mesa, da necessidade de ser criada uma linha de ônibus circular, ligando o bairro do Jardim São Luiz ao Bairro Chácara Marcos e Jardim São Silvestre, ao Centro de nosso Município.</t>
   </si>
   <si>
     <t>43914</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/43914/indc0092_1988.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/43914/indc0092_1988.pdf</t>
   </si>
   <si>
     <t>Indico ao Sr. Chefe do Executivo através da Douta Mesa, se digne S. Exa., determinar ao órgão competente, a proceder os reparos que se fizerem necessários na cabeceira da ponte existente sobre o Rio Itaqui, que dá acesso para a Rua da Bica e Vila Porzionato, no Distrito do Jardim Belval.</t>
   </si>
   <si>
     <t>43916</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/43916/indc0093_1988.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/43916/indc0093_1988.pdf</t>
   </si>
   <si>
     <t>Indico ao Sr. Chefe do Executivo através da Douta Mesa, se digne S. Exa., determinar ao setor competente, no sentido de ser tapado um buraco que se formou em frente ao nº 34 da Rua Presidente João Goulart, no Bairro Itaquiti, no Distrito do Jardim Belval, neste Município.</t>
   </si>
   <si>
     <t>43918</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/43918/indc0094_1988.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/43918/indc0094_1988.pdf</t>
   </si>
   <si>
     <t>Indico ao Sr. Chefe do Executivo através de Douta Mesa, afim de que se digne S.Exa., intimar o proprietário do terreno localizado na Av. Cap Francisco César nº 663, a fazer limpeza, calçada e construção de muro no mesmo.</t>
   </si>
   <si>
     <t>43919</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/43919/indc0095_1988.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/43919/indc0095_1988.pdf</t>
   </si>
   <si>
     <t>Indico ao Sr. Chefe do Executivo através da Douta Mesa, a fim de que S. Exa., se digne intimar os proprietários do terreno localizado na Rua Roma, esquina com a Rua Existente, no Bairro do Engenho Novo, a limpeza e construir calçada no mesmo.</t>
   </si>
   <si>
     <t>43921</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/43921/indc0096_1988.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/43921/indc0096_1988.pdf</t>
   </si>
   <si>
     <t>Indico ao Sr. Chefe do Executivo através da Douta Mesa, da necessidade de ser feita limpeza de todos os córregos localizados no bairro denominado Chácara Marcos, neste Município.</t>
   </si>
   <si>
     <t>43923</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/43923/indc0097_1988.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/43923/indc0097_1988.pdf</t>
   </si>
   <si>
     <t>Indico ao Sr. Chefe do Executivo, através da Douta Mesa, se digne S.Exa., determinar as setor competente, a passar a máquina motoniveladora e em seguida jogar pedras, nas ruas do Parque dos Camargos: Juliana Lucia, Luciana, Olga, Lenita e demais ruas que necessitam desses benefícios.</t>
   </si>
   <si>
     <t>43924</t>
   </si>
   <si>
     <t>98</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/43924/indc0098_1988.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/43924/indc0098_1988.pdf</t>
   </si>
   <si>
     <t>Indico ao Sr. Chefe do Executivo através da Douta Mesa, afim de que se digne S. Exa., estudar a possibilidade de determinar o prolongamento da linha de ônibus do bairro Jardim Califórnia ao Jardim Mutinga, neste Município.</t>
   </si>
   <si>
     <t>43932</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/43932/indc0099_1988.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/43932/indc0099_1988.pdf</t>
   </si>
   <si>
     <t>Indico ao Sr. Chefe do Executivo através da Douta Mesa, da necessidade de passar a máquina motoniveladora e em seguida acascalhar a Rua Chaves, no Jardim Califórnia, neste Município.</t>
   </si>
   <si>
     <t>43933</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/43933/indc0100_1988.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/43933/indc0100_1988.pdf</t>
   </si>
   <si>
     <t>Indico ao Sr. Chefe do Executivo através da Douta Mesa, afim de que se digne S. Exa., estudar a possibilidade da criação de uma linha de ônibus do bairro Jardim Silveira ao bairro do Engenho Novo.</t>
   </si>
   <si>
     <t>43937</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/43937/indc0101_1988.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/43937/indc0101_1988.pdf</t>
   </si>
   <si>
     <t>Indico ao Sr. Chefe do Executivo através da Douta Mesa, se digne S. Exa., junto ao órgão competente, estudar a possibilidade de determinar a criação de uma linha de ônibus circular Engenho Novo II- via Jardim Califórnia, com o seguinte itinerário: Largo São João, Avenida Capitão Francisco Cézar, Rua Major Alves Fontes, Rua Carlos Lacerda, Rua Tucano e Avenida Lourenço Zácaro.</t>
   </si>
   <si>
     <t>43940</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/43940/indc0102_1988.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/43940/indc0102_1988.pdf</t>
   </si>
   <si>
     <t>Indico ao Sr. Chefe do Executivo através da Douta Mesa, se digne S.Exa., junto aos órgãos competentes, estudar a possibilidade de construir uma cobertura para quatro carros, no ponto de taxi existente em frente à Estação da FEPASA, no Distrito do Jardim Silveira.</t>
   </si>
   <si>
     <t>43942</t>
   </si>
   <si>
     <t>103</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/43942/indc0103_1988.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/43942/indc0103_1988.pdf</t>
   </si>
   <si>
     <t>Indico ao Sr. Chefe do Executivo através da Douta Mesa, afim de que se digne S.Exa. determinar ao setor competente, a proceder limpeza no terreno localizado na esquina da Rua Portela com a rua engº Oscar Keeselring, no Distrito do Jardim Belval.</t>
   </si>
   <si>
     <t>43943</t>
   </si>
   <si>
     <t>104</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/43943/indc0104_1988.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/43943/indc0104_1988.pdf</t>
   </si>
   <si>
     <t>Indico ao Sr. Chefe do Executivo através da Douta Mesa, da necessidade de implantar obstáculos, do tipo lombada, nas seguintes ruas do Bairro do Engenho Novo: José Bonifácio, altura do nº 430; Duque de Caxias, confluência com a Rua José Bonifácio; Duque de Caxias, altura dos nºs. 16 e 07; Guarantan, altura dos nºs. 21, 26, 165, 12, 205 e 16; Maria de Fátima, esquina com Guarantan; Veneza, confluência com Guarantan; no cruzamento da Rua São Paulo com Rua Guarantan; São Paulo, altura dos nºs. 07, 25 e 820; Maria de Fátima, esquina com Duque de Caxias; Veneza, altura do nº 24; Veneza, confluência com Piraju; Firajú, altura dos nºs. 114, 337, 43, 11, 45 e 401; Bélgica, confluência com Piraju; Bélgica, altura dos nºs. 50 e 12 e ainda, na Rua Oceano Índico, altura do nº 110, no Jardim Reginalice.</t>
   </si>
   <si>
     <t>43944</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/43944/indc0105_1988.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/43944/indc0105_1988.pdf</t>
   </si>
   <si>
     <t>Indico ao Sr. Chefe do Executivo através da Douta Mesa, se digne S. Exa., junto ao órgão competente, estudar a possibilidade da implantação de obstáculos, tipo lombada, de frente ao nº 23 da Rua Cecília Meirelas, no bairro Jardim Santa Mônica neste Município.</t>
   </si>
   <si>
     <t>43945</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/43945/indc0106_1988.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/43945/indc0106_1988.pdf</t>
   </si>
   <si>
     <t>Indico ao Sr. Chefe do Executivo através da Douta Mesa, se digne S. Exa., determinar ao setor competente, a implantação de um obstáculo, tipo lombada, na altura do nº 492, da Alameda Amazonas, onde está localizado o colégio universitário, no Bairro Alphaville, neste Município.</t>
   </si>
   <si>
     <t>43947</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/43947/indc0107_1988.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/43947/indc0107_1988.pdf</t>
   </si>
   <si>
     <t>Indico ao Sr. Chefe do Executivo através da Douta Mesa, afim de que se digne s.exa. estudar a possibilidade de transformar a Rua Mário de Sá Carneiro, no Jardim Tupã, em "Rua de Lazer".</t>
   </si>
   <si>
     <t>43948</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/43948/indc0108_1988.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/43948/indc0108_1988.pdf</t>
   </si>
   <si>
     <t>Indico ao Sr. Chefe do Executivo através da Douta Mesa, da necessidade de serem implantados obstáculos, do tipo lombada, na Rua Turmalina, no Jardim dos Camargos, em pontos a serem determinados pela Comutran.</t>
   </si>
   <si>
     <t>43949</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/43949/indc0109_1988.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/43949/indc0109_1988.pdf</t>
   </si>
   <si>
     <t>Indico ao Sr. Chefe do Executivo através da Douta Mesa, da necessidade de passar a máquina motoniveladora, implantar guias e sarjetas e acascalhar a Rua Atenas, no Jardim Califórnia, neste Município.</t>
   </si>
   <si>
     <t>43962</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/43962/indc0110_1988.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/43962/indc0110_1988.pdf</t>
   </si>
   <si>
     <t>Indico ao Sr. Chefe do Executivo através da Douta Mesa, da possibilidade de ser canalizado o córrego que inicia na Rua Fagundes Varela nº 48, até a Rua Guimarães Rosa, no Distrito do Jardim Silveira.</t>
   </si>
   <si>
     <t>43963</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/43963/indc0111_1988.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/43963/indc0111_1988.pdf</t>
   </si>
   <si>
     <t>Indico ao Sr. Chefe do Executivo através da Douta Mesa, afim de que se digne s.exa. estudar, junto ao setor competente, a possibilidade de abrir uma saída da Rua João Caetano para a Av. Capitólio, na Vila Iracema, Distrito do Jardim Belval.</t>
   </si>
   <si>
     <t>43965</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/43965/indc0112_1988.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/43965/indc0112_1988.pdf</t>
   </si>
   <si>
     <t>Indico ao Sr. Chefe do Executivo através da Douta Mesa, se digne S. Exa., determinar providências urgentes, com referência á bacia que se formou no início da Rua Getúlio Vargas, no bairro do Jardim Belval.</t>
   </si>
   <si>
     <t>43966</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/43966/indc0113_1988.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/43966/indc0113_1988.pdf</t>
   </si>
   <si>
     <t>Indico ao Sr. Chefe do Executivo através da Douta Mesa, se digne S. Exa., determinar a execução de um obstáculo, tipo lombada, na altura dos nºs 41 e 43 da Rua Dr. Elias Salomão Mansur, no bairro Jardim Audir, Distrito do Jardim Silveira.</t>
   </si>
   <si>
     <t>43967</t>
   </si>
   <si>
     <t>114</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/43967/indc0114_1988.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/43967/indc0114_1988.pdf</t>
   </si>
   <si>
     <t>Indico ao Sr. Chefe do Executivo através da Douta Mesa, a fim de que se digne S.Exa. determinar ao órgão competente, a instalação de obstáculos, tantos quantos forem necessários, na Rua Marcos Marcondes, no bairro Jardim Audir, Distrito do Jardim Silveira.</t>
   </si>
   <si>
     <t>43968</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/43968/indc0115_1988.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/43968/indc0115_1988.pdf</t>
   </si>
   <si>
     <t>Indico ao Sr. Chefe do Executivo através da Douta Mesa, da necessidade de que seja construída uma passarela, ligando a Rua Olga com a Rua Irene, no Parque dos Camargos.</t>
   </si>
   <si>
     <t>43970</t>
   </si>
   <si>
     <t>116</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/43970/indc0116_1988.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/43970/indc0116_1988.pdf</t>
   </si>
   <si>
     <t>Indico ao Sr. Chefe do Executivo através da Douta Mesa, da necessidade de ser implantado 02 (dois) obstáculos na Rua Oceano Índico, no Jardim Reginalice, em local que o departamento competente houver por bem determinar.</t>
   </si>
   <si>
     <t>43971</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/43971/indc0117_1988.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/43971/indc0117_1988.pdf</t>
   </si>
   <si>
     <t>Indico ao Sr. Chefe do Executivo através da Douta Mesa, afim de que se digne S. Exa., oficiar à Eletropaulo - Eletricidade de São Paulo S/A., com o fim de que aquela instituição determine a capinação e limpeza do córrego existente no terreno de propriedade daquela sociedade, localizado na Av. Brasil, altura do nº 79, no bairro Jardim Barueri.</t>
   </si>
   <si>
     <t>43972</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/43972/indc0118_1988.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/43972/indc0118_1988.pdf</t>
   </si>
   <si>
     <t>Indico ao Sr. Chefe do Executivo através da Douta Mesa, afim de que se digne S. Exa., interceder junto á Comutran, da possibilidade de ser implantado obstáculos, do tipo lombada, na Rua da Prata altura do nº 08 no Jardim dos Camargos.</t>
   </si>
   <si>
     <t>43973</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/43973/indc0119_1988.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/43973/indc0119_1988.pdf</t>
   </si>
   <si>
     <t>Indico ao Sr. Chefe do Executivo através da Douta Mesa, se digne S. Exa., determinar, seja capinado o terreno onde está localizada a EEPG Lênio Vieira do Moraes, do Jardim Silveira, bem como, ao redor daquela escola.</t>
   </si>
   <si>
     <t>43975</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/43975/indc0120_1988.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/43975/indc0120_1988.pdf</t>
   </si>
   <si>
     <t>Indico ao Sr. Chefe do Executivo através da doutra mesa, se digne S. Exa., estudar junto à Eletropaulo Eletricidade de São Paulo S/A, da possibilidade de dotar com iluminação pública, a Rua Ricardo Reis, altura dos nºs 97 e 478, no Jardim Tupã, Distrito do Jardim Silveira.</t>
   </si>
   <si>
     <t>43976</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/43976/indc0121_1988.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/43976/indc0121_1988.pdf</t>
   </si>
   <si>
     <t>Indico ao Sr. Chefe do Executivo através da Douta Mesa, se digne S. Exa., determinar providências, no sentido de que seja colocada uma tampa na caixa coletora de águas pluviais existentes á Rua Golfinho, altura do nº 159, no Jardim Paraíso, neste Município.</t>
   </si>
   <si>
     <t>43978</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/43978/indc0122_1988.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/43978/indc0122_1988.pdf</t>
   </si>
   <si>
     <t>Indico ao Sr. Chefe do Executivo através da Douta Mesa, afim de que se digne S. Exa., interceda junto ao órgão competente, objetivando a construção de calçada ao redor da EEPG do Engenho Novo, localizada entre as Ruas Maria Helena e Carlos Lacerda.</t>
   </si>
   <si>
     <t>43979</t>
   </si>
   <si>
     <t>123</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/43979/indc0123_1988.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/43979/indc0123_1988.pdf</t>
   </si>
   <si>
     <t>Indico ao Sr. Chefe do Executivo através da Douta Mesa, se digne S. Exa., estudar a possibilidade de construir uma praça na área existente na confluência da Av. Batatais com a Estrada Velha de Itapevi, na entrada do Jardim Paulista.</t>
   </si>
   <si>
     <t>43981</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/43981/indc0124_1988.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/43981/indc0124_1988.pdf</t>
   </si>
   <si>
     <t>Indico ao Sr. Chefe do Executivo através da Douta Mesa, da necessidade de ser feita limpeza dentro da EEPG República de El Salvador, no bairro do Jardim Reginalice.</t>
   </si>
   <si>
     <t>43982</t>
   </si>
   <si>
     <t>125</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/43982/indc0125_1988.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/43982/indc0125_1988.pdf</t>
   </si>
   <si>
     <t>Indico ao Sr. Chefe do Executivo através da Douta Mesa, da possibilidade de determinar ao setor competente proceder a limpeza na boca-de-lobo localizada na Rua da Prata altura do nº 390, no Jardim dos Camargos.</t>
   </si>
   <si>
     <t>43984</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/43984/indc0126_1988.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/43984/indc0126_1988.pdf</t>
   </si>
   <si>
     <t>Indico ao Sr. Chefe do Executivo através da Douta Mesa, afim de que se digne S. Exa., estudar a possibilidade de fornecer passe gratuito nos ônibus da empresa BB Transporte e Turismo Ltda., aos aposentados que percebem menos de dois salários mínimos vigentes no país.</t>
   </si>
   <si>
     <t>43986</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/43986/indc0127_1988.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/43986/indc0127_1988.pdf</t>
   </si>
   <si>
     <t>Indico ao Sr. Chefe do Executivo através da Douta Mesa, afim de que se digne S. Exa., estudar a possibilidade de determinar que as linhas de ônibus Cruz Preta - Lapa e Barueri - Engenho Novo, operadas Empresas Auto Viação Urubupungá Ltda. e BB Transporte e Turismo Ltda., respectivamente, tenham seu ponto final na Rua Lorena, ou seja, de frente á EEPG do Engenho Novo, os quais atualmente fazem ponto final na Rua Zeca, naquele bairro.</t>
   </si>
   <si>
     <t>43987</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/43987/indc0128_1988.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/43987/indc0128_1988.pdf</t>
   </si>
   <si>
     <t>Indico ao Sr. Chefe do Executivo através da Douta Mesa, seja providenciado transporte das crianças da Chácara Marco, para a Pré-Escola do Engenho Novo, bem como para a EEPG da Vila Engenho Novo, conforme lista em anexo.</t>
   </si>
   <si>
     <t>43988</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/43988/indc0129_1988.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/43988/indc0129_1988.pdf</t>
   </si>
   <si>
     <t>Indico ao Sr. Chefe do Executivo através da Douta Mesa, da necessidade de providenciar iluminação pública na estrada da balsa, no trecho compreendido entre a firma Torlai até a Rua Tatuapé, bem como na Rua Cambuci, em toda a sua extensão, no Bairro Chácara Marco.</t>
   </si>
   <si>
     <t>43989</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/43989/indc0130_1988.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/43989/indc0130_1988.pdf</t>
   </si>
   <si>
     <t>Indico ao Sr. Chefe do Executivo através da Douta Mesa, a necessidade de iniciar expediente junto á Sabesp, no sentido de que seja implantada rede de água na Chácara Marco, uma vez que o cano central da adutora encontra-se parado próximo á fábrica de Engrenagem Raiton, na Estrada dos Romeiros.</t>
   </si>
   <si>
     <t>43990</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/43990/indc0131_1988.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/43990/indc0131_1988.pdf</t>
   </si>
   <si>
     <t>Indico ao Sr. Chefe do Executivo através da Douta Mesa, se digne S. Exa., determinar providências, no sentido de canalizar a água que fica estancada, bem como, aterrar o terreno de propriedade da municipalidade, situado na Rua Profª. Elvira Lefevre Salles Nemer, vizinho ao nº 42, no Jardim São Pedro.</t>
   </si>
   <si>
     <t>43991</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/43991/indc0132_1988.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/43991/indc0132_1988.pdf</t>
   </si>
   <si>
     <t>Indico ao Sr. Chefe do Executivo através da Douta Mesa, afim de que se digne S.Exa. tomar as necessárias pro vidências no sentido de, através do órgão competente, impedir a formação de favela na área livre deste Município, existente na Rua Bororós, vizinho ao º 191 na Vila São Silvestre.</t>
   </si>
   <si>
     <t>43992</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/43992/indc0133_1988.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/43992/indc0133_1988.pdf</t>
   </si>
   <si>
     <t>Indico ao Sr. Chefe do Executivo através da Douta Mesa, afim de que S. Exa., interceder junto à Comutran, da possibilidade da implantação de obstáculos, do tipo lombada, na Rua Santo Antônio, altura do nº 125 na Vila São Jorge, neste Município.</t>
   </si>
   <si>
     <t>43993</t>
   </si>
   <si>
     <t>134</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/43993/indc0134_1988.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/43993/indc0134_1988.pdf</t>
   </si>
   <si>
     <t>Indico ao Sr. Chefe do Executivo através da Douta Mesa, da necessidade de providenciar a retificação do córrego que faz divisa entre Barueri (Bairro Parque dos Camargos) e Jandira, visando devolvê-lo ao seu antigo leito.</t>
   </si>
   <si>
     <t>43994</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/43994/indc0135_1988.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/43994/indc0135_1988.pdf</t>
   </si>
   <si>
     <t>Indico ao Sr. Chefe do Executivo através da Douta Mesa, da necessidade da construção de creches em nosso município, nos bairros mais populosos reivindicação antiga e tão almejada pelos Vereadores desta Casa.</t>
   </si>
   <si>
     <t>43995</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/43995/indc0136_1988.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/43995/indc0136_1988.pdf</t>
   </si>
   <si>
     <t>Indico ao Sr. Chefe do Executivo através da Douta Mesa, afim de que se digne S. Exa., determinar ao setor competente, a retirada das terras que se encontram acumuladas nas seguintes vias públicas do Distrito do Jardim Silveira: Rua Francis Dornet, Rua Dom Gaspar da Fonseca, Rua José Ilhéus, Rua Paiaguas, e Rua Professor Queiróz Filho.</t>
   </si>
   <si>
     <t>43996</t>
   </si>
   <si>
     <t>137</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/43996/indc0137_1988.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/43996/indc0137_1988.pdf</t>
   </si>
   <si>
     <t>Indico ao Sr. Chefe do Executivo através da Douta Mesa, se digne S. Exa., junto à Comutran, estudar a possibilidade de implantar um obstáculo na Av. Municipal, altura dos nºs 490 e 495, no Distrito do Jardim Silveira.</t>
   </si>
   <si>
     <t>43997</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/43997/indc0138_1988.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/43997/indc0138_1988.pdf</t>
   </si>
   <si>
     <t>Indico ao Sr. Chefe do Executivo através da Douta Mesa, da necessidade de serem tapados os buracos abertos pela Sabesp, na Rua da Serra da Cantareira, altura do nº 10, no Jardim Esperança.</t>
   </si>
   <si>
     <t>44005</t>
   </si>
   <si>
     <t>139</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/44005/indc0139_1988.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/44005/indc0139_1988.pdf</t>
   </si>
   <si>
     <t>Indico ao Sr. Chefe do Executivo através da Douta Mesa, afim de que se digne S. Exa., estudar a possibilidade de canalizar o córrego localizado na Rua Espírito Santo, na Vila Boa Vista, neste Município.</t>
   </si>
   <si>
     <t>44006</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/44006/indc0140_1988.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/44006/indc0140_1988.pdf</t>
   </si>
   <si>
     <t>Indico ao Sr. Chefe do Executivo através da Douta Mesa, afim de que se digne S. Exa., interceder junto ao setor competente, da necessidade de ser complementado o serviço iniciado de colocação de placas indicativas no Jardim Flórida, neste Município.</t>
   </si>
   <si>
     <t>44007</t>
   </si>
   <si>
     <t>141</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/44007/indc0141_1988.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/44007/indc0141_1988.pdf</t>
   </si>
   <si>
     <t>Indico ao Sr. Chefe do Executivo através da Douta Mesa, a fim de que se digne S.Exa. interceder junto ao órgão competente, no sentido de que seja designado um Zelador na EEPG do Jardim Califórnia, neste Município.</t>
   </si>
   <si>
     <t>44008</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/44008/indc0142_1988.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/44008/indc0142_1988.pdf</t>
   </si>
   <si>
     <t>Indico ao Sr. Chefe do Executivo através da Douta Mesa, afim de que se digne S. Exa., estudar a possibilidade da criação de um Departamento de Arborização de Praças e Ruas neste Município.</t>
   </si>
   <si>
     <t>44009</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/44009/indc0143_1988.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/44009/indc0143_1988.pdf</t>
   </si>
   <si>
     <t>Indico ao Sr. Chefe do Executivo através da Douta Mesa, se digne S. Exa., estudar a possibilidade de construir um banheiro público, no largo São João Batista.</t>
   </si>
   <si>
     <t>44010</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/44010/indc0144_1988.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/44010/indc0144_1988.pdf</t>
   </si>
   <si>
     <t>Indico ao Sr. Chefe do Executivo através da Douta Mesa, afim de que se digne S. Exa., determinar providências, com urgência, objetivando seja procedida a limpeza do terreno onde está localizada a EEPG "Profª Vieira de Moraes", no bairro Jardim Santa Mônica, neste Município.</t>
   </si>
   <si>
     <t>44011</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/44011/indc0145_1988.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/44011/indc0145_1988.pdf</t>
   </si>
   <si>
     <t>Indico ao Sr. Chefe do Executivo através da Douta Mesa, se digne S. Exa., junto à Comutran, estudar a possibilidade de implantar obstáculos nas seguintes Ruas: Av. Presidente Keneddy, de frente ao n° 319; Rua Marcos Antonio Marques, próximo à Av. Presidente Keneddy: Rua Eça de Queiróz, em local que for julgado necessário, todas no Distrito do Jardim Silveira e na Rua Duque de Caxias, entre os nºs 319 e 320, no centro deste Município.</t>
   </si>
   <si>
     <t>44012</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/44012/indc0146_1988.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/44012/indc0146_1988.pdf</t>
   </si>
   <si>
     <t>Indico ao Sr. Chefe do Executivo através da Douta Mesa, se digne S. Exa., estudar, junto à Comissão Municipal de Trânsito, a possibilidade de implantar obstáculos em todas as Ruas do Jardim Flórida.</t>
   </si>
   <si>
     <t>44013</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/44013/indc0147_1988.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/44013/indc0147_1988.pdf</t>
   </si>
   <si>
     <t>Indico ao Sr. Chefe do Executivo através da Douta Mesa, se digne S.Exa. estudar, junto à Comissão Municipal de Trânsito, a possibilidade de implantar obstáculos, tipo lombada, nas seguintes Ruas do Bairro Nova Aldeinha, no Distrito da Aldeia de Barueri: Rua Paraná, de frente ao nº 403 e mas Pernambuco e Goiás, nos locais a serem determinados pela referida Comissão.</t>
   </si>
   <si>
     <t>44014</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/44014/indc0148_1988.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/44014/indc0148_1988.pdf</t>
   </si>
   <si>
     <t>Indico ao Sr. Chefe do Executivo através da Douta Mesa, afim de que se digne S. Exa., junto à Comutran estudar a possibilidade de implantar obstáculos, do tipo lombada, na Rua Serra da Mantiqueira, no Jardim Esperança, neste Município.</t>
   </si>
   <si>
     <t>44015</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/44015/indc0149_1988.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/44015/indc0149_1988.pdf</t>
   </si>
   <si>
     <t>Indico ao Sr. Chefe do Executivo através da Douta Mesa, afim de que se digne S. Exa., determinar ao setor competente, a tapar os buracos existentes na Rua Sargento José Siqueira, especialmente o existente de frente à B.B. Transporte e Turismo Ltda, no Jardim Paraíso.</t>
   </si>
   <si>
     <t>44016</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/44016/indc0150_1988.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/44016/indc0150_1988.pdf</t>
   </si>
   <si>
     <t>Indico ao Sr. Chefe do Executivo através da Douta Mesa, afim de que se digne determinar que sejam tapados os buracos existentes na Rua Rio de Janeiro e Rua Marechal Deodoro, na Vila Boa Vista, considerando que a Prefeitura procedeu vários reparos naquela Vila, esquecendo-se dessas vias.</t>
   </si>
   <si>
     <t>44017</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/44017/indc0151_1988.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/44017/indc0151_1988.pdf</t>
   </si>
   <si>
     <t>Indico ao Sr. Chefe do Executivo através da Douta Mesa, se digne S. Exa., estudar, junto aos órgãos competentes, a possibilidade de proceder no Sítio Três Pedras, no Jardim Mutinga, bem como, a necessidade de colocar tubos na mencionada via pública, em frente à Indústria Metalúrgica método e na altura do Sítio Três Pedras nº 44.</t>
   </si>
   <si>
     <t>44019</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/44019/indc0152_1988.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/44019/indc0152_1988.pdf</t>
   </si>
   <si>
     <t>Indico ao Sr. Chefe do Executivo através da Douta Mesa, se digne S. Exa., determinar a construção de abrigos, nos pontos de parada de ônibus abaixo relacionados: Rua Fagundes Varela, esquina com a Rua Cassiano Ricardo: Rua Guimarães Rosa, esquina com a Rua João Cabral de Melo Neto: Rua Guimarães Rosa, em frente ao nº 49; Rua Imaculada Conceição e Rua Terca, onde for julgado necessário, no Distrito do Jardim Silveira.</t>
   </si>
   <si>
     <t>44021</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/44021/indc0153_1988.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/44021/indc0153_1988.pdf</t>
   </si>
   <si>
     <t>Indico ao Sr. Chefe do Executivo através da Douta Mesa, da possibilidade da implantação de um obstáculo do tipo lombada, na Av. Municipal, de frente ao nº 39, no Distrito do Jardim Silveira.</t>
   </si>
   <si>
     <t>44027</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/44027/indc0154_1988.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/44027/indc0154_1988.pdf</t>
   </si>
   <si>
     <t>Indico ao Sr. Chefe do Executivo através da Douta Mesa, se digne S. Exa., determinar reparos no Asfalto das Ruas: Av. Brasil, Dona Henriqueta, no Jardim Barueri e Rua Augusta, no Jardim Maria Tereza, no bairro da Vila Boa Vista, bem como pavimentar o trecho da Rua Augusta que ainda não recebeu esse benefício.</t>
   </si>
   <si>
     <t>44030</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/44030/indc0155_1988.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/44030/indc0155_1988.pdf</t>
   </si>
   <si>
     <t>Indico ao Sr. Chefe do Executivo através da Douta Mesa, da possibilidade de ser passada a máquina motoniveladora e em seguida jogar pedras, na viela localizada na confluência da Rua Chaves, no Jardim Califórnia, neste Município.</t>
   </si>
   <si>
     <t>44033</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/44033/indc0156_1988.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/44033/indc0156_1988.pdf</t>
   </si>
   <si>
     <t>Indico ao Sr. Chefe do Executivo através da Douta Mesa, da possibilidade de ser pavimentada a Rua Atenas, no Jardim Califórnia, em confluência com a Rua Major Alvares Fontes, no Engenho Novo, neste Município.</t>
   </si>
   <si>
     <t>44038</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/44038/indc0157_1988.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/44038/indc0157_1988.pdf</t>
   </si>
   <si>
     <t>Indico ao Sr. Chefe do Executivo através da Douta Mesa, a necessidade de determinar ao departamento competente, que seja passada a máquina motoniveladora na Rua Antonio Carlos, na Vila Ceres, bem como por pedra a apiloar a referida via pública.</t>
   </si>
   <si>
     <t>44041</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/44041/indc0158_1988.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/44041/indc0158_1988.pdf</t>
   </si>
   <si>
     <t>Indico ao Sr. Chefe do Executivo através da Douta Mesa, se digne S. Exa., determinar ao setor competente, seja passada a máquina motoniveladora na Rua Afonso Crudo, no Jardim São Luiz.</t>
   </si>
   <si>
     <t>44046</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/44046/indc0159_1988.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/44046/indc0159_1988.pdf</t>
   </si>
   <si>
     <t>Indico ao Sr. Chefe do Executivo através da Douta Mesa, se digne S. Exa., determinar ao setor competente, a retirada de um obstáculos, tipo lombada, construído em frente ao nº 80 da Rua Casemiro de Abreu, no Jardim Belval.</t>
   </si>
   <si>
     <t>44050</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/44050/indc0160_1988.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/44050/indc0160_1988.pdf</t>
   </si>
   <si>
     <t>Indico ao Sr. Chefe do Executivo através da Douta Mesa, se digne S. Exa., determinar ao setor competente, a jogar cascalhos na Rua Oscar Bressane, na Vila Morelatto, a qual encontra-se intransitável.</t>
   </si>
   <si>
     <t>44054</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/44054/indc0161_1988.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/44054/indc0161_1988.pdf</t>
   </si>
   <si>
     <t>Indico ao Sr. Chefe do Executivo através da Douta Mesa, afim de que se digne determinar ao órgão competente, a proceder a limpeza no córrego localizado entre as Ruas da Prata e Paulo de Frontim, na Vila Porto.</t>
   </si>
   <si>
     <t>44056</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/44056/indc0162_1988.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/44056/indc0162_1988.pdf</t>
   </si>
   <si>
     <t>Indico ao Sr. Chefe do Executivo através da Douta Mesa, se digne S. Exa., junto aos órgãos competente, estudar a possibilidade de ser feita limpeza no córrego que faz divisa com a Fazenda Militar, desde a Rua Manoel Bandeira até os trilhos da FEPASA, no Jardim Silveira.</t>
   </si>
   <si>
     <t>44060</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/44060/indc0163_1988.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/44060/indc0163_1988.pdf</t>
   </si>
   <si>
     <t>Indico ao Sr. Chefe do Executivo, nos termos regimentais, através da Douta Mesa, que se digne estudar a possibilidade de doação de área municipal, com o intuito de construir a sede do CAMP (Circulo de Amigos do Menor Patrulheiro).</t>
   </si>
   <si>
     <t>44069</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/44069/indc0164_1988.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/44069/indc0164_1988.pdf</t>
   </si>
   <si>
     <t>Indico ao Sr. Chefe do Executivo através da Douta Mesa, S. Exa., estudar a possibilidade de implantar obstáculos, tipo lombada, na Rua Liberdade, de frente ao nº 105, na Vila Boa Vista.</t>
   </si>
   <si>
     <t>44074</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/44074/indc0167_1988.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/44074/indc0167_1988.pdf</t>
   </si>
   <si>
     <t>Indico ao Sr. Chefe do Executivo através da Douta Mesa, se digne S. Exa., estudar a possibilidade da construção de uma escada, ligando a Rua Maria Francisca à Rua Manoel Boava, na Vila Universal.</t>
   </si>
   <si>
     <t>44075</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/44075/indc0168_1988.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/44075/indc0168_1988.pdf</t>
   </si>
   <si>
     <t>Indico ao Sr. Chefe do Executivo através da Douta Mesa, afim de que se digne S. Exa., estudar a possibilidade de construir uma escada, da Rua Gertrudes Silva Ramos à escada que vem sendo construída na Rodovia Castelo Branco, ligando a Rua Campo Salles.</t>
   </si>
   <si>
     <t>44076</t>
   </si>
   <si>
     <t>169</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/44076/indc0169_1988.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/44076/indc0169_1988.pdf</t>
   </si>
   <si>
     <t>Indico ao Sr. Chefe do Executivo através da Douta Mesa, afim de que se digne S. Exa., estudar a possibilidade de ser construída uma escadaria na viela localizada entre as Ruas: Dr. Elias Salomão Mansur e Marcos Antonio Marques, no Jardim Audir, Distrito do Jardim Silveira.</t>
   </si>
   <si>
     <t>44079</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/44079/indc0170_1988.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/44079/indc0170_1988.pdf</t>
   </si>
   <si>
     <t>Indico ao Sr. Chefe do Executivo através da Douta Mesa, se digne S. Exa., determinar, seja reparado um trecho de guias que cairam, na Rua Marechal Deodoro da Fonseca, em frente ao nº 150, na Vila Nova, Distrito do Jardim Belval.</t>
   </si>
   <si>
     <t>44082</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/44082/indc0171_1988.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/44082/indc0171_1988.pdf</t>
   </si>
   <si>
     <t>Indico ao Sr. Chefe do Executivo através da Douta Mesa, afim de que se digne interceder junto à Comutran a implantação de obstáculos, do tipo lombada, na Rua Santo Estevão na altura do nº 59 e Rua Adriano Augusto, no Distrito da Aldeia de Barueri e ainda na Rua Lorena, altura do nº 202-B, no Engenho Novo, neste Município.</t>
   </si>
   <si>
     <t>44086</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/44086/indc0172_1988.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/44086/indc0172_1988.pdf</t>
   </si>
   <si>
     <t>Indico ao Sr. Chefe do Executivo através da Douta Mesa, da necessidade de ser implantado uma operação "tapa-buracos", pela Prefeitura, em decorrência da displicência da Sabesp, que vem atuando em nosso município, abrindo valas e não tapando, o que vem causando transtornos aos moradores, principalmente das ruas das seguintes Vilas: São Jorge, Pouso Alegre e Parque Santa Luzia.</t>
   </si>
   <si>
     <t>44088</t>
   </si>
   <si>
     <t>173</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/44088/indc0173_1988.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/44088/indc0173_1988.pdf</t>
   </si>
   <si>
     <t>Indico ao Sr. Chefe do Executivo através da Douta Mesa, afim de que se digne S. Exa., estudar a possibilidade de enviar a esta Casa, Projeto de Lei, concedendo subvenção ao Grupo de Escoteiros Bandeirantes deste Município.</t>
   </si>
   <si>
     <t>44091</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/44091/indc0174_1988.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/44091/indc0174_1988.pdf</t>
   </si>
   <si>
     <t>Indico ao Sr. Chefe do Executivo através da Douta Mesa, afim de que se digne S. Exa., tome urgentes providências junto à Benfica, no sentido de ser aumentado o número de ônibus nos horários pico, entre Alphaville e os outros bairros de Barueri.</t>
   </si>
   <si>
     <t>44093</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/44093/indc0175_1988.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/44093/indc0175_1988.pdf</t>
   </si>
   <si>
     <t>Indico ao Sr. Chefe do Executivo através da Douta Mesa, a fim de que se digne S. Exa., estudar a possibilidade de determinar ao órgão competente, a colocação de tubos no córrego vermelho, localizado na Av. Diretriz, no Jardim Mutinga, em toda a sua extensão, ou seja, até o cruzamento da Rua Guarapuava.</t>
   </si>
   <si>
     <t>44099</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/44099/indc0176_1988.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/44099/indc0176_1988.pdf</t>
   </si>
   <si>
     <t>Indico ao Sr. Chefe do Executivo através da Douta Mesa, afim de que se digne S. Exa., estudar a possibilidade, de determinar ao órgão competente, a colocação de tubos no córrego localizado no campo de futebol até a Rua Mãe D'Água no Jardim São Vicente de Paula, tendo em vista o local estar em situação crítica, com as suas margens cobertas pelo mato, insetos e animais nocivos à saúde pública.</t>
   </si>
   <si>
     <t>44103</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/44103/indc0177_1988.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/44103/indc0177_1988.pdf</t>
   </si>
   <si>
     <t>Indico ao Sr. Chefe do Executivo através da Douta Mesa, afim de que se digne S. Exa., determinar a reparação de vários buracos existentes na Rua Marte, no Jardim Tupancy.</t>
   </si>
   <si>
     <t>44106</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/44106/indc0178_1988.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/44106/indc0178_1988.pdf</t>
   </si>
   <si>
     <t>Indico ao Sr. Chefe do Executivo através da Douta Mesa, afim de que se digne S. Exa., estudar a possibilidade de, quando do aumento das passagens de ônibus da Benfica, que a linha Vila Porto tenha sua tarifa mais barata.</t>
   </si>
   <si>
     <t>44111</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/44111/indc0179_1988.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/44111/indc0179_1988.pdf</t>
   </si>
   <si>
     <t>Indico ao Sr. Chefe do Executivo através da Douta Mesa, da necessidade de proceder reparos no asfalto da Rua Dr. Ernesto da Fonseca, no Distrito do Jardim Silveira.</t>
   </si>
   <si>
     <t>44325</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/44325/indc0180_1988.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/44325/indc0180_1988.pdf</t>
   </si>
   <si>
     <t>Indico ao Sr. Chefe do Executivo através da douta mesa, se digne S. Exa., estudar a possibilidade de colocar tubos, no córrego existente entre as Ruas Alcides Caldeira e Marcos Geraldo Vaz, no Distrito do Jardim Silveira.</t>
   </si>
   <si>
     <t>44326</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/44326/indc0181_1988.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/44326/indc0181_1988.pdf</t>
   </si>
   <si>
     <t>Indico ao Sr. Chefe do Executivo através da Douta Mesa, para que se digne estudar a possibilidade de estender o benefício de cobertura para taxis para os demais pontos existentes em nosso Município.</t>
   </si>
   <si>
     <t>44327</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/44327/indc0182_1988.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/44327/indc0182_1988.pdf</t>
   </si>
   <si>
     <t>Indico ao Sr. Chefe do Executivo através da Douta Mesa, no sentido de que S. Exa., se digne estudar a possibilidade de criar linhas de ônibus nos seguintes bairros: Vale do Sol, Jardim Paulista, Jardim Maria Helena e Parque dos Camargos, até a Estação do Jardim Silveira e vice-versa.</t>
   </si>
   <si>
     <t>44328</t>
   </si>
   <si>
     <t>183</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/44328/indc0183_1988.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/44328/indc0183_1988.pdf</t>
   </si>
   <si>
     <t>Indico ao Sr Chefe do Executivo através   da Douta Mesa, da necessidade que providências urgentes sejam adotadas, objetivando que sejam tapados os buracos deixados em razão das obras da rede de esgoto, em todas as ruas do Bairro do Engenho Novo, neste município, tendo em vista os transtornos que os buracos vêm oferecendo aos pedestres e veículos que transitam pelas referidas vias públicas.</t>
   </si>
   <si>
     <t>44329</t>
   </si>
   <si>
     <t>184</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/44329/indc0184_1988.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/44329/indc0184_1988.pdf</t>
   </si>
   <si>
     <t>Indico ao Sr. Chefe do Executivo através da Douta Mesa, da necessidade de que providências urgentes sejam tomadas com relação ao péssimo estado de conservação em que se encontra a Rua Marechal Hermes da Fonseca, localizada no bairro de Engenho Novo, neste município.</t>
   </si>
   <si>
     <t>44330</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/44330/indc0188_1988.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/44330/indc0188_1988.pdf</t>
   </si>
   <si>
     <t>Indico ao Sr. Chefe do Executivo através da Douta Mesa, da necessidade de determinar o desassoreamento do córrego existente na Rua Augusta, na Vila Boa Vista, como também, o existente na Rua Espírito Santo, no mesmo bairro.</t>
   </si>
   <si>
     <t>44331</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/44331/indc0189_1988.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/44331/indc0189_1988.pdf</t>
   </si>
   <si>
     <t>Indico ao Sr. Chefe do Executivo através da Douta. Mesa, da necessidade de serem substituídos os obstáculos - (olho de gato), por lombadas na. Av. Washington Luíz, altura. dos nºs 774, 870 e 932, no Distrito do Jardim Silveira.</t>
   </si>
   <si>
     <t>44332</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/44332/indc0190_1988.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/44332/indc0190_1988.pdf</t>
   </si>
   <si>
     <t>Indico ao Sr. Chefe do Executivo através da Douta Mesa, se digne S. Exa., determinar seja capinada a lateral da Av. Capitólio, no trecho a partir da Av. Oscar Kesselring, no Distrito do Jardim Belval.</t>
   </si>
   <si>
     <t>44333</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/44333/indc0191_1988.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/44333/indc0191_1988.pdf</t>
   </si>
   <si>
     <t>Indico ao Sr. Chefe do Executivo através da Douta Mesa, se digne S. Exa., determinar, em caráter de urgência, seja tampada a boca-de-lobo existentes na Rua Espírito Santo, na Vila Boa Vista, neste município.</t>
   </si>
   <si>
     <t>44334</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/44334/indc0192_1988.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/44334/indc0192_1988.pdf</t>
   </si>
   <si>
     <t>Indico ao Sr. Chefe do Executivo através da Douta Mesa, se digne S. Exa., estudar a possibilidade de passar a máquina motoniveladora e em seguida colocar pedras, na Rua Hugo Antonio Bassi, no bairro Jardim Maria Helena, neste município.</t>
   </si>
   <si>
     <t>44335</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/44335/indc0193_1988.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/44335/indc0193_1988.pdf</t>
   </si>
   <si>
     <t>Indico ao Sr. Chefe do Executivo através da Douta Mesa, da possibilidade de serem implantados cinco obstáculos, tipo lombada, nas seguintes Ruas do Jardim Silveira' : Dom Gaspar de Fonseca, em frente à praça; Vital Brasil, em frente aos nº 480 e 394; Engº Jonas Pompeia, nos locais a serem determinados.</t>
   </si>
   <si>
     <t>44336</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/44336/indc0194_1988.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/44336/indc0194_1988.pdf</t>
   </si>
   <si>
     <t>Indico ao Sr. Chefe do Executivo através da Douta Mesa, a fim de que S. Exa., estude, através dos órgãos competentes, a possibilidade de criar um ponto de taxi no estacionamento da EEPG Prof Alexandrino da Silveira Bueno, no Distrito do Jardim Silveira.</t>
   </si>
   <si>
     <t>44337</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/44337/indc0195_1988.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/44337/indc0195_1988.pdf</t>
   </si>
   <si>
     <t>Indico ao Sr. Chefe do Executivo através da Douta Mesa, afim de que se digne S. Exa., tomar providências quanto à sinalização da passagem sob os trilhos da FEPASA, na continuação da Rua João Pessoa com a Rodovia Marechal Rondon.</t>
   </si>
   <si>
     <t>44338</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/44338/indc0196_1988.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/44338/indc0196_1988.pdf</t>
   </si>
   <si>
     <t>Indico ao Sr. Chefe do Executivo através da Douta Mesa, se digne S. Exa., estudar a possibilidade de que seja determinada uma área para a prática de futebol de campo, ao bairro Jardim Santa Cecília, neste município.</t>
   </si>
   <si>
     <t>44339</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/44339/indc0197_1988.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/44339/indc0197_1988.pdf</t>
   </si>
   <si>
     <t>Indico ao Sr. Chefe do Executivo através da Douta Mesa, da necessidade da colocação de tubos, para escoamento das águas ficam empoçadas, na Avenida Jussara, altura onde está instalada a firma Filtrazul, no bairro Jardim Santa Cecília.</t>
   </si>
   <si>
     <t>44340</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/44340/indc0198_1988.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/44340/indc0198_1988.pdf</t>
   </si>
   <si>
     <t>Indico ao ao Chefe do Executivo através da Douta Mesa, da necessidade de serem implantadas lombadas nas seguintes Ruas Serra da Mantiqueira, no Jardim Esperança; Safira e Topazio, no Jardim dos Camargos e Ipiranga, na Vila Barros.</t>
   </si>
   <si>
     <t>44341</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/44341/indc0199_1988.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/44341/indc0199_1988.pdf</t>
   </si>
   <si>
     <t>Indico ao Sr. Chefe do Executivo através da Douta Mesa, se digne S. Exa., determinar sejam reparadas as guias que estão descoladas, na Rua Riachuelo, de frente aos imóveis de nºs 87,89 e 105, no bairro denominado Vila Nova, Distrito do Jardim Belval.</t>
   </si>
   <si>
     <t>44342</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/44342/indc0200_1988.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/44342/indc0200_1988.pdf</t>
   </si>
   <si>
     <t>Indico ao Sr. Chefe do Executivo através da Douta Mesa, da necessidade de ser procedida limpeza na lateral da Rua Jardim Suspenso, na Vila Porto.</t>
   </si>
   <si>
     <t>44343</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/44343/indc0202_1988.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/44343/indc0202_1988.pdf</t>
   </si>
   <si>
     <t>Indico ao Sr. Chefe do Executivo através da Douta Mesa, da necessidade de determinar ao setor competente da municipalidade, seja periodicamente procedidos revisão e reparos necessários, na ponte pênsil do Distrito da Aldeia de Barueri.</t>
   </si>
   <si>
     <t>44344</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/44344/indc0203_1988.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/44344/indc0203_1988.pdf</t>
   </si>
   <si>
     <t>Indico ao Sr. Chefe do Executivo através da Douta Mesa, da necessidade de ser implantado obstáculos do tipo lombada, na Rua Liberdade, altura dos nºs 136 e 494 na Vila Boa Vista.</t>
   </si>
   <si>
     <t>44345</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/44345/indc0204_1988.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/44345/indc0204_1988.pdf</t>
   </si>
   <si>
     <t>Indico ao Sr. Chefe do Executivo através da Douta Mesa, afim de que se digne S. Exa., estudar a possibilidade de pavimentar a viela localizada entre as Ruas Francis D' Hornet com a Av. Brigadeiro Manoel Rodrigues Jordão, no Distrito do Jardim Silveira.</t>
   </si>
   <si>
     <t>44346</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/44346/indc0205_1988.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/44346/indc0205_1988.pdf</t>
   </si>
   <si>
     <t>Indico ao Sr. Chefe do Executivo através da Douta Mesa, da necessidade da implantação de lombadas na Rua Franco, altura do nº 04, no Jardim dos Camargos, neste município.</t>
   </si>
   <si>
     <t>44347</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/44347/indc0206_1988.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/44347/indc0206_1988.pdf</t>
   </si>
   <si>
     <t>Indico ao Sr. Chefe do Executivo através da Douta Mesa, se digne S. Exa., estudar, junto aos órgãos competentes, a possibilidade de colocar nas calçadas da Av. Municipal no Distrito do Jardim Silveira, cerâmica tipo losango.</t>
   </si>
   <si>
     <t>44348</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/44348/indc0207_1988.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/44348/indc0207_1988.pdf</t>
   </si>
   <si>
     <t>Indico ao Sr. Chefe do Executivo através da Douta Mesa, afim de que S. Exa., se digne estudar a possibilidade de colocar placas indicativas com nomes em todas as ruas do município.</t>
   </si>
   <si>
     <t>44349</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/44349/indc0208_1988.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/44349/indc0208_1988.pdf</t>
   </si>
   <si>
     <t>Indico ao Sr. Chefe do Executivo através da Douta Mesa, afim de que se digne colocar nas placas indicativas das obras que estão sendo executados em nosso município, o custo das mesmas.</t>
   </si>
   <si>
     <t>44350</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/44350/indc0209_1988.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/44350/indc0209_1988.pdf</t>
   </si>
   <si>
     <t>Indico ao Sr. Chefe do Executivo através da Douta Mesa, da necessidade de que seja reparada, com urgência, a Rua Nhonhô do Livramento, localizada no bairro do Jardim Mutinga.</t>
   </si>
   <si>
     <t>44351</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/44351/indc0210_1988.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/44351/indc0210_1988.pdf</t>
   </si>
   <si>
     <t>Indico ao Sr. Chefe do Executivo através da Douta Mesa, se digne S. Exa., estudar, junto aos órgãos competente, a possibilidade de retirar dois postes que encontram-se no meio da Av. Itaqui, defronte à EEPG do Jardim Belval.</t>
   </si>
   <si>
     <t>44352</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/44352/indc0211_1988.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/44352/indc0211_1988.pdf</t>
   </si>
   <si>
     <t>Indico ao Sr. Chefe do Executivo através da Douta Mesa, da necessidade de colocar uma torre de iluminação pública na escadaria que liga as Ruas José de Alencar e Ilha Solteira, no Jardim Maria Cristina, Distrito do Jardim Belval.</t>
   </si>
   <si>
     <t>44353</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/44353/indc0212_1988.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/44353/indc0212_1988.pdf</t>
   </si>
   <si>
     <t>Indico ao Sr. Chefe do Executivo através da Douta Mesa, afim de que se digne S. Exa., estudar a possibilidade de determinar, seja procedida a limpeza na boca de lobo que encontra-se entupida, localizada entre as ruas Minas Gerais e Espírito Santo, na Vila Boa Vista, e em seguida colocar tampa na mesma.</t>
   </si>
   <si>
     <t>44354</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/44354/indc0213_1988.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/44354/indc0213_1988.pdf</t>
   </si>
   <si>
     <t>Indico ao Sr. Chefe do Executivo através da Douta Mesa, afim de que S. Exa., determine seja feita limpeza no final das Ruas Paternon com a Comodoro, na Vila Porto.</t>
   </si>
   <si>
     <t>44355</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/44355/indc0214_1988.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/44355/indc0214_1988.pdf</t>
   </si>
   <si>
     <t>Indico ao Sr. Chefe do Executivo através da Douta Mesa, da necessidade da implantação de lombadas na Rua Espírito Santo, em pontos a serem determinados pela Comissão Municipal de Trânsito.</t>
   </si>
   <si>
     <t>44356</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/44356/indc0215_1988.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/44356/indc0215_1988.pdf</t>
   </si>
   <si>
     <t>Indico ao Sr. Chefe do Executivo através da Douta Mesa, afim de que se digne S. Exa., colocar tampa na caixa, recentemente construída pela Prefeitura sob o depósito de laranja, localizada no final da Rua Rio de Janeiro esquina com a Rua Espírito Santo, na Vila Barros.</t>
   </si>
   <si>
     <t>44357</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/44357/indc0216_1988.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/44357/indc0216_1988.pdf</t>
   </si>
   <si>
     <t>Indico ao Sr. Chefe do Executivo, através da Douta Mesa, se digne S. Exa., determinar seja concluída a abertura da valeta que sai do cemitério e deságua no córrego da Vila Militar, neste Município.</t>
   </si>
   <si>
     <t>44362</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/44362/indc0217_1988.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/44362/indc0217_1988.pdf</t>
   </si>
   <si>
     <t>Indico ao Sr. Chefe do Executivo através da Douta Mesa, afim de que S. Exa., se digne determinar ao órgão competente a pavimentar trecho da Rua Piza, na Vila Porto, onde foi construída uma valeta que foi construída há mais de três meses pela Sabesp.</t>
   </si>
   <si>
     <t>44364</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/44364/indc0218_1988.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/44364/indc0218_1988.pdf</t>
   </si>
   <si>
     <t>Indico ao Sr. Chefe do Executivo através da Douta Mesa, se digne S. Exa., estudar, junto ao departamento jurídico da municipalidade, a possibilidade de estender a proibição de que trata a Lei nº 387, de 18 de novembro de 1980, aos terrenos baldios existentes no município, bem como, seja a multa cominada no artigo 1º, do artigo 3º da mencionada Lei, atualizada para 10 (dez) a 50 (cinquenta) O.T.N.</t>
   </si>
   <si>
     <t>44367</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/44367/indc0219_1988.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/44367/indc0219_1988.pdf</t>
   </si>
   <si>
     <t>Conteúdo:  Indico ao Sr. Chefe do Executivo através da Douta Mesa, se digne S. Exa., estudar a possibilidade de construir um dissipador de energia na Viela que liga a Rua Getúlio Vargas, altura do nº 34, à Av. Itaqui, altura do nº 834, no bairro do Jardim Belval.     _x000D_
 Leitura:  //</t>
   </si>
   <si>
     <t>44372</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/44372/indc0220_1988_.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/44372/indc0220_1988_.pdf</t>
   </si>
   <si>
     <t>Indico ao Sr. Chefe do Executivo através da Douta Mesa, da necessidade de ser prolongada a extensão dos tubos colocados na área livre existente entre a Rua Delfim e Rua Taio, no Jardim Paraíso, conforme planta anexa.</t>
   </si>
   <si>
     <t>44373</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/44373/indc0221_1988.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/44373/indc0221_1988.pdf</t>
   </si>
   <si>
     <t>Indico ao Sr. Chefe do Executivo através da Douta Mesa, da necessidade de ser passada a máquina motoniveladora e em seguida colocar pedras e apiloar a Rua Ibitinga no Jardim Morelato.</t>
   </si>
   <si>
     <t>44375</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/44375/indc0222_1988.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/44375/indc0222_1988.pdf</t>
   </si>
   <si>
     <t>Indico ao Sr. Chefe do Executivo através da Douta Mesa, da necessidade de tomar providências junto a Eletropaulo - Eletricidade de São Paulo S.A., afim de que sejam trocadas as lâmpadas que se encontram queimadas na Rua Ibitinga no Jardim Morelato.</t>
   </si>
   <si>
     <t>44376</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/44376/indc0223_1988.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/44376/indc0223_1988.pdf</t>
   </si>
   <si>
     <t>Indico ao Sr. Chefe do Executivo através da Douta Mesa, da necessidade da implantação de lombadas nas Ruas Antonio Chaluppe, altura do nº 240 na Vila Boa Vista e defronte a EMEI da Vila Barros.</t>
   </si>
   <si>
     <t>44377</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/44377/indc0224_1988.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/44377/indc0224_1988.pdf</t>
   </si>
   <si>
     <t>Indico ao Sr. Chefe do Executivo através da Douta Mesa, afim de que se digne S. Exa., intimar o proprietário do terreno localizado na Rua Ministro Rafael de Barros Monteiro, entre os nºs 192 e 166 na Vila Barros, a capinar o mesmo.</t>
   </si>
   <si>
     <t>44378</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/44378/indc0225_1988.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/44378/indc0225_1988.pdf</t>
   </si>
   <si>
     <t>Indico ao Sr. Chefe do Executivo através da Douta Mesa, que o viaduto construído sobre os trilhos da FEPASA a ser inaugurado em nosso município, tenha a denominação de VIADUTO NORTE-SUL.</t>
   </si>
   <si>
     <t>44379</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/44379/indc0226_1988.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/44379/indc0226_1988.pdf</t>
   </si>
   <si>
     <t>Indico ao Sr. Chefe do Executivo através da Douta Mesa, afim de que seja concedido ao funcionalismo público (Estatutários e Celetistas), a U.R.P., de acordo com a legislação trabalhista vigente, corrigido se necessário a partir de janeiro de 1.988.</t>
   </si>
   <si>
     <t>44380</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/44380/indc0227_1988.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/44380/indc0227_1988.pdf</t>
   </si>
   <si>
     <t>Indico ao Sr. Chefe do Executivo através da Douta Mesa, da necessidade urgente da implantação de obstáculo, do tipo lombada, na Av. Municipal, altura dos nºs 490 e 495 e Rua Jonas Pompéia, no Distrito do Jardim Silveira.</t>
   </si>
   <si>
     <t>44382</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/44382/indc0228_1988.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/44382/indc0228_1988.pdf</t>
   </si>
   <si>
     <t>Indico ao Sr. Chefe do Executivo através da Douta Mesa, da necessidade da implantação de lombada, na Rua Severino de Almeida, na altura do nº 84 ao ao 160, no bairro do Jardim Mutinga, neste Município.</t>
   </si>
   <si>
     <t>44383</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/44383/indc0229_1988.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/44383/indc0229_1988.pdf</t>
   </si>
   <si>
     <t>Indico ao Sr. Chefe do Executivo através da Douta Mesa, se digne S.Exa. determinar ao órgão competente, a reconstrução do muro do imóvel localizado à rua das ostras, no bairro do Jardim Paraíso, neste município, o qual, em razão da construção pela municipalidade de uma escada na viela que liga a referida rua com a Rua Delfim, parte daquele muro desabou, e, poderá desabar totalmente, abalando a residência ali existente, trazendo assim, nefastas consequências.</t>
   </si>
   <si>
     <t>44384</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/44384/indc0230_1988.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/44384/indc0230_1988.pdf</t>
   </si>
   <si>
     <t>Indico ao Sr. Chefe do Executivo através da Douta Mesa, se digne S. Exa., interceder junto à Eletropaulo - Eletricidade de São Paulo S/A, no sentido de que aquela empresa providencie a conservação da área de sua propriedade, localizada na Rua Engenheiro César Polilo, no Distrito da Aldeia de Barueri.</t>
   </si>
   <si>
     <t>44386</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/44386/indc0231_1988.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/44386/indc0231_1988.pdf</t>
   </si>
   <si>
     <t>Indico ao Sr. Chefe do Executivo através da Douta Mesa, da necessidade de ser implantado obstáculos do tipo lombada, bem como tapar buraco pela Sabesp, na Rua João Cabral de Melo Neto, altura do nº 16 no Jardim Tupã, onde os motoristas põem em risco a vida dos pedestres que por ali trafegam.</t>
   </si>
   <si>
     <t>44387</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/44387/indc0232_1988.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/44387/indc0232_1988.pdf</t>
   </si>
   <si>
     <t>Indico ao Sr. Chefe do Executivo através da Douta Mesa, da necessidade da reconstrução da ponte de madeira existente na Av. Itaqui, próximo ao nº 604 no Jardim belval.</t>
   </si>
   <si>
     <t>44388</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/44388/indc0233_1988.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/44388/indc0233_1988.pdf</t>
   </si>
   <si>
     <t>Indico ao Sr. Chefe do Executivo através da Douta Mesa, da necessidade da implantação de obstáculos, do tipo lombada, na Rua Santo Antonio nº 06 Jardim Califórnia, neste município.</t>
   </si>
   <si>
     <t>44391</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/44391/indc0234_1988.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/44391/indc0234_1988.pdf</t>
   </si>
   <si>
     <t>Indico ao Sr. Chefe do Executivo através da Douta Mesa, se digne S. Exa., determinar ao setor competente da municipalidade, seja desentupido o bueiro existente defronte ao nº 239, da Rua Anchieta, no bairro Jardim Belval.</t>
   </si>
   <si>
     <t>44392</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/44392/indc0235_1988.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/44392/indc0235_1988.pdf</t>
   </si>
   <si>
     <t>Indico ao Sr. Chefe do Executivo através da Douta Mesa, se digne S. Exa., determinar a implantação de lombada, na Rua José de Alencar, ao lado da Igreja São José, no bairro Jardim Maria Cristina, no Distrito do Jardim Belval.</t>
   </si>
   <si>
     <t>44397</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/44397/indc0236_1988.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/44397/indc0236_1988.pdf</t>
   </si>
   <si>
     <t>Indico ao Sr. Chefe do Executivo através da Douta Mesa, se digne S. Exa., estudar a possibilidade e a viabilidade de proceder a abertura de uma via pública, na área localizada entre as Ruas Benedita Guerra Zendron e a Rua Vitória neste município, conforme "croqui" anexo.</t>
   </si>
   <si>
     <t>44398</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/44398/indc0237_1988.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/44398/indc0237_1988.pdf</t>
   </si>
   <si>
     <t>Indico ao Sr. Chefe do Executivo através da Douta Mesa, da necessidade de que seja procedida limpeza, na boca-de-lobo e no córrego existente à Rua Nhonhô do Livramento, no bairro do Jardim Mutinga, como também, seja passada a máquina na referida via pública.</t>
   </si>
   <si>
     <t>44399</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/44399/indc0238_1988.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/44399/indc0238_1988.pdf</t>
   </si>
   <si>
     <t>Indico ao Sr. Chefe do Executivo através da Douta Mesa, afim de que se digne S. Exa., interceder junto à Sabesp - Companhia de Saneamento Básico do Estado de São Paulo no sentido de que seja prorrogada rede de água da Estrada Municipal, que encontra-se parada nas proximidades da EEPG do Bairro do Votupoca, no Parque Viana até a divisa do município de Carapicuíba.</t>
   </si>
   <si>
     <t>44400</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/44400/indc0239_1988.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/44400/indc0239_1988.pdf</t>
   </si>
   <si>
     <t>Indico ao Sr. Chefe do Executivo através da Douta Mesa, da necessidade da colocação de lombadas nas Ruas Tulipa, altura dos nºs 119 e 55 e Amor Perfeito altura do nº 04 no Jardim Flórida, neste município.</t>
   </si>
   <si>
     <t>44401</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/44401/indc0241_1988.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/44401/indc0241_1988.pdf</t>
   </si>
   <si>
     <t>Indico ao Sr. Chefe do Executivo através da Douta Mesa, da necessidade de substituir a tubulação que atravessa a Rua Maria Siqueira, entre as Ruas Engº Jonas Pompeia e Alberto Sagges, por tubos de maior diâmetro, ruas essas localizadas no bairro do Jardim Silveira.</t>
   </si>
   <si>
     <t>44402</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/44402/indc0242_1988.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/44402/indc0242_1988.pdf</t>
   </si>
   <si>
     <t>Indico ao Sr. Chefe do Executivo através da Douta Mesa, se digne S. Exa., estudar a possibilidade de conceder um reajuste de vencimento aos funcionários públicos municipais, na base de 100% (cem por cento).</t>
   </si>
   <si>
     <t>44403</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/44403/indc0243_1988.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/44403/indc0243_1988.pdf</t>
   </si>
   <si>
     <t>Indico ao Sr. Chefe do Executivo através da Douta Mesa, afim de que se digne S. Exa., interceda junto à Eletropaulo - Eletricidade de São Paulo S/A, no sentido de que aquela sociedade estude a possibilidade de remover o poste de nº 9/527, localizado defronte a garagem do Sr. Adimir Roberto de Aro, residente à Rua Três Pedras nº 56 Jardim Santa Cecília.</t>
   </si>
   <si>
     <t>44404</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/44404/indc0244_1988.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/44404/indc0244_1988.pdf</t>
   </si>
   <si>
     <t>Indico ao Sr. Chefe do Executivo através da Douta Mesa, afim de que S. Exa., interceda junto a Eletropaulo - Eletricidade de São Paulo S/A, da necessidade da colocação de mais um poste de iluminação pública, entre os de nºs 21/829 e 17/82 na Av. Sorocaba nº 16 no Jardim Paulista, neste município.</t>
   </si>
   <si>
     <t>44405</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/44405/indc0245_1988.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/44405/indc0245_1988.pdf</t>
   </si>
   <si>
     <t>ndico ao Sr. Chefe do Executivo através da Douta Mesa, da necessidade da implantação de lombadas na Rua Maria Luiza Marques, altura dos nºs 154 e 22-A outro em frente à Escola Municipal e ainda, na Rua Mariliza, altura dos nºs 10 e 15, no Jardim Audir, Distrito do Jardim Silveira.</t>
   </si>
   <si>
     <t>44435</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/44435/indc0246_1988.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/44435/indc0246_1988.pdf</t>
   </si>
   <si>
     <t>Indico ao Sr. Chefe do Executivo através da Douta Mesa, da possibilidade de reparar o asfalto da Rua Paternon defronte ao nº 204 na Vila Porto, Rua Brasil, Rua Marcelina Chalupe e Rua Carlos de Campos, em vários pontos, na Vila Boa Vista, tendo em vista que foram abertos os buracos pela Sabesp e até o presente momento não foi tomada nenhuma providência.</t>
   </si>
   <si>
     <t>44436</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/44436/indc0247_1988.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/44436/indc0247_1988.pdf</t>
   </si>
   <si>
     <t>Indico ao Sr. Chefe do Executivo através da Douta Mesa, afim de que se digne S. Exa., determinar ao órgão competente a construir contenção de taludes nas laterais do córrego Itaqui, no Distrito do Jardim Belval.</t>
   </si>
   <si>
     <t>44437</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/44437/indc0248_1988.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/44437/indc0248_1988.pdf</t>
   </si>
   <si>
     <t>Indico ao Sr. Chefe do Executivo através da Douta Mesa, afim de que S. Exa., se digne determinar o desassoreamento de todos os córregos existentes em nosso município, principalmente daqueles próximos à residência.</t>
   </si>
   <si>
     <t>44438</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/44438/indc0249_1988.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/44438/indc0249_1988.pdf</t>
   </si>
   <si>
     <t>Indico ao Sr. Chefe do Executivo através da Douta Mesa, afim a Sr. Chefe do Executivo interceda junto ao órgão competente, a proceder melhoramentos na viela localizada entre as Ruas Getúlio Vargas e Anchieta, no Distrito do Jardim Belval.</t>
   </si>
   <si>
     <t>44439</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/44439/indc0250_1988.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/44439/indc0250_1988.pdf</t>
   </si>
   <si>
     <t>Indico ao Sr. Chefe do Executivo através da Douta Mesa, afim de que se digne S. Exa., interceder junto à Eletropaulo - Eletricidade de São Paulo S/A, no sentido de que aquela sociedade estude a possibilidade da mudança do poste de nº 24/16747, localizado na viela 5 nº 46 no bairro do Jardim Mutinga, neste município, conforme comprovante de endereço anexo.</t>
   </si>
   <si>
     <t>44440</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/44440/indc0251_1988.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/44440/indc0251_1988.pdf</t>
   </si>
   <si>
     <t>Indico ao Sr. Chefe do Executivo através da Douta Mesa, da necessidade de ser feita limpeza no córrego localizado entre as Ruas da Prata e Paulo de Frontain, na Vila Porto.</t>
   </si>
   <si>
     <t>44441</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/44441/indc0252_1988.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/44441/indc0252_1988.pdf</t>
   </si>
   <si>
     <t>Indico ao Sr. Chefe do Executivo através da Douta Mesa, da necessidade de serem feitas limpeza em todas as bocas-de-lobo que encontram-se entupidas, na Rua das Mariquinhas, no Bairro do Engenho Novo.</t>
   </si>
   <si>
     <t>44442</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/44442/indc0253_1988.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/44442/indc0253_1988.pdf</t>
   </si>
   <si>
     <t>Indico ao Sr. Chefe do Executivo através da Douta Mesa, da necessidade de notificar os proprietários dos imóveis existentes próximos ao nº 600 da Rua Sargento José Siqueira, no Jardim Paraíso, afim de que desocupem as calçadas que vem sendo ocupado com material de construção.</t>
   </si>
   <si>
     <t>44443</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/44443/indc0254_1988.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/44443/indc0254_1988.pdf</t>
   </si>
   <si>
     <t>Indico ao Sr. Chefe do Executivo através da Douta Mesa, afim de que S. Exa., interceda junto à Sabesp - Companhia de Saneamento Básico do Estado de São Paulo, no sentido de que aquela companhia estude a possibilidade de proceder o prolongamento da rede de água para beneficiar os moradores da Rua Chaves, nºs 01, 18, 20, 21, 23, 32, 60, 793 e 798 no bairro Jardim Califórnia, neste município.</t>
   </si>
   <si>
     <t>44444</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/44444/indc0255_1988.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/44444/indc0255_1988.pdf</t>
   </si>
   <si>
     <t>Indico ao Sr. Chefe do Executivo através da Douta Mesa, se digne S. Exa., determinar seja tapado o buraco deixado pela Sabesp, defronte ao nº 394 da Rua Carlos de Campos, na Vila Boa Vista.</t>
   </si>
   <si>
     <t>44445</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/44445/indc0256_1988.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/44445/indc0256_1988.pdf</t>
   </si>
   <si>
     <t>Indico ao Sr. Chefe do Executivo através da Douta Mesa, se digne S. Exa., determinar ao órgão competente da municipalidade, providências com relação ás águas que encontram-se empoçadas, defronte ao depósito da Eletropaulo, localizada na Vila Porto, neste Município.</t>
   </si>
   <si>
     <t>44446</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/44446/indc0257_1988.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/44446/indc0257_1988.pdf</t>
   </si>
   <si>
     <t>Indico ao Sr. Chefe do Executivo através da Douta Mesa, se digne S. Exa. determinar as providências que se fizerem necessárias, objetivando reparar o trecho da Rua Abel, defronte ao imóvel de nº 09, no bairro do Jardim São Pedro, tendo em vista que após execução de serviços pela Sabesp, houve um rebaixamento da pavimentação asfáltica, que inclusive já entupiu a rede de esgoto daquela residência, cujos moradores encarecem uma providência com a maior brevidade possível.</t>
   </si>
   <si>
     <t>44447</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/44447/indc0258_1988.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/44447/indc0258_1988.pdf</t>
   </si>
   <si>
     <t>Indico ao Sr. Chefe do Executivo através da Douta Mesa, da necessidade de providenciar junto à Sabesp - Companhia de Saneamento Básico do Estado de São Paulo S. A., o prolongamento da rede de água da Rua Cachoeira em toda extensão da Rua Piraju, no núcleo Industrial Célio Motta.</t>
   </si>
   <si>
     <t>44448</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/44448/indc0259_1988.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/44448/indc0259_1988.pdf</t>
   </si>
   <si>
     <t>Indico ao Sr. Chefe do Executivo através da Douta Mesa, da necessidade da construção de uma escadaria entre as Ruas Estrada dos Romeiros com a Rua Everest, altura do nº 155 no Jardim Esperança, neste Município.</t>
   </si>
   <si>
     <t>44449</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/44449/indc0260_1988.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/44449/indc0260_1988.pdf</t>
   </si>
   <si>
     <t>Indico ao Sr. Chefe do Executivo através da Douta Mesa, afim de que se digne S. Exa., interceder junto à Eletropaulo S/A, objetivando seja removido o poste de nº bar/1AA/177, localizado defronte ao imóvel de nº 74, da Rua Dom Gaspar da Fonseca, no Bairro Jardim Silveira, neste município, tendo em vista que, numa distância de apenas 7,80 metros e defronte ao mesmo imóvel acima citado, estão instalados dois postes, impedindo que o proprietário possa utilizar-se de sua garagem para guardar o seu veículo.</t>
   </si>
   <si>
     <t>44450</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/44450/indc0261_1988.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/44450/indc0261_1988.pdf</t>
   </si>
   <si>
     <t>Indico ao Sr. Chefe do Executivo através da Douta Mesa, da necessidade de ser implantado um obstáculo na Rua Jatobá altura do nº 25 no Parque Viana.</t>
   </si>
   <si>
     <t>44451</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/44451/indc0262_1988.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/44451/indc0262_1988.pdf</t>
   </si>
   <si>
     <t>Indico ao Sr. Chefe do Executivo através da Douta Mesa, da necessidade de ser implantado dois obstáculos na Rua Profª. Elvira Lefevre Salles Nemer.</t>
   </si>
   <si>
     <t>44452</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/44452/indc0263_1988.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/44452/indc0263_1988.pdf</t>
   </si>
   <si>
     <t>Indico ao Sr. Chefe do Executivo através da Douta Mesa, afim de que se digne S. Exa., estudar a possibilidade de pavimentar a Rua Abaetetuba, no Jardim Califórnia.</t>
   </si>
   <si>
     <t>44453</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/44453/indc0264_1988.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/44453/indc0264_1988.pdf</t>
   </si>
   <si>
     <t>Indico ao Sr. Chefe do Executivo através da Douta Mesa, da necessidade de determinar o desassoreamento do córrego existente na Av. I, no Jardim São Vicente de Paula, pois o mesmo está coberto pelo mato.</t>
   </si>
   <si>
     <t>44454</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/44454/indc0265_1988.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/44454/indc0265_1988.pdf</t>
   </si>
   <si>
     <t>Indico ao Sr. Chefe do Executivo através da Douta Mesa, afim de que se digne S. Exa., determinar a canalização das águas, e em seguida a construção de escada na viela que liga as Ruas Serra da Mantiqueira com Serra do Mar no Jardim Esperança.</t>
   </si>
   <si>
     <t>44455</t>
   </si>
   <si>
     <t>266</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/44455/indc0266_1988.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/44455/indc0266_1988.pdf</t>
   </si>
   <si>
     <t>Indico ao Sr. Chefe do Executivo através da Douta Mesa, se digne S. Exa., estudar a possibilidade da execução e colocação de uma placa com a seguinte inscrição: "Junta de Conciliação e Julgamento de Barueri", no início da Rua Rio Grande do Sul, na Vila Boa Vista, para indicar a localização daquele órgão.</t>
   </si>
   <si>
     <t>44456</t>
   </si>
   <si>
     <t>267</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/44456/indc0267_1988.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/44456/indc0267_1988.pdf</t>
   </si>
   <si>
     <t>Indico ao Sr. Chefe do Executivo, através da Douta Mesa, a necessidade de iniciar expediente junto à FEPASA Ferrovia Paulista S/A., objetivando que o subúrbio que se destina à Jurubatuba, da linha Sul, tenha seu ponto inicial na estação de nosso Município.</t>
   </si>
   <si>
     <t>44457</t>
   </si>
   <si>
     <t>268</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/44457/indc0268_1988.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/44457/indc0268_1988.pdf</t>
   </si>
   <si>
     <t>Indico ao Sr. Chefe do Executivo através da Douta Mesa, da necessidade de ser feita limpeza na Rua Paternon, esquina com a Rua Comodoro, defronte ao Bar de propriedade do Sr. Rubens, na Vila Porto.</t>
   </si>
   <si>
     <t>44458</t>
   </si>
   <si>
     <t>269</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/44458/indc0269_1988.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/44458/indc0269_1988.pdf</t>
   </si>
   <si>
     <t>Indico ao Sr. Chefe do Executivo, através da Douta Mesa, da necessidade de tapar os buracos existentes no leito da Rua Marcelino Chaluppe, na Vila Boa Vista, neste município.</t>
   </si>
   <si>
     <t>44459</t>
   </si>
   <si>
     <t>270</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/44459/indc0270_1988.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/44459/indc0270_1988.pdf</t>
   </si>
   <si>
     <t>Indico ao Sr. Chefe do Executivo através da Douta Mesa, da necessidade de proceder reparos na viela existente entre a Rua Anchieta à Estrada da Cachoeira, no Jardim Pindorama.</t>
   </si>
   <si>
     <t>44460</t>
   </si>
   <si>
     <t>271</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/44460/indc0271_1988.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/44460/indc0271_1988.pdf</t>
   </si>
   <si>
     <t>Indico ao Sr. Chefe do Executivo através da Douta Mesa, afim de que providências sejam tomadas, com referência às guias se soltaram, bem como o asfalto da Av. Itaqui, ao lado da Firma Embalagem Jaguaré, no Distrito do Jardim Belval.</t>
   </si>
   <si>
     <t>44461</t>
   </si>
   <si>
     <t>272</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/44461/indc0272_1988.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/44461/indc0272_1988.pdf</t>
   </si>
   <si>
     <t>Indico ao Sr. Chefe do Executivo através da Douta Mesa, afim de que se digne proceder a abertura da Rua Jaboticabeira, ligando com a Rua Lorena, no bairro do Engenho Novo.</t>
   </si>
   <si>
     <t>44462</t>
   </si>
   <si>
     <t>273</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/44462/indc0273_1988.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/44462/indc0273_1988.pdf</t>
   </si>
   <si>
     <t>Indico ao Sr. Chefe do Executivo através da Douta Mesa, afim de que de digne S. Exa., determinar, seja estudada a possibilidade da implantação de dois obstáculos, sendo um na Avenida Minas, onde houver por bem determinar, e outro na altura do nº 28, da Avenida Amália, vias públicas essas localizadas no Bairro Jardim Júlio, neste município.</t>
   </si>
   <si>
     <t>44463</t>
   </si>
   <si>
     <t>274</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/44463/indc0274_1988.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/44463/indc0274_1988.pdf</t>
   </si>
   <si>
     <t>Indico ao Sr. Chefe do Executivo através da Douta Mesa, da necessidade de que seja complementado o serviço de pavimentação assim, os reclamos dos moradores daquele trecho, que não conta com esse benefício.</t>
   </si>
   <si>
     <t>44464</t>
   </si>
   <si>
     <t>275</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/44464/indc0275_1988.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/44464/indc0275_1988.pdf</t>
   </si>
   <si>
     <t>Indico ao Sr. Chefe do Executivo através da Douta Mesa, da necessidade de serem recolocadas as guias que caíram da Rua Marcos Geraldo Vaz, mais ou menos 30 metros de seu final, no Distrito do Jardim Silveira.</t>
   </si>
   <si>
     <t>44465</t>
   </si>
   <si>
     <t>276</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/44465/indc0276_1988.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/44465/indc0276_1988.pdf</t>
   </si>
   <si>
     <t>Indico ao Sr. Chefe do Executivo através da Douta Mesa, da necessidade de serem retiradas as terras que se encontram amontadas nas seguintes ruas do Jardim Silveira: José Ilhéus, Maria Siqueira, Marcos Geraldo Vaz e Professor Queiroz Filho.</t>
   </si>
   <si>
     <t>44466</t>
   </si>
   <si>
     <t>277</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/44466/indc0277_1988.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/44466/indc0277_1988.pdf</t>
   </si>
   <si>
     <t>Indico ao Sr. Chefe do Executivo através da Douta Mesa, da necessidade de ser aberta uma valeta nos fundos do imóvel de nº 70 da Rua de Frontin, na Vila Porto.</t>
   </si>
   <si>
     <t>44467</t>
   </si>
   <si>
     <t>278</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/44467/indc0278_1988.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/44467/indc0278_1988.pdf</t>
   </si>
   <si>
     <t>Indico ao Sr. Chefe do Executivo através da Douta Mesa, da necessidade da criação de feira-livre na Rua Maria Helena ou na Rua Carlos Lacerda no bairro do Engenho Novo.</t>
   </si>
   <si>
     <t>44468</t>
   </si>
   <si>
     <t>279</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/44468/indc0279_1988.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/44468/indc0279_1988.pdf</t>
   </si>
   <si>
     <t>Indico ao Sr. Chefe do Executivo através da Douta Mesa, da necessidade de ser recapeado o asfalto da Av. Brasil e da Av. São Paulo, no Jardim Barueri, neste Município.</t>
   </si>
   <si>
     <t>44469</t>
   </si>
   <si>
     <t>280</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/44469/indc0280_1988.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/44469/indc0280_1988.pdf</t>
   </si>
   <si>
     <t>Indico ao Sr. Chefe do Executivo através da Douta Mesa, da necessidade da implantação de lombadas na Rua Marechal Deodoro, defronte ao nº 38 na Vila Boa Vista.</t>
   </si>
   <si>
     <t>44470</t>
   </si>
   <si>
     <t>281</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/44470/indc0281_1988.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/44470/indc0281_1988.pdf</t>
   </si>
   <si>
     <t>Indico ao Sr. Chefe do Executivo através da Douta Mesa, da necessidade da implantação de obstáculos, tipo lombada, nas seguintes vias públicas do Distrito do Jardim Silveira: - dois na Av. Washington Luiz, defronte aos nºs 774 e 1053; - um na Rua Vital Brasil, defronte ao nº 480; - um na Rua Marco Marcondes, defronte ao nº 95; um na Rua Dom Gaspar da Fonseca, defronte á Praça do Jardim Silveira e, - um na Praça Carlos Capriotti.</t>
   </si>
   <si>
     <t>44471</t>
   </si>
   <si>
     <t>282</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/44471/indc0282_1988.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/44471/indc0282_1988.pdf</t>
   </si>
   <si>
     <t>Indico ao Sr. Chefe do Executivo através da Douta Mesa, da necessidade de que seja passada a máquina motoniveladora, em todas as Ruas do Jardim São Luiz, tendo em vista o péssimo estado em que as mesmas se encontram.</t>
   </si>
   <si>
     <t>44472</t>
   </si>
   <si>
     <t>283</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/44472/indc0283_1988.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/44472/indc0283_1988.pdf</t>
   </si>
   <si>
     <t>Indico ao Sr. Chefe do Executivo através da Douta Mesa, da necessidade da construção de um muro de arrimo, no imóvel de nº 05 da Rua José Maria de Abreu, no bairro do Jardim São Luiz.</t>
   </si>
   <si>
     <t>44473</t>
   </si>
   <si>
     <t>284</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/44473/indc0284_1988.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/44473/indc0284_1988.pdf</t>
   </si>
   <si>
     <t>Indico ao Sr. Chefe do Executivo através da Douta Mesa, se digne S. Exa., interceder junto a BB Transporte e Turismo Ltda, objetivando impedir que os ônibus trafeguem pela Rua José Maria de Abreu, no Bairro Jardim São Luiz.</t>
   </si>
   <si>
     <t>44474</t>
   </si>
   <si>
     <t>285</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/44474/indc0285_1988.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/44474/indc0285_1988.pdf</t>
   </si>
   <si>
     <t>Indico ao Sr. Chefe do Executivo através da Douta Mesa, afim de que S. Exa., interceda junto ao órgão competente, a tapar os buracos abertos pela Sabesp, na Rua Ametista, e outras que forem julgados necessários, no Jardim dos Camargos.</t>
   </si>
   <si>
     <t>44475</t>
   </si>
   <si>
     <t>286</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/44475/indc0286_1988.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/44475/indc0286_1988.pdf</t>
   </si>
   <si>
     <t>Indico ao Sr. Chefe do Executivo através da Douta Mesa, afim de que se digne S. Exa., determinar à COMUTRAN - Comissão Municipal de Trânsito, da necessidade de ser concluído o serviço iniciado de lombadas há mais 3 meses e até o presente momento não foi concluído.</t>
   </si>
   <si>
     <t>44476</t>
   </si>
   <si>
     <t>287</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/44476/indc0287_1988.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/44476/indc0287_1988.pdf</t>
   </si>
   <si>
     <t>Indico ao Sr. Chefe do Executivo através da Douta Mesa, afim de que se digne S. Exa., determinar à COMUTRAN - Comissão Municipal de Trânsito, da necessidade da implantação de lombadas, na Rua Safira, no Jardim dos Camargos.</t>
   </si>
   <si>
     <t>44477</t>
   </si>
   <si>
     <t>288</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/44477/indc0288_1988.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/44477/indc0288_1988.pdf</t>
   </si>
   <si>
     <t>Indico ao Sr. Chefe do Executivo através da Douta Mesa, da necessidade de contatar a Eletropaulo, no sentido de que seja dotada de iluminação pública, a Rua Canal do Panamá, no trecho compreendido entre os nºs 290 a 331, no bairro Jardim Reginalice.</t>
   </si>
   <si>
     <t>44478</t>
   </si>
   <si>
     <t>289</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/44478/indc0289_1988.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/44478/indc0289_1988.pdf</t>
   </si>
   <si>
     <t>Indico ao Sr. Chefe do Executivo através da Douta Mesa, da necessidade de contatar a Sabesp, no sentido de que seja executado o prolongamento da rede de água para atender os imóveis de nºs 102 a 514, da Rua Canal do Panamá, no bairro Jardim Reginalice.</t>
   </si>
   <si>
     <t>44479</t>
   </si>
   <si>
     <t>290</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/44479/indc0290_1988.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/44479/indc0290_1988.pdf</t>
   </si>
   <si>
     <t>Indico ao Sr. Chefe do Executivo através da Douta Mesa, se digne S. Exa., estudar a possibilidade de que seja pavimentada a viela localizada entre as Ruas Safira e Ágata, no bairro dos Camargos, neste Município.</t>
   </si>
   <si>
     <t>44480</t>
   </si>
   <si>
     <t>291</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/44480/indc0291_1988.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/44480/indc0291_1988.pdf</t>
   </si>
   <si>
     <t>Indico ao Sr. Chefe do Executivo através da Douta Mesa, da necessidade da implantação de uma lombada na Rua Pato Selvagem, no local mais apropriado, no Distrito do Jardim Belval, neste Município.</t>
   </si>
   <si>
     <t>44481</t>
   </si>
   <si>
     <t>292</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/44481/indc0292_1988.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/44481/indc0292_1988.pdf</t>
   </si>
   <si>
     <t>Indico ao Sr. Chefe do Executivo através da Douta Mesa, afim de que se digne S. Exa., estudar a possibilidade de ser colocada uma área nas proximidades do Fórum de Barueri, com a finalidade de posteriormente ser encaminhado a este Legislativo, um projeto de Lei, cedendo a área em comodato a Ordem dos Advogados do Brasil - 117ª Sub-Sessão de Barueri.</t>
   </si>
   <si>
     <t>44482</t>
   </si>
   <si>
     <t>293</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/44482/indc0293_1988.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/44482/indc0293_1988.pdf</t>
   </si>
   <si>
     <t>Indico ao Sr. Chefe do Executivo através da Douta Mesa, afim de que S. Exa., se digne normalizar a situação da passagem dos ônibus que circulam no Município decretando passe livre àqueles que não houver possibilidade de troco, à maneira como foi decretada pelo Sr. Jânio Quadros no Município de São Paulo.</t>
   </si>
   <si>
     <t>44483</t>
   </si>
   <si>
     <t>294</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/44483/indc0294_1988.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/44483/indc0294_1988.pdf</t>
   </si>
   <si>
     <t>Indico ao Sr. Chefe do Executivo através da Douta Mesa, afim de que se digne S. Exa., estudar a possibilidade de ser colocada guarita e ponto de ônibus na altura da Rua Campos Sales, nº 906.</t>
   </si>
   <si>
     <t>44484</t>
   </si>
   <si>
     <t>295</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/44484/indc0295_1988.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/44484/indc0295_1988.pdf</t>
   </si>
   <si>
     <t>Indico ao Sr. Chefe do Executivo através da Douta Mesa, no sentido de que providencie guarda de proteção na Avenida Presidente Tancredo Neves, recém inaugurada em nosso Município.</t>
   </si>
   <si>
     <t>44485</t>
   </si>
   <si>
     <t>296</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/44485/indc0296_1988.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/44485/indc0296_1988.pdf</t>
   </si>
   <si>
     <t>Indico ao Sr. Chefe do Executivo através da Douta Mesa, se digne S. Exa., determinar no sentido de que sejam tapados os buracos deixados pela Sabesp, na Rua Antonio Chalupe, e ainda, a necessidade da recuperação do asfalto que rebaixou, em frente ao nº 610 da mesma rua.</t>
   </si>
   <si>
     <t>44486</t>
   </si>
   <si>
     <t>297</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/44486/indc0297_1988.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/44486/indc0297_1988.pdf</t>
   </si>
   <si>
     <t>Indico ao Sr. Chefe do Executivo através da Douta Mesa, afim de que se digne S. Exa., determine ao setor competente, a proceder reparos no asfalto das Ruas Liberdade, Mato Grosso e Rio Grande do Sul, na Vila Boas Vista, e ainda, na Rua Festival na Vila Barros, considerando que o asfalto foi quebrado pela Sabesp.</t>
   </si>
   <si>
     <t>44487</t>
   </si>
   <si>
     <t>299</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/44487/indc0299_1988.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/44487/indc0299_1988.pdf</t>
   </si>
   <si>
     <t>Indico ao Sr. Chefe do Executivo através da Douta Mesa, da necessidade de que seja beneficiada com guias, sarjetas, pavimentação asfáltica e iluminação pública, a Rua Alfonso Crudo, no bairro do Jardim São Luiz, a qual encontra-se totalmente intransitável e ás escuras, facilitando a ação dos marginais contra os indefesos transeuntes, no período noturno.</t>
   </si>
   <si>
     <t>44488</t>
   </si>
   <si>
     <t>300</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/44488/indc0300_1988.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/44488/indc0300_1988.pdf</t>
   </si>
   <si>
     <t>Indico ao Sr. Chefe do Executivo através da Douta Mesa, da necessidade de ser passada a máquina motoniveladora na Rua Campo Grande, localizada no núcleo residencial Célia Motta, neste Município e, em seguida, jogar cascalhos na referida rua.</t>
   </si>
   <si>
     <t>44489</t>
   </si>
   <si>
     <t>301</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/44489/indc0301_1988.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/44489/indc0301_1988.pdf</t>
   </si>
   <si>
     <t>Indico ao Sr. Chefe do Executivo através da Douta Mesa, afim de que se digne S. Exa., interceder junto ao departamento de conservação, para fazer a manutenção das "bocas de lobo", localizadas na extensão da Rua Sansão, no Jardim São Pedro, neste Município.</t>
   </si>
   <si>
     <t>44490</t>
   </si>
   <si>
     <t>302</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/44490/indc0302_1988.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/44490/indc0302_1988.pdf</t>
   </si>
   <si>
     <t>Indico ao Sr. Chefe do Executivo através da Douta Mesa, da necessidade de serem desobstruídos os tubos de escoamento das águas captadas pelas bocas de lobo existentes na Rua Manoel Bandeira, no trecho compreendido entre as Ruas Fagundes Varela com a Rua Castro Alves, e ainda na Via Carijó, entre o trecho das Ruas Ricardo Reis e Via Taboão, no Distrito do Jardim Silveira.</t>
   </si>
   <si>
     <t>44491</t>
   </si>
   <si>
     <t>303</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/44491/indc0303_1988.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/44491/indc0303_1988.pdf</t>
   </si>
   <si>
     <t>Indico ao Sr. Chefe do Executivo através da Douta Mesa, afim de que S. Exa., interceda junto à Sabesp em Barueri, afim de que aquela companhia, estude a possibilidade de proceder o prolongamento da rede distribuidora de água para beneficiar os imóveis de nºs 217, 227, 247, 265, 277, 287, 297 e 237 da Estrada das Rosas, no Jardim Flórida, neste Município</t>
   </si>
   <si>
     <t>44492</t>
   </si>
   <si>
     <t>304</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/44492/indc0304_1988.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/44492/indc0304_1988.pdf</t>
   </si>
   <si>
     <t>Indico ao Sr. Chefe do Executivo através da Douta Mesa, afim de que se digne S. Exa., determinar ao setor competente, a proceder reparos no asfalto da Rua Antonio Chalupe, no cruzamento da Rua Liberdade na Vila Boa Vista, neste Município.</t>
   </si>
   <si>
     <t>44493</t>
   </si>
   <si>
     <t>305</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/44493/indc0305_1988.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/44493/indc0305_1988.pdf</t>
   </si>
   <si>
     <t>Indico ao Sr. Chefe do Executivo através da Douta Mesa, se digne S. Exa., determinar providências, objetivando o restabelecimento do trânsito aos veículos, com a consequente retirada dos obstáculos na Rua Campos Sales, neste Município.</t>
   </si>
   <si>
     <t>44494</t>
   </si>
   <si>
     <t>306</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/44494/indc0306_1988.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/44494/indc0306_1988.pdf</t>
   </si>
   <si>
     <t>Indico ao Sr. Chefe do Executivo através da Douta Mesa, afim de que se digne S. Exa., estudar a possibilidade da construção de uma galeria para conduzir águas pluviais, entre as Ruas Nilo Peçanha e Santo Antonio, no Distrito do Jardim Belval.</t>
   </si>
   <si>
     <t>44495</t>
   </si>
   <si>
     <t>307</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/44495/indc0307_1988.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/44495/indc0307_1988.pdf</t>
   </si>
   <si>
     <t>Indico ao Sr. Chefe do Executivo através da Douta Mesa, da possibilidade de serem substituídos por tubos de um metro de diâmetro, na galeria de águas pluviais existentes na Av. Guilherme Hohn, altura do nº 215, que atende 03 residências e o lote de terreno localizado ao lado das mesmas e finalmente o nº 225, considerando que a f galeria encontra-se totalmente entupida, não permitindo que as águas escoam livremente, causando sérios transtornos àqueles proprietários que constantemente vêem suas residências invadidas pelas águas.</t>
   </si>
   <si>
     <t>44496</t>
   </si>
   <si>
     <t>308</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/44496/indc0308_1988.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/44496/indc0308_1988.pdf</t>
   </si>
   <si>
     <t>Indico ao Sr. Chefe do Executivo através da Douta Mesa, afim de que se digne S. Exa., determinar providências urgentes, objetivando a conservação da ponte pênsil, bem como, a de concreto armado cujo leito e laterais estão bastante danificados, ambas localizadas no Distrito da Aldeia de Barueri.</t>
   </si>
   <si>
     <t>44497</t>
   </si>
   <si>
     <t>309</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/44497/indc0309_1988.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/44497/indc0309_1988.pdf</t>
   </si>
   <si>
     <t>Indico ao Sr. Chefe do Executivo, através da Douta Mesa, se digne S. Exa., viabilizar estudos, objetivando proceder a ligação da Rua João da Mata e Luz com o viaduto dos trabalhadores e a Avenida Tancredo de Almeida Neves, neste Município.</t>
   </si>
   <si>
     <t>44498</t>
   </si>
   <si>
     <t>310</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/44498/indc0310_1988.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/44498/indc0310_1988.pdf</t>
   </si>
   <si>
     <t>Indico ao Sr. Chefe do Executivo através da Douta Mesa, da necessidade de determinar, com maior brevidade possível, o desassoreamento do leito antigo do Rio Tietê, no Distrito da Aldeia de Barueri.</t>
   </si>
   <si>
     <t>44499</t>
   </si>
   <si>
     <t>311</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/44499/indc0311_1988.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/44499/indc0311_1988.pdf</t>
   </si>
   <si>
     <t>Indico ao Sr. Chefe do Executivo através da Douta Mesa, se digne S. Exa., estudar a possibilidade da municipalidade arcar com a despesa do prolongamento da rede de água no Jardim Santa Mônica, neste Município, orçado em 54,060 OTN's, consoante ofício daquela companhia de nº 112/88, xerocópia anexa à presente.</t>
   </si>
   <si>
     <t>44500</t>
   </si>
   <si>
     <t>312</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/44500/indc0312_1988.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/44500/indc0312_1988.pdf</t>
   </si>
   <si>
     <t>Indico ao Sr. Chefe do Executivo através da Douta Mesa, se digne S. Exa., estudar a possibilidade e a viabilidade de restabelecer o trânsito de veículos, com exceção aos veículos pesados ( caminhões e ônibus), sob o pontilhão da FEPASA, no centro deste município.</t>
   </si>
   <si>
     <t>44501</t>
   </si>
   <si>
     <t>313</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/44501/indc0313_1988.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/44501/indc0313_1988.pdf</t>
   </si>
   <si>
     <t>Indico ao Sr. Chefe do Executivo através da Douta Mesa, se digne S. Exa., determinar a limpeza nos córregos existentes no Jardim dos Camargos, Vila Porto e Vila Boa Vista, neste Município.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -6586,68 +6586,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/4542/pleo0001_1988.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/4556/pleo0002_1988.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/4708/pleo0003_1988.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/4709/pleo0004_1988.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/4712/pleo0005_1988.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/4713/pleo0006_1988.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/4714/pleo0007_1988.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/4717/pleo0008_1988.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/2531/pleo0009_1988_JwI6DUM.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/4719/pleo0010_1988.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/4722/pleo0011_1988.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/4723/pleo0012_1988.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/668/plei0013_1988.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/4730/pleo0014_1988.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/4937/pleo0015_1988.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/4938/pleo0016_1988.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/4939/pleo0017_1988.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/4940/pleo0020_1988.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/4941/pleo0021_1988.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/4942/pdle0001_1988.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/4943/pdle0002_1988.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/4944/pdle0003_1988.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/4945/prsl0001_1988.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/4946/prsl0002_1988.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/4947/prsl0003_1988.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/4948/prsl0004_1988.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/4949/prsl0005_1988.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/4950/prsl0006_1988.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/4551/pleo0001_1988_eplo0001_1988.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/44520/reqt0001_1988.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/44524/reqt0002_1988.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/44526/reqt0003_1988.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/44528/reqt0004_1988.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/44531/reqt0005_1988.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/44532/reqt0006_1988.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/44533/reqt0007_1988.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/44534/reqt0008_1988.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/44535/reqt0009_1988.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/44539/reqt0010_1988.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/44541/reqt0011_1988.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/44543/reqt0012_1988.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/44544/reqt0013_1988.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/44545/reqt0014_1988.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/44548/reqt0015_1988.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/44550/reqt0016_1988.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/44552/reqt0017_1988.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/44556/reqt0018_1988.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/44562/reqt0019_1988.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/44565/reqt0020_1988.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/44567/reqt0021_1988.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/44570/reqt0022_1988.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/44571/reqt0023_1988.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/44572/reqt0024_1988.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/44575/reqt0025_1988.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/44577/reqt0026_1988.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/44580/reqt0027_1988.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/44582/reqt0028_1988.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/44586/reqt0029_1988.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/44589/reqt0030_1988.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/44591/reqt0031_1988.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/44596/reqt0032_1988.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/44599/reqt0033_1988.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/44601/reqt0034_1988.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/44605/reqt0035_1988.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/44611/reqt0036_1988.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/44613/reqt0037_1988.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/44616/reqt0038_1988.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/44621/reqt0039_1988.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/44622/reqt0040_1988.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/44623/reqt0041_1988.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/44626/reqt0043_1988.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/44627/reqt0046_1988.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/44628/reqt0047_1988.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/44629/reqt0049_1988.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/44630/reqt0050_1988.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/44631/reqt0051_1988.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/44632/reqt0053_1988.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/44633/reqt0054_1988.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/44634/reqt0055_1988.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/44635/reqt0056_1988.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/44636/reqt0057_1988.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/44637/reqt0058_1988.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/44638/reqt0059_1988.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/44639/reqt0060_1988.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/44640/reqt0061_1988.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/44641/reqt0062_1988.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/44642/reqt0063_1988.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/44643/reqt0065_1988.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/44644/reqt0066_1988.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/44645/reqt0067_1988.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/44646/reqt0068_1988.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/44647/reqt0069_1988.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/44648/reqt0070_1988.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/44649/reqt0071_1988.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/44650/reqt0072_1988.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/44652/reqt0073_1988.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/44654/reqt0075_1988.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/44655/reqt0076_1988.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/44656/reqt0078_1988.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/44657/reqt0079_1988.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/44658/reqt0080_1988.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/44659/reqt0081_1988.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/44660/reqt0082_1988.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/44661/reqt0083_1988.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/44662/reqt0084_1988.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/44663/reqt0085_1988.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/44664/reqt0087_1988.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/44665/reqt0089_1988.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/44666/reqt0091_1988.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/44667/reqt0092_1988.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/44668/reqt0093_1988.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/44669/reqt0094_1988.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/44670/reqt0095_1988.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/44671/reqt0096_1988.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/44672/reqt0097_1988.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/44673/reqt0099_1988.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/44674/reqt0100_1988.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/44675/reqt0101_1988.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/44676/reqt0102_1988.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/44677/reqt0105_1988.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1999/44678/reqt0106_1988.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/44763/reqt0107_1988.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/44764/reqt0108_1988.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/44765/reqt0109_1988.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/44766/reqt0110_1988.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/44767/reqt0111_1988.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/44768/reqt0112_1988.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/44769/reqt0113_1988.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/44770/reqt0115_1988.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/44771/reqt0117_1988.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/44772/reqt0118_1988.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/44773/reqt0119_1988.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/44774/reqt0120_1988.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/44776/reqt0121_1988.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/44777/reqt0122_1988.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/44778/reqt0124_1988.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/44779/reqt0126_1988.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/44780/reqt0127_1988.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/44781/reqt0128_1988.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/44783/reqt0129_1988.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/44784/reqt0130_1988.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/44787/reqt0131_1988.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/44788/reqt0132_1988.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/44790/reqt0133_1988.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/44791/reqt0135_1988.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/44793/reqt0136_1988.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/44795/reqt0138_1988.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/44797/reqt0140_1988.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/44798/reqt0142_1988.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/44799/reqt0143_1988.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/44800/reqt0144_1988.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/44801/reqt0145_1988.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/44802/reqt0146_1988.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/44803/reqt0147_1988.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/44804/reqt0148_1988.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/44805/reqt0149_1988.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/44806/reqt0150_1988.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/44807/reqt0151_1988.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/44808/reqt0152_1988.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/44809/reqt0153_1988.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/44810/reqt0154_1988.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/44811/reqt0155_1988.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/44816/reqt0156_1988.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/44823/reqt0157_1988.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/44827/reqt0158_1988.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/44829/reqt0159_1988.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/44831/reqt0160_1988.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/44832/reqt0161_1988.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/44833/reqt0162_1988.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/44834/reqt0163_1988.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/44835/reqt0164_1988.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/44836/reqt0165_1988.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/44837/reqt0166_1988.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/44838/reqt0167_1988.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/44839/reqt0168_1988.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/44840/reqt0170_1988.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/44843/reqt0171_1988.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/44844/reqt0172_1988.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/44846/reqt0174_1988.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/44847/reqt0175_1988.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/44849/reqt0176_1988.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/44850/reqt0177_1988.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/44852/reqt0178_1988.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/44853/reqt0179_1988.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/44856/reqt0180_1988.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/44857/reqt0181_1988.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/44859/reqt0182_1988.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/44860/reqt0185_1988.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/44861/reqt0186_1988.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/44862/reqt0187_1988.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/44863/reqt0188_1988.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/44865/reqt0189_1988.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/44866/reqt0190_1988.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/44867/reqt0191_1988.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/44868/reqt0192_1988.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/44869/reqt0193_1988.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/44870/reqt0194_1988.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/44872/reqt0195_1988.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/44873/reqt0196_1988.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/44875/reqt0197_1988.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/44876/reqt0198_1988.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/44877/reqt0199_1988.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/44878/reqt0200_1988.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/44879/reqt0201_1988.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/44891/reqt0202_1988.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/44892/reqt0203_1988.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/44893/reqt0204_1988.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/44894/reqt0205_1988.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/44895/reqt0206_1988.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/44896/reqt0207_1988.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/44897/reqt0208_1988.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/44898/reqt0209_1988.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/44899/reqt0210_1988.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/44900/reqt0211_1988.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/44901/reqt0212_1988.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/44902/reqt0213_1988.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/44903/reqt0214_1988.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/44904/reqt0215_1988.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/44905/reqt0216_1988.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/44906/reqt0217_1988.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/44907/reqt0218_1988.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/44908/reqt0219_1988.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/44909/reqt0220_1988.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/44910/reqt0221_1988.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/44911/reqt0222_1988.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/44912/reqt0223_1988.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/44913/reqt0224_1988.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/44914/reqt0225_1988.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/44915/reqt0226_1988.pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/44919/reqt0227_1988.pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/45707/reqt0228_1988.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/45708/reqt0229_1988.pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/45709/reqt0230_1988.pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/45710/reqt0231_1988.pdf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/45711/reqt0232_1988.pdf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/45712/reqt0233_1988.pdf" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/45713/reqt0234_1988.pdf" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/45714/reqt0235_1988.pdf" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/45715/reqt0236_1988.pdf" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/45716/reqt0237_1988.pdf" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/45717/reqt0238_1988.pdf" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/45718/reqt0239_1988.pdf" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/45719/reqt0240_1988.pdf" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/45720/reqt0241_1988.pdf" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/45721/reqt0242_1988.pdf" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/45722/reqt0243_1988.pdf" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/45723/reqt0244_1988.pdf" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/45724/reqt0245_1988.pdf" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/45725/reqt0246_1988.pdf" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/45726/reqt0247_1988.pdf" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/45727/reqt0248_1988.pdf" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/45728/reqt0249_1988.pdf" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/45729/reqt0250_1988.pdf" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/45730/reqt0251_1988.pdf" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/45731/reqt0252_1988.pdf" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/45732/reqt0253_1988.pdf" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/45733/reqt0254_1988.pdf" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/45734/reqt0255_1988.pdf" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/45735/reqt0256_1988.pdf" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/45736/reqt0257_1988.pdf" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/45737/reqt0258_1988.pdf" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/45738/reqt0259_1988.pdf" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/45739/reqt0260_1988.pdf" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/45742/reqt0261_1988.pdf" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/45744/reqt0262_1988.pdf" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/45745/reqt0263_1988.pdf" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/45746/reqt0264_1988.pdf" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/45747/reqt0265_1988.pdf" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/43752/indc0001_1988.pdf" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/43753/indc0002_1988.pdf" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/43754/indc0003_1988.pdf" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/43757/indc0004_1988.pdf" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/43759/indc0005_1988.pdf" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/43760/indc0006_1988.pdf" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/43762/indc0007_1988.pdf" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/43763/indc0008_1988.pdf" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/43764/indc0009_1988.pdf" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/43766/indc0010_1988.pdf" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/43767/indc0011_1988.pdf" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/43771/indc0012_1988.pdf" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/43772/indc0013_1988.pdf" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/43774/indc0014_1988.pdf" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/43775/indc0015_1988.pdf" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/43776/indc0016_1988.pdf" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/43777/indc0017_1988.pdf" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/43778/indc0018_1988.pdf" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/43779/indc0019_1988.pdf" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/43780/indc0020_1988.pdf" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/43781/indc0021_1988.pdf" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/43782/indc0022_1988.pdf" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/43783/indc0023_1988.pdf" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/43784/indc0024_1988.pdf" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/43785/indc0025_1988.pdf" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/43786/indc0026_1988.pdf" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/43787/indc0027_1988.pdf" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/43789/indc0028_1988.pdf" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/43793/indc0029_1988.pdf" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/43794/indc0030_1988.pdf" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/43795/indc0031_1988.pdf" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/43796/indc0032_1988.pdf" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/43797/indc0033_1988.pdf" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/43798/indc0034_1988.pdf" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/43802/indc0035_1988.pdf" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/43804/indc0036_1988.pdf" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/43806/indc0037_1988.pdf" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/43808/indc0038_1988.pdf" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/43810/indc0039_1988.pdf" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/43811/indc0040_1988.pdf" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/43814/indc0041_1988.pdf" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/43815/indc0042_1988.pdf" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/43816/indc0043_1988.pdf" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/43819/indc0044_1988.pdf" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/43821/indc0045_1988.pdf" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/43822/indc0046_1988.pdf" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/43823/indc0047_1988.pdf" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/43824/indc0048_1988.pdf" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/43825/indc0049_1988.pdf" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/43826/indc0050_1988.pdf" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/43842/indc0051_1988.pdf" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/43844/indc0052_1988.pdf" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/43845/indc0053_1988.pdf" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/43846/indc0054_1988.pdf" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/43847/indc0055_1988.pdf" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/43848/indc0056_1988.pdf" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/43849/indc0057_1988.pdf" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/43850/indc0058_1988.pdf" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/43851/indc0059_1988.pdf" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/43852/indc0060_1988.pdf" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/43853/indc0061_1988.pdf" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/43854/indc0062_1988.pdf" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/43855/indc0063_1988.pdf" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/43857/indc0064_1988.pdf" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/43858/indc0065_1988.pdf" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/43859/indc0066_1988.pdf" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/43860/indc0067_1988.pdf" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/43861/indc0068_1988.pdf" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/43863/indc0069_1988.pdf" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/43864/indc0070_1988.pdf" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/43865/indc0071_1988.pdf" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/43866/indc0072_1988.pdf" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/43867/indc0073_1988.pdf" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/43868/indc0074_1988.pdf" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/43870/indc0075_1988.pdf" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/43871/indc0076_1988.pdf" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/43873/indc0077_1988.pdf" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/43874/indc0078_1988.pdf" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/43876/indc0079_1988.pdf" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/43878/indc0080_1988.pdf" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/43881/indc0081_1988.pdf" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/43882/indc0082_1988.pdf" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/43885/indc0083_1988.pdf" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/43887/indc0084_1988.pdf" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/43890/indc0085_1988.pdf" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/43891/indc0086_1988.pdf" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/43892/indc0087_1988.pdf" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/43893/indc0088_1988.pdf" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/43904/indc0089_1988.pdf" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/43907/indc0090_1988.pdf" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/43911/indc0091_1988.pdf" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/43914/indc0092_1988.pdf" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/43916/indc0093_1988.pdf" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/43918/indc0094_1988.pdf" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/43919/indc0095_1988.pdf" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/43921/indc0096_1988.pdf" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/43923/indc0097_1988.pdf" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/43924/indc0098_1988.pdf" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/43932/indc0099_1988.pdf" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/43933/indc0100_1988.pdf" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/43937/indc0101_1988.pdf" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/43940/indc0102_1988.pdf" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/43942/indc0103_1988.pdf" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/43943/indc0104_1988.pdf" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/43944/indc0105_1988.pdf" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/43945/indc0106_1988.pdf" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/43947/indc0107_1988.pdf" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/43948/indc0108_1988.pdf" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/43949/indc0109_1988.pdf" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/43962/indc0110_1988.pdf" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/43963/indc0111_1988.pdf" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/43965/indc0112_1988.pdf" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/43966/indc0113_1988.pdf" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/43967/indc0114_1988.pdf" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/43968/indc0115_1988.pdf" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/43970/indc0116_1988.pdf" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/43971/indc0117_1988.pdf" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/43972/indc0118_1988.pdf" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/43973/indc0119_1988.pdf" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/43975/indc0120_1988.pdf" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/43976/indc0121_1988.pdf" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/43978/indc0122_1988.pdf" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/43979/indc0123_1988.pdf" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/43981/indc0124_1988.pdf" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/43982/indc0125_1988.pdf" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/43984/indc0126_1988.pdf" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/43986/indc0127_1988.pdf" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/43987/indc0128_1988.pdf" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/43988/indc0129_1988.pdf" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/43989/indc0130_1988.pdf" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/43990/indc0131_1988.pdf" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/43991/indc0132_1988.pdf" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/43992/indc0133_1988.pdf" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/43993/indc0134_1988.pdf" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/43994/indc0135_1988.pdf" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/43995/indc0136_1988.pdf" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/43996/indc0137_1988.pdf" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/43997/indc0138_1988.pdf" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/44005/indc0139_1988.pdf" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/44006/indc0140_1988.pdf" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/44007/indc0141_1988.pdf" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/44008/indc0142_1988.pdf" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/44009/indc0143_1988.pdf" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/44010/indc0144_1988.pdf" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/44011/indc0145_1988.pdf" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/44012/indc0146_1988.pdf" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/44013/indc0147_1988.pdf" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/44014/indc0148_1988.pdf" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/44015/indc0149_1988.pdf" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/44016/indc0150_1988.pdf" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/44017/indc0151_1988.pdf" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/44019/indc0152_1988.pdf" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/44021/indc0153_1988.pdf" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/44027/indc0154_1988.pdf" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/44030/indc0155_1988.pdf" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/44033/indc0156_1988.pdf" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/44038/indc0157_1988.pdf" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/44041/indc0158_1988.pdf" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/44046/indc0159_1988.pdf" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/44050/indc0160_1988.pdf" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/44054/indc0161_1988.pdf" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/44056/indc0162_1988.pdf" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/44060/indc0163_1988.pdf" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/44069/indc0164_1988.pdf" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/44074/indc0167_1988.pdf" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/44075/indc0168_1988.pdf" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/44076/indc0169_1988.pdf" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/44079/indc0170_1988.pdf" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/44082/indc0171_1988.pdf" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/44086/indc0172_1988.pdf" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/44088/indc0173_1988.pdf" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/44091/indc0174_1988.pdf" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/44093/indc0175_1988.pdf" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/44099/indc0176_1988.pdf" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/44103/indc0177_1988.pdf" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/44106/indc0178_1988.pdf" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/44111/indc0179_1988.pdf" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/44325/indc0180_1988.pdf" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/44326/indc0181_1988.pdf" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/44327/indc0182_1988.pdf" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/44328/indc0183_1988.pdf" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/44329/indc0184_1988.pdf" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/44330/indc0188_1988.pdf" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/44331/indc0189_1988.pdf" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/44332/indc0190_1988.pdf" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/44333/indc0191_1988.pdf" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/44334/indc0192_1988.pdf" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/44335/indc0193_1988.pdf" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/44336/indc0194_1988.pdf" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/44337/indc0195_1988.pdf" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/44338/indc0196_1988.pdf" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/44339/indc0197_1988.pdf" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/44340/indc0198_1988.pdf" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/44341/indc0199_1988.pdf" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/44342/indc0200_1988.pdf" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/44343/indc0202_1988.pdf" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/44344/indc0203_1988.pdf" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/44345/indc0204_1988.pdf" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/44346/indc0205_1988.pdf" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/44347/indc0206_1988.pdf" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/44348/indc0207_1988.pdf" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/44349/indc0208_1988.pdf" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/44350/indc0209_1988.pdf" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/44351/indc0210_1988.pdf" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/44352/indc0211_1988.pdf" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/44353/indc0212_1988.pdf" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/44354/indc0213_1988.pdf" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/44355/indc0214_1988.pdf" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/44356/indc0215_1988.pdf" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/44357/indc0216_1988.pdf" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/44362/indc0217_1988.pdf" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/44364/indc0218_1988.pdf" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/44367/indc0219_1988.pdf" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/44372/indc0220_1988_.pdf" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/44373/indc0221_1988.pdf" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/44375/indc0222_1988.pdf" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/44376/indc0223_1988.pdf" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/44377/indc0224_1988.pdf" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/44378/indc0225_1988.pdf" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/44379/indc0226_1988.pdf" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/44380/indc0227_1988.pdf" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/44382/indc0228_1988.pdf" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/44383/indc0229_1988.pdf" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/44384/indc0230_1988.pdf" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/44386/indc0231_1988.pdf" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/44387/indc0232_1988.pdf" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/44388/indc0233_1988.pdf" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/44391/indc0234_1988.pdf" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/44392/indc0235_1988.pdf" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/44397/indc0236_1988.pdf" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/44398/indc0237_1988.pdf" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/44399/indc0238_1988.pdf" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/44400/indc0239_1988.pdf" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/44401/indc0241_1988.pdf" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/44402/indc0242_1988.pdf" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/44403/indc0243_1988.pdf" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/44404/indc0244_1988.pdf" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/44405/indc0245_1988.pdf" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/44435/indc0246_1988.pdf" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/44436/indc0247_1988.pdf" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/44437/indc0248_1988.pdf" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/44438/indc0249_1988.pdf" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/44439/indc0250_1988.pdf" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/44440/indc0251_1988.pdf" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/44441/indc0252_1988.pdf" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/44442/indc0253_1988.pdf" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/44443/indc0254_1988.pdf" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/44444/indc0255_1988.pdf" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/44445/indc0256_1988.pdf" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/44446/indc0257_1988.pdf" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/44447/indc0258_1988.pdf" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/44448/indc0259_1988.pdf" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/44449/indc0260_1988.pdf" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/44450/indc0261_1988.pdf" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/44451/indc0262_1988.pdf" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/44452/indc0263_1988.pdf" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/44453/indc0264_1988.pdf" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/44454/indc0265_1988.pdf" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/44455/indc0266_1988.pdf" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/44456/indc0267_1988.pdf" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/44457/indc0268_1988.pdf" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/44458/indc0269_1988.pdf" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/44459/indc0270_1988.pdf" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/44460/indc0271_1988.pdf" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/44461/indc0272_1988.pdf" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/44462/indc0273_1988.pdf" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/44463/indc0274_1988.pdf" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/44464/indc0275_1988.pdf" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/44465/indc0276_1988.pdf" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/44466/indc0277_1988.pdf" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/44467/indc0278_1988.pdf" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/44468/indc0279_1988.pdf" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/44469/indc0280_1988.pdf" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/44470/indc0281_1988.pdf" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/44471/indc0282_1988.pdf" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/44472/indc0283_1988.pdf" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/44473/indc0284_1988.pdf" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/44474/indc0285_1988.pdf" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/44475/indc0286_1988.pdf" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/44476/indc0287_1988.pdf" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/44477/indc0288_1988.pdf" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/44478/indc0289_1988.pdf" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/44479/indc0290_1988.pdf" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/44480/indc0291_1988.pdf" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/44481/indc0292_1988.pdf" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/44482/indc0293_1988.pdf" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/44483/indc0294_1988.pdf" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/44484/indc0295_1988.pdf" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/44485/indc0296_1988.pdf" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/44486/indc0297_1988.pdf" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/44487/indc0299_1988.pdf" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/44488/indc0300_1988.pdf" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/44489/indc0301_1988.pdf" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/44490/indc0302_1988.pdf" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/44491/indc0303_1988.pdf" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/44492/indc0304_1988.pdf" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/44493/indc0305_1988.pdf" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/44494/indc0306_1988.pdf" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/44495/indc0307_1988.pdf" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/44496/indc0308_1988.pdf" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/44497/indc0309_1988.pdf" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/44498/indc0310_1988.pdf" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/44499/indc0311_1988.pdf" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/44500/indc0312_1988.pdf" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/44501/indc0313_1988.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/4542/pleo0001_1988.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/4556/pleo0002_1988.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/4708/pleo0003_1988.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/4709/pleo0004_1988.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/4712/pleo0005_1988.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/4713/pleo0006_1988.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/4714/pleo0007_1988.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/4717/pleo0008_1988.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/2531/pleo0009_1988_JwI6DUM.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/4719/pleo0010_1988.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/4722/pleo0011_1988.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/4723/pleo0012_1988.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/668/plei0013_1988.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/4730/pleo0014_1988.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/4937/pleo0015_1988.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/4938/pleo0016_1988.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/4939/pleo0017_1988.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/4940/pleo0020_1988.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/4941/pleo0021_1988.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/4942/pdle0001_1988.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/4943/pdle0002_1988.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/4944/pdle0003_1988.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/4945/prsl0001_1988.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/4946/prsl0002_1988.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/4947/prsl0003_1988.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/4948/prsl0004_1988.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/4949/prsl0005_1988.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/4950/prsl0006_1988.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/4551/pleo0001_1988_eplo0001_1988.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/44520/reqt0001_1988.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/44524/reqt0002_1988.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/44526/reqt0003_1988.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/44528/reqt0004_1988.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/44531/reqt0005_1988.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/44532/reqt0006_1988.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/44533/reqt0007_1988.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/44534/reqt0008_1988.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/44535/reqt0009_1988.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/44539/reqt0010_1988.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/44541/reqt0011_1988.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/44543/reqt0012_1988.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/44544/reqt0013_1988.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/44545/reqt0014_1988.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/44548/reqt0015_1988.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/44550/reqt0016_1988.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/44552/reqt0017_1988.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/44556/reqt0018_1988.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/44562/reqt0019_1988.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/44565/reqt0020_1988.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/44567/reqt0021_1988.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/44570/reqt0022_1988.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/44571/reqt0023_1988.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/44572/reqt0024_1988.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/44575/reqt0025_1988.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/44577/reqt0026_1988.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/44580/reqt0027_1988.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/44582/reqt0028_1988.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/44586/reqt0029_1988.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/44589/reqt0030_1988.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/44591/reqt0031_1988.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/44596/reqt0032_1988.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/44599/reqt0033_1988.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/44601/reqt0034_1988.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/44605/reqt0035_1988.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/44611/reqt0036_1988.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/44613/reqt0037_1988.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/44616/reqt0038_1988.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/44621/reqt0039_1988.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/44622/reqt0040_1988.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/44623/reqt0041_1988.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/44626/reqt0043_1988.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/44627/reqt0046_1988.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/44628/reqt0047_1988.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/44629/reqt0049_1988.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/44630/reqt0050_1988.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/44631/reqt0051_1988.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/44632/reqt0053_1988.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/44633/reqt0054_1988.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/44634/reqt0055_1988.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/44635/reqt0056_1988.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/44636/reqt0057_1988.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/44637/reqt0058_1988.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/44638/reqt0059_1988.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/44639/reqt0060_1988.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/44640/reqt0061_1988.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/44641/reqt0062_1988.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/44642/reqt0063_1988.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/44643/reqt0065_1988.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/44644/reqt0066_1988.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/44645/reqt0067_1988.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/44646/reqt0068_1988.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/44647/reqt0069_1988.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/44648/reqt0070_1988.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/44649/reqt0071_1988.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/44650/reqt0072_1988.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/44652/reqt0073_1988.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/44654/reqt0075_1988.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/44655/reqt0076_1988.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/44656/reqt0078_1988.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/44657/reqt0079_1988.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/44658/reqt0080_1988.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/44659/reqt0081_1988.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/44660/reqt0082_1988.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/44661/reqt0083_1988.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/44662/reqt0084_1988.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/44663/reqt0085_1988.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/44664/reqt0087_1988.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/44665/reqt0089_1988.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/44666/reqt0091_1988.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/44667/reqt0092_1988.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/44668/reqt0093_1988.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/44669/reqt0094_1988.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/44670/reqt0095_1988.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/44671/reqt0096_1988.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/44672/reqt0097_1988.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/44673/reqt0099_1988.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/44674/reqt0100_1988.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/44675/reqt0101_1988.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/44676/reqt0102_1988.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/44677/reqt0105_1988.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1999/44678/reqt0106_1988.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/44763/reqt0107_1988.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/44764/reqt0108_1988.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/44765/reqt0109_1988.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/44766/reqt0110_1988.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/44767/reqt0111_1988.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/44768/reqt0112_1988.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/44769/reqt0113_1988.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/44770/reqt0115_1988.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/44771/reqt0117_1988.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/44772/reqt0118_1988.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/44773/reqt0119_1988.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/44774/reqt0120_1988.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/44776/reqt0121_1988.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/44777/reqt0122_1988.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/44778/reqt0124_1988.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/44779/reqt0126_1988.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/44780/reqt0127_1988.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/44781/reqt0128_1988.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/44783/reqt0129_1988.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/44784/reqt0130_1988.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/44787/reqt0131_1988.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/44788/reqt0132_1988.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/44790/reqt0133_1988.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/44791/reqt0135_1988.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/44793/reqt0136_1988.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/44795/reqt0138_1988.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/44797/reqt0140_1988.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/44798/reqt0142_1988.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/44799/reqt0143_1988.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/44800/reqt0144_1988.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/44801/reqt0145_1988.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/44802/reqt0146_1988.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/44803/reqt0147_1988.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/44804/reqt0148_1988.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/44805/reqt0149_1988.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/44806/reqt0150_1988.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/44807/reqt0151_1988.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/44808/reqt0152_1988.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/44809/reqt0153_1988.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/44810/reqt0154_1988.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/44811/reqt0155_1988.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/44816/reqt0156_1988.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/44823/reqt0157_1988.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/44827/reqt0158_1988.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/44829/reqt0159_1988.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/44831/reqt0160_1988.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/44832/reqt0161_1988.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/44833/reqt0162_1988.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/44834/reqt0163_1988.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/44835/reqt0164_1988.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/44836/reqt0165_1988.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/44837/reqt0166_1988.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/44838/reqt0167_1988.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/44839/reqt0168_1988.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/44840/reqt0170_1988.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/44843/reqt0171_1988.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/44844/reqt0172_1988.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/44846/reqt0174_1988.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/44847/reqt0175_1988.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/44849/reqt0176_1988.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/44850/reqt0177_1988.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/44852/reqt0178_1988.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/44853/reqt0179_1988.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/44856/reqt0180_1988.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/44857/reqt0181_1988.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/44859/reqt0182_1988.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/44860/reqt0185_1988.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/44861/reqt0186_1988.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/44862/reqt0187_1988.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/44863/reqt0188_1988.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/44865/reqt0189_1988.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/44866/reqt0190_1988.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/44867/reqt0191_1988.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/44868/reqt0192_1988.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/44869/reqt0193_1988.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/44870/reqt0194_1988.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/44872/reqt0195_1988.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/44873/reqt0196_1988.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/44875/reqt0197_1988.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/44876/reqt0198_1988.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/44877/reqt0199_1988.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/44878/reqt0200_1988.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/44879/reqt0201_1988.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/44891/reqt0202_1988.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/44892/reqt0203_1988.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/44893/reqt0204_1988.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/44894/reqt0205_1988.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/44895/reqt0206_1988.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/44896/reqt0207_1988.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/44897/reqt0208_1988.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/44898/reqt0209_1988.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/44899/reqt0210_1988.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/44900/reqt0211_1988.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/44901/reqt0212_1988.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/44902/reqt0213_1988.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/44903/reqt0214_1988.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/44904/reqt0215_1988.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/44905/reqt0216_1988.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/44906/reqt0217_1988.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/44907/reqt0218_1988.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/44908/reqt0219_1988.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/44909/reqt0220_1988.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/44910/reqt0221_1988.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/44911/reqt0222_1988.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/44912/reqt0223_1988.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/44913/reqt0224_1988.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/44914/reqt0225_1988.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/44915/reqt0226_1988.pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/44919/reqt0227_1988.pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/45707/reqt0228_1988.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/45708/reqt0229_1988.pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/45709/reqt0230_1988.pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/45710/reqt0231_1988.pdf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/45711/reqt0232_1988.pdf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/45712/reqt0233_1988.pdf" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/45713/reqt0234_1988.pdf" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/45714/reqt0235_1988.pdf" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/45715/reqt0236_1988.pdf" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/45716/reqt0237_1988.pdf" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/45717/reqt0238_1988.pdf" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/45718/reqt0239_1988.pdf" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/45719/reqt0240_1988.pdf" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/45720/reqt0241_1988.pdf" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/45721/reqt0242_1988.pdf" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/45722/reqt0243_1988.pdf" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/45723/reqt0244_1988.pdf" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/45724/reqt0245_1988.pdf" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/45725/reqt0246_1988.pdf" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/45726/reqt0247_1988.pdf" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/45727/reqt0248_1988.pdf" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/45728/reqt0249_1988.pdf" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/45729/reqt0250_1988.pdf" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/45730/reqt0251_1988.pdf" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/45731/reqt0252_1988.pdf" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/45732/reqt0253_1988.pdf" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/45733/reqt0254_1988.pdf" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/45734/reqt0255_1988.pdf" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/45735/reqt0256_1988.pdf" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/45736/reqt0257_1988.pdf" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/45737/reqt0258_1988.pdf" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/45738/reqt0259_1988.pdf" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/45739/reqt0260_1988.pdf" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/45742/reqt0261_1988.pdf" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/45744/reqt0262_1988.pdf" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/45745/reqt0263_1988.pdf" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/45746/reqt0264_1988.pdf" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/45747/reqt0265_1988.pdf" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/43752/indc0001_1988.pdf" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/43753/indc0002_1988.pdf" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/43754/indc0003_1988.pdf" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/43757/indc0004_1988.pdf" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/43759/indc0005_1988.pdf" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/43760/indc0006_1988.pdf" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/43762/indc0007_1988.pdf" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/43763/indc0008_1988.pdf" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/43764/indc0009_1988.pdf" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/43766/indc0010_1988.pdf" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/43767/indc0011_1988.pdf" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/43771/indc0012_1988.pdf" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/43772/indc0013_1988.pdf" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/43774/indc0014_1988.pdf" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/43775/indc0015_1988.pdf" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/43776/indc0016_1988.pdf" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/43777/indc0017_1988.pdf" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/43778/indc0018_1988.pdf" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/43779/indc0019_1988.pdf" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/43780/indc0020_1988.pdf" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/43781/indc0021_1988.pdf" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/43782/indc0022_1988.pdf" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/43783/indc0023_1988.pdf" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/43784/indc0024_1988.pdf" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/43785/indc0025_1988.pdf" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/43786/indc0026_1988.pdf" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/43787/indc0027_1988.pdf" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/43789/indc0028_1988.pdf" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/43793/indc0029_1988.pdf" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/43794/indc0030_1988.pdf" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/43795/indc0031_1988.pdf" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/43796/indc0032_1988.pdf" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/43797/indc0033_1988.pdf" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/43798/indc0034_1988.pdf" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/43802/indc0035_1988.pdf" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/43804/indc0036_1988.pdf" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/43806/indc0037_1988.pdf" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/43808/indc0038_1988.pdf" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/43810/indc0039_1988.pdf" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/43811/indc0040_1988.pdf" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/43814/indc0041_1988.pdf" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/43815/indc0042_1988.pdf" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/43816/indc0043_1988.pdf" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/43819/indc0044_1988.pdf" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/43821/indc0045_1988.pdf" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/43822/indc0046_1988.pdf" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/43823/indc0047_1988.pdf" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/43824/indc0048_1988.pdf" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/43825/indc0049_1988.pdf" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/43826/indc0050_1988.pdf" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/43842/indc0051_1988.pdf" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/43844/indc0052_1988.pdf" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/43845/indc0053_1988.pdf" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/43846/indc0054_1988.pdf" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/43847/indc0055_1988.pdf" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/43848/indc0056_1988.pdf" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/43849/indc0057_1988.pdf" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/43850/indc0058_1988.pdf" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/43851/indc0059_1988.pdf" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/43852/indc0060_1988.pdf" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/43853/indc0061_1988.pdf" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/43854/indc0062_1988.pdf" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/43855/indc0063_1988.pdf" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/43857/indc0064_1988.pdf" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/43858/indc0065_1988.pdf" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/43859/indc0066_1988.pdf" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/43860/indc0067_1988.pdf" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/43861/indc0068_1988.pdf" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/43863/indc0069_1988.pdf" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/43864/indc0070_1988.pdf" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/43865/indc0071_1988.pdf" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/43866/indc0072_1988.pdf" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/43867/indc0073_1988.pdf" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/43868/indc0074_1988.pdf" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/43870/indc0075_1988.pdf" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/43871/indc0076_1988.pdf" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/43873/indc0077_1988.pdf" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/43874/indc0078_1988.pdf" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/43876/indc0079_1988.pdf" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/43878/indc0080_1988.pdf" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/43881/indc0081_1988.pdf" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/43882/indc0082_1988.pdf" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/43885/indc0083_1988.pdf" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/43887/indc0084_1988.pdf" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/43890/indc0085_1988.pdf" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/43891/indc0086_1988.pdf" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/43892/indc0087_1988.pdf" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/43893/indc0088_1988.pdf" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/43904/indc0089_1988.pdf" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/43907/indc0090_1988.pdf" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/43911/indc0091_1988.pdf" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/43914/indc0092_1988.pdf" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/43916/indc0093_1988.pdf" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/43918/indc0094_1988.pdf" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/43919/indc0095_1988.pdf" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/43921/indc0096_1988.pdf" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/43923/indc0097_1988.pdf" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/43924/indc0098_1988.pdf" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/43932/indc0099_1988.pdf" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/43933/indc0100_1988.pdf" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/43937/indc0101_1988.pdf" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/43940/indc0102_1988.pdf" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/43942/indc0103_1988.pdf" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/43943/indc0104_1988.pdf" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/43944/indc0105_1988.pdf" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/43945/indc0106_1988.pdf" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/43947/indc0107_1988.pdf" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/43948/indc0108_1988.pdf" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/43949/indc0109_1988.pdf" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/43962/indc0110_1988.pdf" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/43963/indc0111_1988.pdf" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/43965/indc0112_1988.pdf" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/43966/indc0113_1988.pdf" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/43967/indc0114_1988.pdf" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/43968/indc0115_1988.pdf" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/43970/indc0116_1988.pdf" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/43971/indc0117_1988.pdf" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/43972/indc0118_1988.pdf" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/43973/indc0119_1988.pdf" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/43975/indc0120_1988.pdf" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/43976/indc0121_1988.pdf" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/43978/indc0122_1988.pdf" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/43979/indc0123_1988.pdf" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/43981/indc0124_1988.pdf" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/43982/indc0125_1988.pdf" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/43984/indc0126_1988.pdf" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/43986/indc0127_1988.pdf" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/43987/indc0128_1988.pdf" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/43988/indc0129_1988.pdf" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/43989/indc0130_1988.pdf" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/43990/indc0131_1988.pdf" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/43991/indc0132_1988.pdf" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/43992/indc0133_1988.pdf" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/43993/indc0134_1988.pdf" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/43994/indc0135_1988.pdf" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/43995/indc0136_1988.pdf" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/43996/indc0137_1988.pdf" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/43997/indc0138_1988.pdf" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/44005/indc0139_1988.pdf" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/44006/indc0140_1988.pdf" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/44007/indc0141_1988.pdf" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/44008/indc0142_1988.pdf" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/44009/indc0143_1988.pdf" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/44010/indc0144_1988.pdf" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/44011/indc0145_1988.pdf" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/44012/indc0146_1988.pdf" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/44013/indc0147_1988.pdf" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/44014/indc0148_1988.pdf" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/44015/indc0149_1988.pdf" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/44016/indc0150_1988.pdf" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/44017/indc0151_1988.pdf" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/44019/indc0152_1988.pdf" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/44021/indc0153_1988.pdf" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/44027/indc0154_1988.pdf" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/44030/indc0155_1988.pdf" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/44033/indc0156_1988.pdf" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/44038/indc0157_1988.pdf" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/44041/indc0158_1988.pdf" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/44046/indc0159_1988.pdf" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/44050/indc0160_1988.pdf" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/44054/indc0161_1988.pdf" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/44056/indc0162_1988.pdf" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/44060/indc0163_1988.pdf" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/44069/indc0164_1988.pdf" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/44074/indc0167_1988.pdf" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/44075/indc0168_1988.pdf" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/44076/indc0169_1988.pdf" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/44079/indc0170_1988.pdf" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/44082/indc0171_1988.pdf" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/44086/indc0172_1988.pdf" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/44088/indc0173_1988.pdf" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/44091/indc0174_1988.pdf" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/44093/indc0175_1988.pdf" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/44099/indc0176_1988.pdf" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/44103/indc0177_1988.pdf" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/44106/indc0178_1988.pdf" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/44111/indc0179_1988.pdf" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/44325/indc0180_1988.pdf" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/44326/indc0181_1988.pdf" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/44327/indc0182_1988.pdf" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/44328/indc0183_1988.pdf" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/44329/indc0184_1988.pdf" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/44330/indc0188_1988.pdf" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/44331/indc0189_1988.pdf" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/44332/indc0190_1988.pdf" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/44333/indc0191_1988.pdf" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/44334/indc0192_1988.pdf" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/44335/indc0193_1988.pdf" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/44336/indc0194_1988.pdf" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/44337/indc0195_1988.pdf" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/44338/indc0196_1988.pdf" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/44339/indc0197_1988.pdf" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/44340/indc0198_1988.pdf" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/44341/indc0199_1988.pdf" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/44342/indc0200_1988.pdf" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/44343/indc0202_1988.pdf" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/44344/indc0203_1988.pdf" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/44345/indc0204_1988.pdf" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/44346/indc0205_1988.pdf" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/44347/indc0206_1988.pdf" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/44348/indc0207_1988.pdf" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/44349/indc0208_1988.pdf" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/44350/indc0209_1988.pdf" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/44351/indc0210_1988.pdf" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/44352/indc0211_1988.pdf" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/44353/indc0212_1988.pdf" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/44354/indc0213_1988.pdf" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/44355/indc0214_1988.pdf" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/44356/indc0215_1988.pdf" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/44357/indc0216_1988.pdf" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/44362/indc0217_1988.pdf" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/44364/indc0218_1988.pdf" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/44367/indc0219_1988.pdf" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/44372/indc0220_1988_.pdf" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/44373/indc0221_1988.pdf" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/44375/indc0222_1988.pdf" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/44376/indc0223_1988.pdf" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/44377/indc0224_1988.pdf" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/44378/indc0225_1988.pdf" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/44379/indc0226_1988.pdf" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/44380/indc0227_1988.pdf" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/44382/indc0228_1988.pdf" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/44383/indc0229_1988.pdf" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/44384/indc0230_1988.pdf" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/44386/indc0231_1988.pdf" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/44387/indc0232_1988.pdf" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/44388/indc0233_1988.pdf" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/44391/indc0234_1988.pdf" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/44392/indc0235_1988.pdf" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/44397/indc0236_1988.pdf" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/44398/indc0237_1988.pdf" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/44399/indc0238_1988.pdf" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/44400/indc0239_1988.pdf" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/44401/indc0241_1988.pdf" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/44402/indc0242_1988.pdf" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/44403/indc0243_1988.pdf" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/44404/indc0244_1988.pdf" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/44405/indc0245_1988.pdf" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/44435/indc0246_1988.pdf" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/44436/indc0247_1988.pdf" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/44437/indc0248_1988.pdf" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/44438/indc0249_1988.pdf" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/44439/indc0250_1988.pdf" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/44440/indc0251_1988.pdf" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/44441/indc0252_1988.pdf" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/44442/indc0253_1988.pdf" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/44443/indc0254_1988.pdf" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/44444/indc0255_1988.pdf" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/44445/indc0256_1988.pdf" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/44446/indc0257_1988.pdf" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/44447/indc0258_1988.pdf" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/44448/indc0259_1988.pdf" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/44449/indc0260_1988.pdf" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/44450/indc0261_1988.pdf" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/44451/indc0262_1988.pdf" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/44452/indc0263_1988.pdf" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/44453/indc0264_1988.pdf" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/44454/indc0265_1988.pdf" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/44455/indc0266_1988.pdf" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/44456/indc0267_1988.pdf" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/44457/indc0268_1988.pdf" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/44458/indc0269_1988.pdf" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/44459/indc0270_1988.pdf" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/44460/indc0271_1988.pdf" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/44461/indc0272_1988.pdf" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/44462/indc0273_1988.pdf" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/44463/indc0274_1988.pdf" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/44464/indc0275_1988.pdf" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/44465/indc0276_1988.pdf" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/44466/indc0277_1988.pdf" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/44467/indc0278_1988.pdf" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/44468/indc0279_1988.pdf" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/44469/indc0280_1988.pdf" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/44470/indc0281_1988.pdf" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/44471/indc0282_1988.pdf" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/44472/indc0283_1988.pdf" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/44473/indc0284_1988.pdf" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/44474/indc0285_1988.pdf" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/44475/indc0286_1988.pdf" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/44476/indc0287_1988.pdf" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/44477/indc0288_1988.pdf" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/44478/indc0289_1988.pdf" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/44479/indc0290_1988.pdf" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/44480/indc0291_1988.pdf" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/44481/indc0292_1988.pdf" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/44482/indc0293_1988.pdf" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/44483/indc0294_1988.pdf" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/44484/indc0295_1988.pdf" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/44485/indc0296_1988.pdf" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/44486/indc0297_1988.pdf" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/44487/indc0299_1988.pdf" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/44488/indc0300_1988.pdf" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/44489/indc0301_1988.pdf" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/44490/indc0302_1988.pdf" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/44491/indc0303_1988.pdf" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/44492/indc0304_1988.pdf" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/44493/indc0305_1988.pdf" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/44494/indc0306_1988.pdf" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/44495/indc0307_1988.pdf" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/44496/indc0308_1988.pdf" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/44497/indc0309_1988.pdf" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/44498/indc0310_1988.pdf" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/44499/indc0311_1988.pdf" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/44500/indc0312_1988.pdf" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1988/44501/indc0313_1988.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H574"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="6" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="130" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="101.7109375" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="100.85546875" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>