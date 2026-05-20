--- v0 (2026-02-04)
+++ v1 (2026-05-20)
@@ -54,246 +54,246 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>8279</t>
   </si>
   <si>
     <t>1973</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>PLEO</t>
   </si>
   <si>
     <t>Projeto de Lei</t>
   </si>
   <si>
     <t>Guilherme Guglielmo</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1973/8279/pleo0001_1973.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1973/8279/pleo0001_1973.pdf</t>
   </si>
   <si>
     <t>Permite o parcelamento de débitos fiscais e dá outras providências.</t>
   </si>
   <si>
     <t>8282</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1973/8282/pleo0002_1973.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1973/8282/pleo0002_1973.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre incentivos fiscais à instalação de indústrias.</t>
   </si>
   <si>
     <t>8284</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1973/8284/pleo0003_1973.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1973/8284/pleo0003_1973.pdf</t>
   </si>
   <si>
     <t>Cria o ''SEMASB'' e dá outras providências.</t>
   </si>
   <si>
     <t>8285</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
     <t>Benedito Adherbal Farbo</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1973/8285/pleo0004_1973.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1973/8285/pleo0004_1973.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a contribuição do Município de Barueri para a formação, digo para o PROGRAMA DE FORMAÇÃO DO PATRIMÔNIO DO SERVIDOR PÚBLICO e dá outras providências.</t>
   </si>
   <si>
     <t>8286</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1973/8286/pleo0005_1973.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1973/8286/pleo0005_1973.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre suplementação de verba orçamentária.</t>
   </si>
   <si>
     <t>8288</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1973/8288/pleo0006_1973.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1973/8288/pleo0006_1973.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre autorização para permuta de imóveis.</t>
   </si>
   <si>
     <t>8290</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1973/8290/pleo0007_1973.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1973/8290/pleo0007_1973.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a concessão de direito de exclusividade à Companhia Municipal de Gás de São Paulo - COMGÁS - SP, para instalação e operação de Serviço de Distribuição de Gás canalizado e autoriza o Prefeito a outorgar concessão de serviço público para este fim.</t>
   </si>
   <si>
     <t>8291</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
     <t>Pedro Arcanjo da Mata</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1973/8291/pleo0008_1973.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1973/8291/pleo0008_1973.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre alteração de denominação de Via Pública.</t>
   </si>
   <si>
     <t>8293</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1973/8293/pleo0009_1973.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1973/8293/pleo0009_1973.pdf</t>
   </si>
   <si>
     <t>Suplementação e anulação de Verbas Orçamentárias.</t>
   </si>
   <si>
     <t>8294</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1973/8294/pleo0010_1973.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1973/8294/pleo0010_1973.pdf</t>
   </si>
   <si>
     <t>Abertura de Crédito Especial.</t>
   </si>
   <si>
     <t>8299</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1973/8299/pleo0011_1973.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1973/8299/pleo0011_1973.pdf</t>
   </si>
   <si>
     <t>8301</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1973/8301/pleo0012_1973.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1973/8301/pleo0012_1973.pdf</t>
   </si>
   <si>
     <t>Suplementação de verbas orçamentárias.</t>
   </si>
   <si>
     <t>8303</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1973/8303/pleo0013_1973.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1973/8303/pleo0013_1973.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre subvenção ao MOBRAL.</t>
   </si>
   <si>
     <t>8310</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1973/8310/pleo0014_1973.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1973/8310/pleo0014_1973.pdf</t>
   </si>
   <si>
     <t>Declaração de Zona Industrial no Município e dá outras providências.</t>
   </si>
   <si>
     <t>8320</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1973/8320/pleo0015_1973.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1973/8320/pleo0015_1973.pdf</t>
   </si>
   <si>
     <t>Alteração do artigo 112 do Código Tributário do Município.</t>
   </si>
   <si>
     <t>8323</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1973/8323/pleo0016_1973.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1973/8323/pleo0016_1973.pdf</t>
   </si>
   <si>
     <t>Incorporação de área de terreno Zona Urbana do Município.</t>
   </si>
   <si>
     <t>8325</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/</t>
+    <t>http://sapl.barueri.sp.leg.br/media/</t>
   </si>
   <si>
     <t>A organização Administrativa da Prefeitura Municipal de Barueri, e dá outras providências.</t>
   </si>
   <si>
     <t>8326</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
     <t>Adota o sistema de classificação de cargos e funções, reorganiza os quadros de pessoal do Município e dá outras providências.</t>
   </si>
   <si>
     <t>8328</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
     <t>Desafetação de imóvel e autorização para permuta.</t>
   </si>
   <si>
     <t>8330</t>
   </si>
@@ -315,1794 +315,1794 @@
   <si>
     <t>8344</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
     <t>Utilização de verba vinculada ao ensino primário.</t>
   </si>
   <si>
     <t>8350</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
     <t>Suplementação de verbas orçamentárias, destinada ao setor de saúde e Gabinete do Prefeito.</t>
   </si>
   <si>
     <t>8356</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1973/8356/pleo0026_1973.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1973/8356/pleo0026_1973.pdf</t>
   </si>
   <si>
     <t>Autoriza a venda de uma área de terreno com 5.000,00 m² à Companhia Metropolitana de Água de São Paulo.</t>
   </si>
   <si>
     <t>8358</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1973/8358/pleo0027_1973.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1973/8358/pleo0027_1973.pdf</t>
   </si>
   <si>
     <t>Autoriza a realização de despesa em regime de adiantamento, nos termos do Artigo 68 da Lei Federal nº 4.320/64.</t>
   </si>
   <si>
     <t>8360</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1973/8360/pleo0028_1973.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1973/8360/pleo0028_1973.pdf</t>
   </si>
   <si>
     <t>Cobrança de multas, juros de mora e correção monetária sobre tributos municipais em atraso, determinando suas proporções e formas de incidência.</t>
   </si>
   <si>
     <t>8368</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1973/8368/pleo0029_1973.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1973/8368/pleo0029_1973.pdf</t>
   </si>
   <si>
     <t>Suplementação de dotação orçamentária, para pagamento de aluguéis de prédio, ocupado pelo segundo Grupo Escolar.</t>
   </si>
   <si>
     <t>8369</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1973/8369/pleo0030_1973.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1973/8369/pleo0030_1973.pdf</t>
   </si>
   <si>
     <t>Suplementação de verbas orçamentárias para aquisição de equipamentos ao S.E.R.M.</t>
   </si>
   <si>
     <t>8371</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1973/8371/pleo0031_1973.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1973/8371/pleo0031_1973.pdf</t>
   </si>
   <si>
     <t>Alteração da Lei nº 02/69, de 04 de março de 1969.</t>
   </si>
   <si>
     <t>8373</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
     <t>José Maria Balieiro</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1973/8373/pleo0032_1973.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1973/8373/pleo0032_1973.pdf</t>
   </si>
   <si>
     <t>Abertura de crédito especial no valor de Cr$ 10.000,00 para ocorrer as despesas com pagamentos da Verba de Representação do Presidente da Câmara, conforme Decreto-Legislativo nº 03/72.</t>
   </si>
   <si>
     <t>8374</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1973/8374/pleo0033_1973.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1973/8374/pleo0033_1973.pdf</t>
   </si>
   <si>
     <t>Criação de Quadro Especial, anexo à Lei nº 85/73, de 03 de agosto de 1973.</t>
   </si>
   <si>
     <t>8375</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1973/8375/pleo0034_1973.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1973/8375/pleo0034_1973.pdf</t>
   </si>
   <si>
     <t>A denominação de rua, a atual 19 do Jardim Reginalice passa a denominar-se "Rua do Recanto Infantil".</t>
   </si>
   <si>
     <t>8376</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1973/8376/pleo0035_1973.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1973/8376/pleo0035_1973.pdf</t>
   </si>
   <si>
     <t>Declara de Utilidade Pública, a Associação Assistencial da Paróquia São João Batista de Barueri.</t>
   </si>
   <si>
     <t>8377</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1973/8377/pleo0036_1973.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1973/8377/pleo0036_1973.pdf</t>
   </si>
   <si>
     <t>Suplementação de verbas orçamentárias, destinadas a atender ao aumento de salário dos funcionários, na conformidade da Lei 85/73, de 03 de agosto de 1973.</t>
   </si>
   <si>
     <t>8378</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1973/8378/pleo0037_1973.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1973/8378/pleo0037_1973.pdf</t>
   </si>
   <si>
     <t>Autorização a doação de dois segmentos de rua já desafetadas de bem público de uso comum do povo para bem patrimonial público, conforme ficou constando da Lei nº 93/73 de 03/08/73, da qual, pois, é competente.</t>
   </si>
   <si>
     <t>8379</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1973/8379/pleo0038_1973.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1973/8379/pleo0038_1973.pdf</t>
   </si>
   <si>
     <t>8384</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1973/8384/pleo0039_1973.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1973/8384/pleo0039_1973.pdf</t>
   </si>
   <si>
     <t>Aumento geral de salário aos servidores do Legislativo Municipal de Barueri.</t>
   </si>
   <si>
     <t>8395</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1973/8395/pleo0040_1973.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1973/8395/pleo0040_1973.pdf</t>
   </si>
   <si>
     <t>O orçamento Plurianual de Investimentos relativo ao triênio de 1974 a 1976, nos termos do ato Complementar nº 43, de 29 de janeiro de 1969.</t>
   </si>
   <si>
     <t>8398</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1973/8398/pleo0041_1973.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1973/8398/pleo0041_1973.pdf</t>
   </si>
   <si>
     <t>Estima a Receita e fixa a Despesa do Município de Barueri, Estado de São Paulo, para o Exercício Financeiro de 1974.</t>
   </si>
   <si>
     <t>8408</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1973/8408/pleo0042_1973.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1973/8408/pleo0042_1973.pdf</t>
   </si>
   <si>
     <t>Abertura de crédito especial, destinado a aquisição de um veículo para transporte de passageiros, para uso do Prefeito Municipal até o valor de Cr$ 35.000,00.</t>
   </si>
   <si>
     <t>8414</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
     <t>Massari Fujita</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1973/8414/pleo0043_1973.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1973/8414/pleo0043_1973.pdf</t>
   </si>
   <si>
     <t>Declara área estritamente industrial, a área que menciona.</t>
   </si>
   <si>
     <t>8421</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1973/8421/pleo0044_1973.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1973/8421/pleo0044_1973.pdf</t>
   </si>
   <si>
     <t>Abertura de crédito especial para pagamento do PASEP.</t>
   </si>
   <si>
     <t>8422</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1973/8422/pleo0045_1973.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1973/8422/pleo0045_1973.pdf</t>
   </si>
   <si>
     <t>Suplementação de verba do Poder Legislativo.</t>
   </si>
   <si>
     <t>6635</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1973/6635/pleo0046_1973.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1973/6635/pleo0046_1973.pdf</t>
   </si>
   <si>
     <t>A criação e classificação dos cargos e funções do pessoal administrativo da Câmara Municipal de Barueri, estabelecendo os seus vencimentos e vantagens, e dá outras providências.</t>
   </si>
   <si>
     <t>8428</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1973/8428/pleo0047_1973.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1973/8428/pleo0047_1973.pdf</t>
   </si>
   <si>
     <t>Declaração de Zona Urbana.</t>
   </si>
   <si>
     <t>8434</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1973/8434/pleo0048_1973.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1973/8434/pleo0048_1973.pdf</t>
   </si>
   <si>
     <t>Os Símbolos do Município de Barueri.</t>
   </si>
   <si>
     <t>8436</t>
   </si>
   <si>
     <t>49</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1973/8436/pleo0049_1973.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1973/8436/pleo0049_1973.pdf</t>
   </si>
   <si>
     <t>A Criação do Slogam para o Município.</t>
   </si>
   <si>
     <t>8439</t>
   </si>
   <si>
     <t>50</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1973/8439/pleo0050_1973.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1973/8439/pleo0050_1973.pdf</t>
   </si>
   <si>
     <t>Alteração da Lei nº 04 de 15 de janeiro de 1958.</t>
   </si>
   <si>
     <t>8441</t>
   </si>
   <si>
     <t>51</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1973/8441/pleo0051_1973.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1973/8441/pleo0051_1973.pdf</t>
   </si>
   <si>
     <t>Abertura de crédito especial e autorização para concessão de auxílio financeiro para a realização da Colônia de Férias.</t>
   </si>
   <si>
     <t>8445</t>
   </si>
   <si>
     <t>52</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1973/8445/pleo0052_1973.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1973/8445/pleo0052_1973.pdf</t>
   </si>
   <si>
     <t>Complementação de crédito especial destinado ao pagamento do PASEP.</t>
   </si>
   <si>
     <t>8456</t>
   </si>
   <si>
     <t>PDLE</t>
   </si>
   <si>
     <t>Projeto de Decreto Legislativo</t>
   </si>
   <si>
     <t>Tarzan</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1973/8456/pdle0001_1973.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1973/8456/pdle0001_1973.pdf</t>
   </si>
   <si>
     <t>Concessão de título de cidadão benemérito do Município de Barueri ao Cel. de Artillharia Fernando Oscar Weibert.</t>
   </si>
   <si>
     <t>8457</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1973/8457/pdle0002_1973.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1973/8457/pdle0002_1973.pdf</t>
   </si>
   <si>
     <t>Aprovação das contas da Mesa da Câmara Municipal referentes ao exercício de 1968.</t>
   </si>
   <si>
     <t>8459</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1973/8459/pdle0003_1973.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1973/8459/pdle0003_1973.pdf</t>
   </si>
   <si>
     <t>Aprovação das contas da Mesa da Câmara Municipal referentes ao exercício de 1969.</t>
   </si>
   <si>
     <t>8464</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1973/8464/pdle0004_1973.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1973/8464/pdle0004_1973.pdf</t>
   </si>
   <si>
     <t>Aprovação do Parecer prévio emitido pelo Egrégio Tribunal de Contas do Estado de São Paulo, que opinou desfavoravelmente pela aprovação das contas do Chefe do Executivo Municipal, referentes ao exercício de 1968.</t>
   </si>
   <si>
     <t>8466</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1973/8466/pdle0005_1973.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1973/8466/pdle0005_1973.pdf</t>
   </si>
   <si>
     <t>Aprovação do Parecer prévio emitido pelo Egrégio Tribunal de Contas do Estado de São Paulo, que opinou desfavoravelmente pela aprovação das contas do Chefe do Executivo Municipal, referentes ao Exercício de 1969.</t>
   </si>
   <si>
     <t>8467</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1973/8467/pdle0006_1973.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1973/8467/pdle0006_1973.pdf</t>
   </si>
   <si>
     <t>Aprovação das contas da Mesa da Câmara Municipal referentes ao exercício de 1971.</t>
   </si>
   <si>
     <t>8468</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1973/8468/pdle0007_1973.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1973/8468/pdle0007_1973.pdf</t>
   </si>
   <si>
     <t>Aprovação do Parecer prévio emitido pelo Egrégio Tribunal de Contas do Estado de São Paulo, que opinou favoravelmente pela aprovação das contas do Chefe do Executivo Municipal, referentes ao Exercício de 1971.</t>
   </si>
   <si>
     <t>8469</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1973/8469/pdle0008_1973.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1973/8469/pdle0008_1973.pdf</t>
   </si>
   <si>
     <t>Aprovação do Parecer prévio emitido pelo Egrégio Tribunal de Contas do Estado de São Paulo, que opinou desfavoravelmente pela aprovação das contas do Chefe do Executivo Municipal, referentes ao Exercício de 1970.</t>
   </si>
   <si>
     <t>8470</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1973/8470/pdle0009_1973.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1973/8470/pdle0009_1973.pdf</t>
   </si>
   <si>
     <t>Aprovação das contas da Mesa da Câmara Municipal de Barueri, referentes ao exercício de 1970.</t>
   </si>
   <si>
     <t>8477</t>
   </si>
   <si>
     <t>Paulo Pereira Campos</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1973/8477/pdle0010_1973.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1973/8477/pdle0010_1973.pdf</t>
   </si>
   <si>
     <t>Verba de representação do Chefe do Executivo Municipal de Barueri.</t>
   </si>
   <si>
     <t>8450</t>
   </si>
   <si>
     <t>PRSL</t>
   </si>
   <si>
     <t>Projeto de Resolução</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1973/8450/prsl0001_1973.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1973/8450/prsl0001_1973.pdf</t>
   </si>
   <si>
     <t>O parágrafo 1° do Artigo 140 do Regimento desta Casa, passa a ter a seguinte redação.</t>
   </si>
   <si>
     <t>8453</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1973/8453/prsl0002_1973.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1973/8453/prsl0002_1973.pdf</t>
   </si>
   <si>
     <t>8292</t>
   </si>
   <si>
     <t>EPLO</t>
   </si>
   <si>
     <t>Emenda a Projeto de Lei</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1973/8292/pleo0008_1973_eplo0002_1973.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1973/8292/pleo0008_1973_eplo0002_1973.pdf</t>
   </si>
   <si>
     <t>Emenda ao Projeto de Lei n. 8/1973, que dispõe sobre: ''Alteração de denominação de Via Pública''.</t>
   </si>
   <si>
     <t>8314</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1973/8314/pleo0014_1973_eplo0003_1973.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1973/8314/pleo0014_1973_eplo0003_1973.pdf</t>
   </si>
   <si>
     <t>Emenda ao Projeto de Lei n. 14/1973, que dispõe sobre: ''Declaração de Zona Industrial no Município e dá outras providências''.</t>
   </si>
   <si>
     <t>8322</t>
   </si>
   <si>
     <t>Francisco Cezar Neto</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1973/8322/pleo0015_1973_eplo0004_1973.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1973/8322/pleo0015_1973_eplo0004_1973.pdf</t>
   </si>
   <si>
     <t>Emenda ao Projeto de Lei n. 15/1973, que dispõe sobre: ''Alteração do artigo 112 do Código Tributário do Município''.</t>
   </si>
   <si>
     <t>8382</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1973/8382/pleo0037_1973_eplo0001_1973.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1973/8382/pleo0037_1973_eplo0001_1973.pdf</t>
   </si>
   <si>
     <t>Emenda ao Projeto de Lei n° 37/1973, que dispõe sobre: '' Autorização a doação de dois segmentos de rua já desafetadas de bem público de uso comum do povo para bem patrimonial público, conforme ficou constando da Lei nº 93/73 de 03/08/73, da qual, pois, é competente''.</t>
   </si>
   <si>
     <t>8380</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1973/8380/pleo0038_1973_eplo0007_1973.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1973/8380/pleo0038_1973_eplo0007_1973.pdf</t>
   </si>
   <si>
     <t>Emenda ao Projeto de Lei n° 38/1973, que dispõe sobre ''Declaração de Zona Industrial no Município e dá outras providências''.</t>
   </si>
   <si>
     <t>8354</t>
   </si>
   <si>
     <t>Emenda ao Projeto de Lei n. 25/1973, que dispõe sobre: ''Suplementação de verbas orçamentárias, destinada ao setor de saúde e Gabinete do Prefeito''.</t>
   </si>
   <si>
     <t>8329</t>
   </si>
   <si>
     <t>Emenda ao Projeto de Lei n. 21/1973, que dispõe sobre: '' Desafetação de imóvel e autorização para permuta''.</t>
   </si>
   <si>
     <t>8401</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1973/8401/pleo0041_1973_eplo0001_1973.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1973/8401/pleo0041_1973_eplo0001_1973.pdf</t>
   </si>
   <si>
     <t>Emenda ao Projeto de Lei n° 41/1973, que dispõe sobre: ''Estima a Receita e fixa a Despesa do Município de Barueri, Estado de São Paulo, para o Exercício Financeiro de 1974''.</t>
   </si>
   <si>
     <t>54687</t>
   </si>
   <si>
     <t>REQT</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
     <t>Akira Hashimoto</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1973/54687/reqt0001_1973.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1973/54687/reqt0001_1973.pdf</t>
   </si>
   <si>
     <t>Akira Hashimoto, Vereador à Câmara Municipal de Barueri, vem requerer à V. Excia, seja-lhe concedido licença de suas funções, para tratar de interesses particulares, pelo prazo de 90 (noventa) dias, a contar desta data.</t>
   </si>
   <si>
     <t>54688</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1973/54688/reqt0003_1973.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1973/54688/reqt0003_1973.pdf</t>
   </si>
   <si>
     <t>Benedito Adherbal Farbo, Vereador pelo Movimento Democrático Brasileiro, vem mui respeitosamente requer de V. Excia. os seguintes: 1 - Informar verbalmente se a Mesa contratou os serviços profissionais de advogado para funcionar como Assessor Jurídico da Câmara; 2 - Em caso afirmativo, fornecer cópia fiel do contrato firmado; 3 - Fornecimento de um exemplar do regimento interno da câmara; 4 - Cópia de todos os contratos dos servidores e funcionários.</t>
   </si>
   <si>
     <t>54689</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1973/54689/reqt0004_1973.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1973/54689/reqt0004_1973.pdf</t>
   </si>
   <si>
     <t>Ouvindo o Plenário, de conformidade com o artigo 42º do Regimento Interno, as Comissões Permanentes da Câmara Municipal, serão eleitas na mesma Sessão que  elege os membros da Mesa, uma vez que tal eleição (eleição das comissões) não foi realizada no dia 31 de janeiro p.p., solicito de V. Excia, que a mesma seja realizada no próximo dia 14 do corrente, quando obedecido o artigo 40º do mesmo Regimento Interno, o Movimento Democrático Brasileiro, do qual faço parte, apresentará o nome do Líder (ou Lideres) partidário, que formará o nome do Líder (ou Lideres) partidário, que formará as referidas Comissões, dentro da proporcionalidade.</t>
   </si>
   <si>
     <t>54698</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1973/54698/reqt0005_1973.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1973/54698/reqt0005_1973.pdf</t>
   </si>
   <si>
     <t>Requeiro à Mesa, ouvido o Plenário, seja oficiado ao Exmo. Senhor Prefeito Municipal, solicitando do mesmo as seguintes informações: 1) Qual o montante da dívida, deixada pelo ex-Prefeito, Sr. Arnaldo Rodrigues Bittencourt? 2) Quais as condições dos veículos e máquinas, deixada pelo mesmo?</t>
   </si>
   <si>
     <t>54699</t>
   </si>
   <si>
     <t>Moto Fuzita</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1973/54699/reqt0006_1973.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1973/54699/reqt0006_1973.pdf</t>
   </si>
   <si>
     <t>Requeiro a Mesa, ouvido o Plenário seja oficiado ao Exmo. Sr. Chefe do Executivo, para que o mesmo informe a esta Casa, se a Vila Marcia pertence a Barueri ou a Jandira, e que também nos forneça dados sobre o alinhamento divisório do município.</t>
   </si>
   <si>
     <t>54700</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1973/54700/reqt0008_1973.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1973/54700/reqt0008_1973.pdf</t>
   </si>
   <si>
     <t>O Vereador abaixo-assinado, vem requerer de V. Exa. se digne determinar à Assessoria Jurídica desta Casa, que ofereça parecer sobre a legalidade da eleição da Mesa deste Legislativo, ou seja, se a eleição ocorrida em 31 de janeiro de 1973, para aqueles que ocuparam cargo na Mesa da Edilidade na Gestão anterior, poderiam ou podem ser eleitos para cargos na atual gestão.</t>
   </si>
   <si>
     <t>54701</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1973/54701/reqt0010_1973.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1973/54701/reqt0010_1973.pdf</t>
   </si>
   <si>
     <t>Requeiro a Mesa, ouvido o Plenário, seja oficiado ao Exmo. Sr. Prefeito Municipal, solicitando de sua Excia., as seguintes informações: a) enviar a esta Casa, relação dos funcionários demitidos no período de 26/03/69 à 31/01/73 b) relação dos funcionários admitidos após 31/1/73, e suas respectivas funções. c) relação dos funcionários demitidos após 31/1/73 e quais os motivos.</t>
   </si>
   <si>
     <t>54702</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1973/54702/reqt0011_1973.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1973/54702/reqt0011_1973.pdf</t>
   </si>
   <si>
     <t>Requeiro a Mesa, ouvido o Plenário, seja oficiado ao Exmo. Sr. Chefe do Executivo, para que o mesmo informe a esta Casa, qual o motivo que o levou a fechar a escola de corte e costura do Jardim Silveira, em Barueri.</t>
   </si>
   <si>
     <t>54703</t>
   </si>
   <si>
     <t>João Rodrigues Simões</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1973/54703/reqt0012_1973.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1973/54703/reqt0012_1973.pdf</t>
   </si>
   <si>
     <t>Requeiro a Mesa, ouvido o Plenário, seja oficiado ao Exmo. Senhor Prefeito Municipal, para que sua Excia., informe a esta Casa, quais foram as providências tomadas com referência a construção do grupo escolar do Jardim Califórnia neste município.</t>
   </si>
   <si>
     <t>54704</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1973/54704/reqt0013_1973.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1973/54704/reqt0013_1973.pdf</t>
   </si>
   <si>
     <t>Requeiro a Mesa, ouvido o Plenário, seja oficiado ao Exmo. Sr. Chefe do Executivo, para que sua Excia., informe a esta Casa quais as providências tomadas quanto a construção da ponte sobre o Rio Barueri Mirim, no Jardim Belval, neste Município.</t>
   </si>
   <si>
     <t>54705</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1973/54705/reqt0014_1973.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1973/54705/reqt0014_1973.pdf</t>
   </si>
   <si>
     <t>Requeiro a Mesa, ouvido o Plenário, seja oficiado ao Exmo. Senhor Prefeito Municipal, para que o mesmo informe a esta Casa, quais as providências tomadas com relação a construção do Viaduto sobre a Fepasa S/A.</t>
   </si>
   <si>
     <t>54706</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1973/54706/reqt0015_1973.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1973/54706/reqt0015_1973.pdf</t>
   </si>
   <si>
     <t>Requeremos a Mesa, ouvido o Plenário, para que se oficie ao Senhor Chefe do Executivo, para que sua Excia, informe a esta Casa qual o motivo de ter solicitado a Light - Serviços de Eletricidade S/A, a sustentação da execução da iluminação pública a vapor de mercúrio nas seguintes vias públicas do centro, Ruas, João Pessoa, Celidônio Guerra, Av. D. Pedro II, Largo São João Batista, João Mendes Guerra e Rua Campos Salles, num total de 81 luminárias que custou aos cofres da Municipalidade a soma de Cr$ 104.634,56 (cento e quatro mil, seiscentos e trinta e quatro cruzeiros e cinquenta e seis cruzeiros).</t>
   </si>
   <si>
     <t>54707</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1973/54707/reqt0016_1973.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1973/54707/reqt0016_1973.pdf</t>
   </si>
   <si>
     <t>Requeremos a Mesa, ouvido o Plenário, seja oficiado ao Exmo. Senhor Secretário dos Negócios da Segurança Pública do estado de São Paulo, General Sérvulo da Motta Lima, solicitando de sua Excia., se digne determinar que seja informado a esta Casa o seguinte: a) em que data foi exonerado do quadro da polícia, ao que consta, a bem do serviço público, o Cidadão Joaquim Féres Filho. b) qual o motivo de tal exoneração.</t>
   </si>
   <si>
     <t>54708</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1973/54708/reqt0017_1973.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1973/54708/reqt0017_1973.pdf</t>
   </si>
   <si>
     <t>Requeremos a Mesa, ouvido o Plenário, fosse oficiado ao Senhor Chefe do Executivo, para que sua Excia, informe a esta Casa a que título o nobre Vereador Amaro Lopes Billafon, vem funcionando nos serviços da Municipalidade, já que o mesmo é visto constantemente dirigindo a caminhonete da Prefeitura, inclusive determinando ordens de serviço.</t>
   </si>
   <si>
     <t>54709</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1973/54709/reqt0018_1973.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1973/54709/reqt0018_1973.pdf</t>
   </si>
   <si>
     <t>Requeiro a Mesa ouvido o Plenário, seja oficiado ao Exmo. Senhor Chefe do Executivo, solicitando de sua Excia., para que informe a esta Casa, quais as providências tomadas com relação ao ressarcimento da área de aproximadamente 3.900 m²., devidas a Municipalidade, pela Sra. Maria do Carmo da Costa Meira, correspondente ao aterro do álveo do antigo Rio de Barueri.</t>
   </si>
   <si>
     <t>54710</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1973/54710/reqt0019_1973.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1973/54710/reqt0019_1973.pdf</t>
   </si>
   <si>
     <t>Requeiro a Mesa, ouvido o Plenário, seja oficiado ao Chefe do Executivo, solicitando que preste as seguintes informações: a) em 31 de janeiro de 1973, quem era o advogado da Prefeitura Municipal de Barueri b) quais seus vencimentos c) atualmente quantos advogados existe prestando serviços a prefeitura Municipal de Barueri d) quais os vencimentos dos mesmos.</t>
   </si>
   <si>
     <t>54711</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1973/54711/reqt0020_1973.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1973/54711/reqt0020_1973.pdf</t>
   </si>
   <si>
     <t>Requeiro a Mesa, ouvido o Plenário, seja oficiado ao Chefe do Executivo, solicitando que informe o seguinte a) foi cumprida pelos atuais ocupantes de cargos de confiança o artigo 45 da Lei Orgânica dos Município. b) remeter a esta Casa uma cópia das declarações de bens dos auxiliares nomeados em Comissão.</t>
   </si>
   <si>
     <t>54712</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1973/54712/reqt0021_1973.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1973/54712/reqt0021_1973.pdf</t>
   </si>
   <si>
     <t>Requeiro a Mesa, ouvido o Plenário, seja oficiado ao Chefe do Executivo, solicitando informar quais os vencimentos do Tesoureiro da Prefeitura, e quais os vencimentos do Tesoureiro do S.A.A.E.</t>
   </si>
   <si>
     <t>54714</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1973/54714/reqt0022_1973.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1973/54714/reqt0022_1973.pdf</t>
   </si>
   <si>
     <t>Requeiro a Mesa, seja indicado ao Chefe do Executivo que mande o departamento de viação e obras, averiguar, qual o município que vem despejando lixo, nas imediações do viaduto dos penteados, da Rodovia Castelo Branco.</t>
   </si>
   <si>
     <t>54715</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1973/54715/reqt0023_1973.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1973/54715/reqt0023_1973.pdf</t>
   </si>
   <si>
     <t>Requeiro a Mesa, ouvido o Plenário seja à Empresa de ônibus Nacional, para que seu diretor tome as devidas providências no sentido de apurar o que vem acontecendo com os ônibus que servem o Jardim Mutinga, Vila Munhóz e S. Vicente de Paula, porque em dias de movimentos os ônibus não chegam até o ponto final na Petrobras.</t>
   </si>
   <si>
     <t>54716</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1973/54716/reqt0024_1973.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1973/54716/reqt0024_1973.pdf</t>
   </si>
   <si>
     <t>Requeiro à Mesa, ouvido o Plenário seja oficiado aos Exmos. Senhores, Governador do Estado, Secretário dos Transportes e Diretor da FEPASA, solicitando dos mesmos providências, no sentido de que seja obedecido o horário destes trens que servem os subúrbios da antiga Estrada de Ferro Sorocabana, cujo os horários deixam a desejar.</t>
   </si>
   <si>
     <t>54717</t>
   </si>
   <si>
     <t>Amaro Lopes Bilafon</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1973/54717/reqt0025_1973.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1973/54717/reqt0025_1973.pdf</t>
   </si>
   <si>
     <t>Amaro Lopes Bilaffon, Vereador a Câmara Municipal de Barueri, vem requerer à V. Excia., ouvido o Plenário, seja-lhe concedida licença de suas funções, pelo prazo de 30 (trinta) dias.</t>
   </si>
   <si>
     <t>54718</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1973/54718/reqt0026_1973.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1973/54718/reqt0026_1973.pdf</t>
   </si>
   <si>
     <t>Requeiro a Mesa, ouvido o Plenário, seja enviado ofício ao Chefe do Executivo, solicitando as seguintes informações: 1) Quais as obras realizadas nesses últimos 45 dias, citados no jornal municípios em marcha. 2) Se em 24 de março de 1973, declarou ao município em marcha que não estava em condições de colocar guias e sarjetas no centro de Barueri. 3) se a matéria inserida na folha 6 do jornal municípios em marcha, custou ou custará algum ônus para os cofres da Municipalidade.</t>
   </si>
   <si>
     <t>54719</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1973/54719/reqt0028_1973.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1973/54719/reqt0028_1973.pdf</t>
   </si>
   <si>
     <t>Requeiro a Mesa, ouvido o Plenário, seja oficiado ao Exmo. Sr. Chefe do Executivo, solicitando de sua Excia., para que informe a esta Casa, se foi verificado alguma coisa com referência as terras da Fazenda Tamboré.</t>
   </si>
   <si>
     <t>54720</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1973/54720/reqt0029_1973.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1973/54720/reqt0029_1973.pdf</t>
   </si>
   <si>
     <t>Requeiro a Mesa, ouvido o Plenário, seja indicado ao Sr. Prefeito, para que estude a possibilidade de colocar guias e sarjetas na Rua José Augusto de Camargo, que no início tem uma subida íngreme, tornando-a intransitável nos dias de chuvas.</t>
   </si>
   <si>
     <t>54721</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1973/54721/reqt0030_1973.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1973/54721/reqt0030_1973.pdf</t>
   </si>
   <si>
     <t>Requeiro a Mesa, ouvido o Plenário, seja oficiado a Light, um protesto desta Casa, pelo fato de qualquer chuva causar falta de energia elétrica no município ou em parte do mesmo. Como por exemplo, ocorrido no dia 02/04/73, um relâmpago deixou a Vila São João sem energia das 20:10 as 00:10 horas nos dias 03 e 08/04/1973.</t>
   </si>
   <si>
     <t>54722</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1973/54722/reqt0031_1973.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1973/54722/reqt0031_1973.pdf</t>
   </si>
   <si>
     <t>Requeiro a Mesa, ouvido o Plenário, seja oficiado ao Exmo. Sr. Chefe do Executivo, solicitando de Sua Excia. a possibilidade de ser denominada de Av. Capitólio à Av. Henrique Gonçalves Batista no KM. 29, neste Município.</t>
   </si>
   <si>
     <t>54723</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1973/54723/reqt0032_1973.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1973/54723/reqt0032_1973.pdf</t>
   </si>
   <si>
     <t>Requeiro à Mesa, ouvido o Plenário, seja oficiado ao Sr. Prefeito para que informe a respeito da aquisição de 50 aparelhos telefônicos feita pela prefeitura no ano de 1968, pois conforme Lei nº 29/68 os citados aparelhos seriam cedidos a interessados. Assim, dado a indisponibilidade de aparelhos por parte da Cia. Telefônica Brasileira, solicito do Sr. Chefe do Executivo informações sobre a existência ou não de aparelhos que possam ser cedidos a quem eventualmente se interessar.</t>
   </si>
   <si>
     <t>54724</t>
   </si>
   <si>
     <t>Isaías Pereira Souto</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1973/54724/reqt0033_1973.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1973/54724/reqt0033_1973.pdf</t>
   </si>
   <si>
     <t>Requeiro a Mesa, ouvido o Plenário, seja oficiado a Delegacia de Ensino de Osasco, solicitando da mesma, a criação de salas de aula especial para o Grupo Escolar Raposo Tavares, cuja finalidade é dar assistência a um determinado número de alunos repetentes, muitos dos quais acham-se inscritos na relação anexa a este.</t>
   </si>
   <si>
     <t>54725</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1973/54725/reqt0034_1973.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1973/54725/reqt0034_1973.pdf</t>
   </si>
   <si>
     <t>Requeiro a Mesa, ouvido o Plenário, seja oficiado ao Diretor da Fepasa, para que seja colocado na passagem de nível do Km. 29, uma cancela automática, bem como seja oficiado ao Senhor Prefeito, solicitando do mesmo, que oficie no mesmo sentido à referida Ferrovia.</t>
   </si>
   <si>
     <t>54741</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1973/54741/reqt0035_1973.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1973/54741/reqt0035_1973.pdf</t>
   </si>
   <si>
     <t>Requeiro a Mesa, ouvido o Plenário, seja oficiado ao Sr. Prefeito no sentido de interceder junto a Cia Telefônica Brasileiro a fim de conseguir dois aparelhos telefônicos para serem instalados, um no Poder Judiciário local e outro na residência do MM. Juiz de Direito da Comarca.</t>
   </si>
   <si>
     <t>54742</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1973/54742/reqt0036_1973.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1973/54742/reqt0036_1973.pdf</t>
   </si>
   <si>
     <t>Paulo Pereira Campos, Vereador a Câmara Municipal de Barueri, vem requerer a V. Excia., seja-lhe concedida licença de suas funções, para tratar de interesses particulares, pelo prazo de 45 (quarenta e cinco) dias, a contar desta data.</t>
   </si>
   <si>
     <t>54743</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1973/54743/reqt0037_1973.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1973/54743/reqt0037_1973.pdf</t>
   </si>
   <si>
     <t>Requeiro seja desconvocado o Vereador Suplente Sr. Francisco da Silva Cesar Netto.</t>
   </si>
   <si>
     <t>54744</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1973/54744/reqt0038_1973.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1973/54744/reqt0038_1973.pdf</t>
   </si>
   <si>
     <t>Requeiro a Mesa, ouvido o Plenário, para que seja oficiado ao Delegado de Ensino de Osasco, Sr. Enio Gruppe, solicitando do mesmo a construção de um Grupo Escolar no Jardim Belval.</t>
   </si>
   <si>
     <t>54745</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1973/54745/reqt0039_1973.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1973/54745/reqt0039_1973.pdf</t>
   </si>
   <si>
     <t>Requeiro à Mesa, ouvido o Plenário, seja inserido em ata um voto de profundo pesar pelo falecimento do progenitor do Deputado Renato Cordeiro, ocorrido no dia 19 p.p, e que seja dado conhecimento a família enlutada.</t>
   </si>
   <si>
     <t>54746</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1973/54746/reqt0041_1973.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1973/54746/reqt0041_1973.pdf</t>
   </si>
   <si>
     <t>Requeiro a V. Excia, seja oficiado ao Sr. Chefe do Executivo, que informe este Vereador o seguinte: 1) Foi contratado elemento para responder pela contabilidade Municipal 2) Em caso afirmativo, enviar a este Vereador uma cópia fiel de contrato firmado entre a Municipalidade e o profissional contratado.</t>
   </si>
   <si>
     <t>54747</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1973/54747/reqt0042_1973.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1973/54747/reqt0042_1973.pdf</t>
   </si>
   <si>
     <t>Requeiro a V. Excia que seja oficiado o Sr. Chefe do Executivo, que informe esta Casa o seguinte: quais as atitudes tomadas com respeito a feira-livre que originou o completo descontentamento dos feirantes.</t>
   </si>
   <si>
     <t>54750</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1973/54750/reqt0043_1973.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1973/54750/reqt0043_1973.pdf</t>
   </si>
   <si>
     <t>Requeiro a Mesa, ouvido o Plenário, para que seja oficiado ao Diretor do FECE - Fundo Estadual de Construção Escolar, solicitando do mesmo a construção de um Grupo Escolar no Jardim Belval.</t>
   </si>
   <si>
     <t>54764</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1973/54764/reqt0045_1973.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1973/54764/reqt0045_1973.pdf</t>
   </si>
   <si>
     <t>Requeiro a Mesa, seja oficiado o Sr. Diretor do Serviço Autônomo de Água e Esgoto - S.A.A.E - que informe a Casa os seguintes: 1 - Quais os vencimentos do contador daquela autarquia; 2 - Quem é o atual contador da S.A.A.E 3 - Em que data foi firmado o contrato entre a autarquia e o atual contador; 4 - Que forneça certidão dos seguintes documentos; a) cópia de todos os contratos celebrados entre o S.A.A.E. com qualquer profissional (advogados, técnicos em contabilidade, engenheiro etc.) Requeiro mais, que informe quais os vencimentos do atual tesoureiro do S.A.A.E.</t>
   </si>
   <si>
     <t>54765</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1973/54765/reqt0047_1973.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1973/54765/reqt0047_1973.pdf</t>
   </si>
   <si>
     <t>Requeiro mais ainda, que seja alertado o Sr. Prefeito, que o não envio dos documentos solicitados dentro do prazo de quinze dias acarretará o seu enquadramento no Decreto 201/67.</t>
   </si>
   <si>
     <t>54766</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1973/54766/reqt0049_1973.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1973/54766/reqt0049_1973.pdf</t>
   </si>
   <si>
     <t>Requeiro a Mesa, ouvido o Plenário, seja oficiado ao Chefe do Executivo, para que seja criado uma linha de lotação no Jardim dos Camargos, com o seguinte itinerário: saida da Rua Campos Salles, Delegacia, Rua Rio Grande do Sul, Rua Liberdade, Colégio Estadual de Barueri, Rua T, Rua Q, Rua B, Rua 2, rua Rio Grande do Sul, Delegacia, Rua Campos Salles, Av. 26 de Março, Rua Celidônio Guerra, Av. D. Pedro II.</t>
   </si>
   <si>
     <t>54767</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1973/54767/reqt0050_1973.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1973/54767/reqt0050_1973.pdf</t>
   </si>
   <si>
     <t>Requeiro a Mesa, ouvido o Plenário, que seja oficiado ao Sr. Chefe do Executivo que informe esta Casa de Leis, qual o custo do desvio que liga a marginal do Rio Barueri, com a Avenida Itaqui no Jardim Belval.</t>
   </si>
   <si>
     <t>54768</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1973/54768/reqt0051_1973.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1973/54768/reqt0051_1973.pdf</t>
   </si>
   <si>
     <t>Requeiro a Mesa, seja oficiado ao Senhor Chefe do Executivo, para que seja extinta a concessão da linha Barueri ao Jardim Tupã, à Viação Boa Vista.</t>
   </si>
   <si>
     <t>54769</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1973/54769/reqt0052_1973.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1973/54769/reqt0052_1973.pdf</t>
   </si>
   <si>
     <t>Akira Hashimoto, Vereador a Câmara Municipal de Barueri, vem requerer à V. Excia., seja-lhe concedida licença de suas funções, para tratar de interesses particulares, pelo prazo de 120 dias (cento e vinte dias) a contar desta data.</t>
   </si>
   <si>
     <t>54770</t>
   </si>
   <si>
     <t>53</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1973/54770/reqt0053_1973.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1973/54770/reqt0053_1973.pdf</t>
   </si>
   <si>
     <t>Requeiro a Mesa, ouvido o Plenário seja fornecido as seguintes certidões: 1 - Ata da eleição da atual Mesa 2 - Ata da Eleição da Mesa anterior 3 - nome completo dos atuais membros da Mesa e seus respectivos cargos; 4 - nome do atual contador da Câmara Municipal e os vencimentos mensais.</t>
   </si>
   <si>
     <t>54772</t>
   </si>
   <si>
     <t>54</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1973/54772/reqt0054_1973.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1973/54772/reqt0054_1973.pdf</t>
   </si>
   <si>
     <t>Requeiro a Mesa, ouvido o Plenário, seja oficiado ao Sr. Prefeito que informe a esta Casa os seguintes: 1- Quais os vencimentos do contador. 2- Em que data foi firmado o contrato do atual contador com o S.A.E.E. 3- quem é o atual contador do S.A.E.E. 4- quais os vencimentos do atual tesoureiro do S.A.E.E. 5- quais os vencimentos do contador da Prefeitura Municipal. 6- quais os vencimentos do Tesoureiro da Prefeitura Municipal.</t>
   </si>
   <si>
     <t>54775</t>
   </si>
   <si>
     <t>55</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1973/54775/reqt0055_1973.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1973/54775/reqt0055_1973.pdf</t>
   </si>
   <si>
     <t>Requeiro a Mesa, ouvido o Plenário, que seja oficiado ao Sr. Prefeito que forneça a este Vereador, os seguintes informes: 1- Quanto o Sr. Joaquim feres filho recebe do S.A.E.E. exercendo a função de diretor daquela autarquia; 2- quanto recebe o Sr. Joaquim Feres Filho da Prefeitura Municipal exercendo as funções de Assessor de Serviços Gerais.</t>
   </si>
   <si>
     <t>54776</t>
   </si>
   <si>
     <t>56</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1973/54776/reqt0056_1973.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1973/54776/reqt0056_1973.pdf</t>
   </si>
   <si>
     <t>54777</t>
   </si>
   <si>
     <t>57</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1973/54777/reqt0057_1973.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1973/54777/reqt0057_1973.pdf</t>
   </si>
   <si>
     <t>Requeiro a Mesa, ouvido o Plenário, para que seja oficiado ao Chefe do Executivo, para que seja criado uma linha de lotação com micro-ônibus, com mais de 4 (quatro), para Jardim dos Camargos e Vila Porto e Boa Vista, com o seguinte itinerário: saída da Rua Campos Salles, Delegacia, Rua Rio Grande do Sul, Rua Liberdade, Colégio Estadual de Barueri, Rua T, Rua Q, Rua B, Rua2, Rua Rio Grande do Sul, Rua Marechal Deodoro, Rua Minas Gerais, Rua Liberdade, Rua Campos Salles, Rua 26 de Março, Rua Celidônio Guerra, Av. Pedro Ii, Largo São João.</t>
   </si>
   <si>
     <t>54816</t>
   </si>
   <si>
     <t>61</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1973/54816/reqt0061_1973.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1973/54816/reqt0061_1973.pdf</t>
   </si>
   <si>
     <t>Requeiro a Mesa, ouvido o Plenário, seja fornecido cópia da Lei que criou o S.A.E.E, cópia do Código Tributário e cópia do Estatuto dos Funcionários do Município de Barueri.</t>
   </si>
   <si>
     <t>54817</t>
   </si>
   <si>
     <t>62</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1973/54817/reqt0062_1973.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1973/54817/reqt0062_1973.pdf</t>
   </si>
   <si>
     <t>Requeiro de V. Excia, uma certidão que conste o seguinte: ''A pedido do Vereador Benedito Adherbal Farbo, certifico, que não existe no município de Barueri, via ou logradouros públicos, que levam o nome Capitólio.</t>
   </si>
   <si>
     <t>54819</t>
   </si>
   <si>
     <t>63</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1973/54819/reqt0063_1973.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1973/54819/reqt0063_1973.pdf</t>
   </si>
   <si>
     <t>Requeiro à Mesa, ouvido o Plenário, seja oficiado ao Diretor da Viação Santa Clara, que tem concessão de linha de Pinheiros - Barueri, com ponto no Largo São João, solicitando para que estude a possibilidade de prolongamento até a Vila Boa Vista, próximo ao Colégio Estadual de Barueri, com carros de 25 em 25 minutos.</t>
   </si>
   <si>
     <t>54886</t>
   </si>
   <si>
     <t>64</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1973/54886/reqt0064_1973.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1973/54886/reqt0064_1973.pdf</t>
   </si>
   <si>
     <t>Requeiro a Mesa, ouvido o Plenário, seja oficiado ao serviço central de transportes coletivos e ao Departamento de Estrada de Rodagem (D.E.R.), solicitando a interferência junto à Viação Santa Clara, a qual tem concessão de linha Pinheiros-Barueri, com ponto no Largo São João, sugerindo que faça o prolongamento até a Vila Boa Vista, de 25 em 25 minutos.</t>
   </si>
   <si>
     <t>54887</t>
   </si>
   <si>
     <t>66</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1973/54887/reqt0066_1973.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1973/54887/reqt0066_1973.pdf</t>
   </si>
   <si>
     <t>Requeiro da Mesa, ouvido o Plenário os seguintes: I - A destituição pura e simples, do Cargo de Presidente da Câmara do Vereador José Maria Balieiro; II - A convocação de uma Sessão Extraordinária para o dia 24 de agosto de 1973 (sexta-feira), com o objetivo único de proceder a nova eleição para o cargo de Presidente; III - Que o Vice Presidente, assuma até a regularização do impasse, o Cargo de Presidente.</t>
   </si>
   <si>
     <t>54888</t>
   </si>
   <si>
     <t>67</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1973/54888/reqt0067_1973.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1973/54888/reqt0067_1973.pdf</t>
   </si>
   <si>
     <t>Requeiro a Mesa, ouvido o Plenário, seja fornecido uma cópia fiel da declaração de bens do Sr. Chefe do Executivo, entregue a esta Casa de Leis, por força da Legislação vigente, quando de sua posse no dia 31 de janeiro de 1973.</t>
   </si>
   <si>
     <t>54889</t>
   </si>
   <si>
     <t>68</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1973/54889/reqt0068_1973.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1973/54889/reqt0068_1973.pdf</t>
   </si>
   <si>
     <t>Requeiro a Mesa, ouvido o Plenário seja oficiado o Sr. Prefeito, que informe a Casa, as seguintes: 1 - Em que data foram iniciadas, as obras de calçamento do passeio do Largo São João Batista e Rua Campos Salles; 2 - Quanto aplicou a prefeitura, em materiais e quanto aplicou em mão de obra no referido calçamento, se realizado pelo Executivo; 3 - Se a obra foi realizada por terceiros, qual foi o custo total da referida obra.</t>
   </si>
   <si>
     <t>54890</t>
   </si>
   <si>
     <t>69</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1973/54890/reqt0069_1973.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1973/54890/reqt0069_1973.pdf</t>
   </si>
   <si>
     <t>Requeiro a Mesa, ouvido o Plenário, seja enviado ofícios ao Cepam - centro de estudos e pesquisa e administração Municipal, ao Tribunal do Estado de São Paulo e ao Serfhau - Serviço Federal de Habitação e Urbanismo do Ministério do Interior, solicitando parecer, sobre a legalidade ou ilegalidade do contrato celebrado entre o presidente da Câmara e o Advogado, cujas cópias do contrato, deverão ser encaminhadas em anexo aos ofícios.</t>
   </si>
   <si>
     <t>54891</t>
   </si>
   <si>
     <t>70</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1973/54891/reqt0070_1973.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1973/54891/reqt0070_1973.pdf</t>
   </si>
   <si>
     <t>Requeiro a Mesa, ouvido o Plenário, seja oficiado o Chefe do Executivo, para que informe a Casa os seguintes: 1 - Foi Feito licitação para as publicações dos atos oficiais do Executivo. 2 - Quais os órgãos da imprensa, que ocorreram, bem como os preços oferecidos; 3 - Em que jornal foi publicado o edital para a licitação referida, bem como a data de sua publicação. - 4 - Qual o órgão de imprensa vencedor da Licitação, se é que houve.</t>
   </si>
   <si>
     <t>54892</t>
   </si>
   <si>
     <t>71</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1973/54892/reqt0071_1973.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1973/54892/reqt0071_1973.pdf</t>
   </si>
   <si>
     <t>Requeiro a Mesa, por ser de justiça, que o referido requerimento, seja incluído na Ordem do dia de hoje (29/08/73).</t>
   </si>
   <si>
     <t>54893</t>
   </si>
   <si>
     <t>72</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1973/54893/reqt0072_1973.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1973/54893/reqt0072_1973.pdf</t>
   </si>
   <si>
     <t>Requeiro a Mesa, ouvido o Plenário que seja oficiado o Sr. Chefe do Executivo, para que conceda aos contratados pela CLT, um aumento de ordem geral, passando os mesmos a perceberem o salário não inferior à Cr$ 450,00 (quatrocentos e cinquenta cruzeiros), baseando-se na Lei da restruturação quadro de funcionários, recentemente aprovado por esta Casa.</t>
   </si>
   <si>
     <t>54894</t>
   </si>
   <si>
     <t>73</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1973/54894/reqt0073_1973.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1973/54894/reqt0073_1973.pdf</t>
   </si>
   <si>
     <t>Requeiro a Mesa, ouvido o Plenário, para que seja oficiado o Sr. Chefe do Executivo que informe a Casa os seguintes: 1 - Porque, até agora, a São Paulo Light S/A Serviços de Eletricidade, não colocou a rede de lâmpadas a mercúrio nas ruas centrais de Barueri, uma vez que o referido serviço já foi pago pela administração anterior; 2 - porque até agora, o Executivo não fez o enquadramento dos funcionários e não realizou o concurso de que trata a lei da restruturação do quadro de funcionários;</t>
   </si>
   <si>
     <t>54895</t>
   </si>
   <si>
     <t>74</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1973/54895/reqt0074_1973.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1973/54895/reqt0074_1973.pdf</t>
   </si>
   <si>
     <t>Requeiro a Mesa, ouvido o Plenário, para que seja oficiado ao Sr. Chefe do Executivo para que informe se a ampliação das linhas de ônibus e a colocação de micro-ônibus para os diversos bairros de Barueri, teve a competente concorrência pública, de conformidade com a Lei Orgânica dos Municípios.</t>
   </si>
   <si>
     <t>54896</t>
   </si>
   <si>
     <t>75</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1973/54896/reqt0075_1973.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1973/54896/reqt0075_1973.pdf</t>
   </si>
   <si>
     <t>Requeiro a Mesa, ouvido o Plenário, para que o Projeto denominado a sala Das Sessões, seja colocado na ordem do dia da próxima Sessão, para discussão e deliberação.</t>
   </si>
   <si>
     <t>54897</t>
   </si>
   <si>
     <t>76</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1973/54897/reqt0076_1973.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1973/54897/reqt0076_1973.pdf</t>
   </si>
   <si>
     <t>Requeiro a Mesa, ouvido o Plenário, que seja oficiado as Câmaras dos municípios da Comarca de Barueri, para que aqueles Poderes Judiciário, tomem conhecimentos da lamentável situação em que se encontra a Cadeia Pública de Barueri, no que diz respeito a segurança no transporte de presos. Requeiro, ainda, que no referido ofício seja solicitado o apoio daquelas Casas de Leis, enviando ofícios ao Secretário de Segurança Pública para tomar as devidas providências.</t>
   </si>
   <si>
     <t>54898</t>
   </si>
   <si>
     <t>77</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1973/54898/reqt0077_1973.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1973/54898/reqt0077_1973.pdf</t>
   </si>
   <si>
     <t>Requeiro a Mesa, ouvido o Plenário que seja oficiado ao Sr. Secretário da Segurança Pública, para que ponha a disposição da Delegacia de Polícia de Barueri, uma viatura com todas as garantias, para o Transporte de presos.</t>
   </si>
   <si>
     <t>54899</t>
   </si>
   <si>
     <t>78</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1973/54899/reqt0078_1973.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1973/54899/reqt0078_1973.pdf</t>
   </si>
   <si>
     <t>Requeiro a Mesa, ouvido o Plenário, para que seja inserida uma ata, um voto de louvor aos soldados da P.M. de Barueri, Srs. Dalton Miguel e Armando Fidêncio Rosa.</t>
   </si>
   <si>
     <t>54900</t>
   </si>
   <si>
     <t>111</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1973/54900/reqt0111_1973.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1973/54900/reqt0111_1973.pdf</t>
   </si>
   <si>
     <t>Requeiro a Mesa, ouvido o Plenário, que seja fornecido a este Vereador o seguinte: I- A gleba de terra, vendida a Indústria Metalúrgica Beta Ltda, no Jardim Califórnia, pertencia a quem; II- A Referida gleba estava divididas em lotes; III- os proprietários estão com os impostos daquela gleba pagos; IV- Certidão de registro de imóveis. requeiro ainda seja oficiado o Sr. Chefe do Executivo, para que envie a Casa, uma cópia do parecer do Sr. assessor jurídico, com referência aquela gleba, no que diz respeito as ruas que constam no loteamento da gleba.</t>
   </si>
   <si>
     <t>54901</t>
   </si>
   <si>
     <t>112</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1973/54901/reqt0112_1973.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1973/54901/reqt0112_1973.pdf</t>
   </si>
   <si>
     <t>Requeiro a Mesa, observadas as formalidades legais sejam oficiados os Exmos. Senhores Governador do Estado e os Secretários de Estado dos Negócios da Educação e Cultura e da Saúde, solicitando-lhes providências necessárias à assistência médico-hospitalar, aos alunos acidentados, durante as aulas práticas de educação física nos estabelecimentos de Ensino da Rede Estadual.</t>
   </si>
   <si>
     <t>54902</t>
   </si>
   <si>
     <t>115</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1973/54902/reqt0115_1973.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1973/54902/reqt0115_1973.pdf</t>
   </si>
   <si>
     <t>Pedro Arcanjo da Matta, Vereador à Câmara Municipal de Barueri, vem requerer à V. Excia., seja-lhe concedida licença de suas funções, para tratar de interesses particulares, pelo prazo de 30 (trinta) dias, a contar desta data.</t>
   </si>
   <si>
     <t>54601</t>
   </si>
   <si>
     <t>INDC</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1973/54601/indc0002_1973.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1973/54601/indc0002_1973.pdf</t>
   </si>
   <si>
     <t>Indico a Mesa, seja oficiado ao Exmo. Sr. Prefeito Municipal, para que seja tomada as providências necessárias junto ao órgão competente, sobre o funcionamento de semáforo, no pontilhão sob a Via Férrea.</t>
   </si>
   <si>
     <t>54602</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1973/54602/indc0003_1973.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1973/54602/indc0003_1973.pdf</t>
   </si>
   <si>
     <t>Indico a Mesa, para que seja oficiado a Delegacia de Ensino de Osasco, para quem mesma estude a possibilidade da criação ainda este ano de uma classe de aula para as crianças retardadas ou excepcionais no 2º ginásio de Barueri, bem como uma classe de alfabetização de adultos, no mesmo local.</t>
   </si>
   <si>
     <t>54603</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1973/54603/indc0004_1973.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1973/54603/indc0004_1973.pdf</t>
   </si>
   <si>
     <t>Indico à Mesa seja oficiado ao Exmo. Sr. Prefeito Municipal, solicitando do mesmo para que seja tomada as devidas providências no sentido de apurar o porque desses descontroles das coletivas e peruas de lotação que servem, esses bairros do Engenho Novo, Jardim Califórnia etc, pois seus usuários estão sendo prejudicados com essa desorganização.</t>
   </si>
   <si>
     <t>54604</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1973/54604/indc0005_1973.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1973/54604/indc0005_1973.pdf</t>
   </si>
   <si>
     <t>Indico a Mesa seja oficiado ao Exmo. Senhor Prefeito Municipal, a fim de que o mesmo interfira junto a Viação Santa Clara S/A., no sentido de que seja atendida o povo de Barueri com Ponto Inicial.</t>
   </si>
   <si>
     <t>54605</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1973/54605/indc0006_1973.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1973/54605/indc0006_1973.pdf</t>
   </si>
   <si>
     <t>Indico à Mesa, seja oficiado ao Exmo. Sr. Prefeito Municipal, para que Sua Excia., estude a possibilidade da criação de um ponto para caminhões de aluguel, no Distrito do Jardim Silveira, ao lado da praça.</t>
   </si>
   <si>
     <t>54606</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1973/54606/indc0007_1973.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1973/54606/indc0007_1973.pdf</t>
   </si>
   <si>
     <t>Indico a Mesa, para que seja oficiado ao Exmo. Sr. Chefe do Executivo, afim de que o mesmo estude a possibilidade da criação de uma Sub - Delegacia, no Distrito do Jardim Silveira.</t>
   </si>
   <si>
     <t>54607</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1973/54607/indc0008_1973.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1973/54607/indc0008_1973.pdf</t>
   </si>
   <si>
     <t>Indico à Mesa, seja oficiado à Sua Excia., o Prefeito Municipal, para que estude a possibilidade de transferir a parte de frutas e verduras da feira livre de Barueri, para que a mesma comece em frente ao posto de gasolina ali existente.</t>
   </si>
   <si>
     <t>54608</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1973/54608/indc0009_1973.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1973/54608/indc0009_1973.pdf</t>
   </si>
   <si>
     <t>Indico à Mesa seja oficiado ao Exmo. Prefeito Municipal, solicitando do mesmo para que seja tomada as providências, no sentido de apurar um amenizamento do pó existente nas Avenidas Lourenço Zacaro e Capitão Francisco Cézar, lugar onde o movimento é intenso pelos carreteiros que transportam pedras e asfaltos de CONSTRAN, ocasionando assim, um grande perigo aos moradores da região.</t>
   </si>
   <si>
     <t>54609</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1973/54609/indc0010_1973.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1973/54609/indc0010_1973.pdf</t>
   </si>
   <si>
     <t>Indico a Mesa seja oficiado ao Exmo. Sr. Prefeito Municipal, uma vez sabendo que a iluminação do largo a algumas ruas do centro, serão substituídas, sentiria-me honrado, representando o povo de meu bairro que os mesmos, fossem instalados nas Avenidas Lourenço Zacaro, começando da padaria, até o Jardim Califórnia, E Avenida Capitão Francisco Cesar, começando na igrejinha em frente a Chácara Recreio até as proximidades da CONSTRAN.</t>
   </si>
   <si>
     <t>54610</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1973/54610/indc0011_1973.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1973/54610/indc0011_1973.pdf</t>
   </si>
   <si>
     <t>Indico a Mesa, seja oficiado ao Exmo. Sr. Chefe do Executivo para que Sua. Excia, tome providências junto a Light - Serviços de Eletricidade S/A, no sentido de ser trocadas várias lâmpadas que encontram- se queixadas em frente ao Grupo Escolar Raposo Tavares, em Barueri.</t>
   </si>
   <si>
     <t>54611</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1973/54611/indc0012_1973.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1973/54611/indc0012_1973.pdf</t>
   </si>
   <si>
     <t>Indico a Mesa seja oficiado ao Fundo Estadual de Construção Escolar (FECE), para que fosse construído um muro de arrimo no Centro Educacional de Barueri, pois o muro existente no mesmo esta em perigo, devido a corrosão das chuvas.</t>
   </si>
   <si>
     <t>54612</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1973/54612/indc0013_1973.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1973/54612/indc0013_1973.pdf</t>
   </si>
   <si>
     <t>Indico a Mesa, seja oficiado ao Exmo. Senhor Prefeito Municipal, para que o mesmo determine a reparação da Rua Antonio Chaluppe, neste município, pois a mesma encontra-se em péssimo estado de conservação.</t>
   </si>
   <si>
     <t>54613</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1973/54613/indc0014_1973.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1973/54613/indc0014_1973.pdf</t>
   </si>
   <si>
     <t>Indico a Mesa, seja oficiado ao Exmo. Senhor Chefe do Executivo, para que Sua. Excia., tome as devidas providências, no sentido de ser passada a motoniveladora na Rua. 4, Chácara Marcos, afim de que a Light- Serviços de Eletricidade S/A, possa ligar luz.</t>
   </si>
   <si>
     <t>54614</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1973/54614/indc0015_1973.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1973/54614/indc0015_1973.pdf</t>
   </si>
   <si>
     <t>Indico a Mesa, seja oficiado ao Exmo. Senhor Chefe do Executivo, para que Sua Excia., determine ao fiscal, para que o mesmo faça levantamento no Imposto Predial nas Vilas, São Vicente de Paula, Munhóz e Jardim Mutinga.</t>
   </si>
   <si>
     <t>54615</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1973/54615/indc0016_1973.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1973/54615/indc0016_1973.pdf</t>
   </si>
   <si>
     <t>Indico a Mesa, seja oficiado ao Exmo. Senhor Prefeito Municipal, para que Sua Excia, estude a possibilidade da colocação de tubos nas duas Avenidas, no córrego divisório do município de Barueri com Osasco, Avenida Diretriz.</t>
   </si>
   <si>
     <t>54616</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1973/54616/indc0017_1973.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1973/54616/indc0017_1973.pdf</t>
   </si>
   <si>
     <t>Indico a Mesa, seja oficiado ao Exmo. Senhor Prefeito Municipal, solicitando de sua Excia, seja colocado uma servente no grupo escolar S. Vicente de Paula, pois o referido estabelecimento conta com 6 (seis) classes, sendo 300 alunos, e não conta com servente para atender as necessidades da escola.</t>
   </si>
   <si>
     <t>54617</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1973/54617/indc0018_1973.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1973/54617/indc0018_1973.pdf</t>
   </si>
   <si>
     <t>Indico a Mesa, seja oficiado ao Exmo. Senhor Prefeito, para que sua Excia. tome as devidas providências, no sentido de ser reparas as Vilas, São Vicente da Paula, Vila Munhóz e Jardim Mutinga, que estão completamente abandonadas, onde suas ruas foram destruídas pelas águas, onde levaram até postes da light.</t>
   </si>
   <si>
     <t>54618</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1973/54618/indc0019_1973.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1973/54618/indc0019_1973.pdf</t>
   </si>
   <si>
     <t>Requeiro à Mesa seja indicado ao Sr. Prefeito, para que estude a possibilidade de mandar uma motoniveladora à Estrada Chácara da Tia, pois essa via pública está em péssimo estado, impossibilitando a passagem de veiculo.</t>
   </si>
   <si>
     <t>54619</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1973/54619/indc0020_1973.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1973/54619/indc0020_1973.pdf</t>
   </si>
   <si>
     <t>Indico à Mesa seja indicado ao Sr. Prefeito, para que estude a possibilidade de reservar algumas lâmpadas das que sobraram da Rua Campos Sales, quando de sua substituição pelas de mercúrio, para serem colocadas à Rua Cinco, no Jardim Santa Luzia, pois como se sabe aquela rua está totalmente às escuras.</t>
   </si>
   <si>
     <t>54620</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1973/54620/indc0021_1973.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1973/54620/indc0021_1973.pdf</t>
   </si>
   <si>
     <t>Indico à Mesa, seja oficiado ao Exmo. Sr. Prefeito Municipal, para que sua Excia., determine para que seja passada a motoniveladora, nas principais Ruas da Vila Pindorama, Engenho Novo e Jardim Califórnia.</t>
   </si>
   <si>
     <t>54621</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1973/54621/indc0022_1973.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1973/54621/indc0022_1973.pdf</t>
   </si>
   <si>
     <t>Indico a Mesa, seja oficiado ao Exmo.Sr. Prefeito Municipal, solicitando de sua Excia. a possibilidade de ser pavimentada a Avenida Capitão Francisco Cesar, até a Pedreira Constran, neste Município.</t>
   </si>
   <si>
     <t>54622</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1973/54622/indc0023_1973.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1973/54622/indc0023_1973.pdf</t>
   </si>
   <si>
     <t>Indico a Mesa, seja oficiado ao Exmo. Sr. Prefeito Municipal, solicitando de S. Excia. para que seja plantadas árvores na Praça Pública existente no Distrito do Jardim Silveira, bem como a limpeza da mesma.</t>
   </si>
   <si>
     <t>54623</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1973/54623/indc0024_1973.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1973/54623/indc0024_1973.pdf</t>
   </si>
   <si>
     <t>Indico a Mesa, seja oficiado ao Exmo. Sr. Prefeito Municipal, solicitando de S.Excia. envie a esta Casa o nome de todas as ruas e avenidas, existentes no Jardim Silveira.</t>
   </si>
   <si>
     <t>54624</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1973/54624/indc0025_1973.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1973/54624/indc0025_1973.pdf</t>
   </si>
   <si>
     <t>Indico a Mesa, seja oficiado ao Exmo.Sr. Prefeito Municipal, solicitando de S.Excia., a possibilidade de ser colocada placas com o nome das ruas e avenidas existentes no Distrito do Jardim Silveira neste Município.</t>
   </si>
   <si>
     <t>54625</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1973/54625/indc0026_1973.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1973/54625/indc0026_1973.pdf</t>
   </si>
   <si>
     <t>Indico a Mesa, seja oficiado ao Exmo. Sr. Prefeito Municipal, solicitando de S.Excia. seja tomada providências no sentido de prender todos os cães vadios existentes em nosso município, com o auxílio de carrocinhas ou outro meio.</t>
   </si>
   <si>
     <t>54626</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1973/54626/indc0027_1973.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1973/54626/indc0027_1973.pdf</t>
   </si>
   <si>
     <t>Indico a Mesa, seja oficiado ao Exmo. Sr. Prefeito Municipal, solicitando de sua Excia. a possibilidade da construção de um Campo de Esportes e Educação Física, destinado a servir o Ginásio Estadual do Jardim Silveira.</t>
   </si>
   <si>
     <t>54627</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1973/54627/indc0028_1973.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1973/54627/indc0028_1973.pdf</t>
   </si>
   <si>
     <t>Requeiro à Mesa seja indicado ao Sr. Prefeito a possibilidade de serem recolocadas as lâmpadas que existiam sobre a ponte do Rio Barueri, pois em consequência das obras ali realizadas as mesmas foram retiradas, estando o local totalmente às escuras.</t>
   </si>
   <si>
     <t>54628</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1973/54628/indc0029_1973.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1973/54628/indc0029_1973.pdf</t>
   </si>
   <si>
     <t>Indico à Mesa, seja oficiado ao Senhor Chefe de Executivo, para que seja regulamentado o estacionamento de automóveis e caminhões, no inicio da Rua Campos Sales, Avenida 26 de Março e Largo São João, de no máximo 1 hora.</t>
   </si>
   <si>
     <t>54629</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1973/54629/indc0030_1973.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1973/54629/indc0030_1973.pdf</t>
   </si>
   <si>
     <t>Indico à Mesa, seja oficiado ao Exmo. Senhor Prefeito Municipal, para que estude a possibilidade de ser construído um abrigo no ponto final, das peruas de lotação, no Jardim Tupã.</t>
   </si>
   <si>
     <t>54630</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1973/54630/indc0031_1973.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1973/54630/indc0031_1973.pdf</t>
   </si>
   <si>
     <t>Indico à Mesa, seja oficiado ao Exmo. Sr. Prefeito Municipal, solicitando de Sua Excia., que seja colocado guias e sarjetas nas ruas: A, B, C, D, E, F, G, H, I, J, e uma parte das ruas N e o, completando com a Avenida Municipal, no Jardim Alberto, Rua C e B; no Jardim Audir, Avenida Presidente Kennedy.</t>
   </si>
   <si>
     <t>54631</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1973/54631/indc0032_1973.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1973/54631/indc0032_1973.pdf</t>
   </si>
   <si>
     <t>Indico à Mesa, seja oficiado ao Exmo. Sr. Prefeito, para que seja colocado guias e sarjetas, no Jardim Reginalice, nas ruas: 4, 5, 5a, 6, 7 e 9 e no Engenho Novo nas Ruas: São Paulo, Marechal Deodoro, Erminda Fonseca, Lourenço Zaccaro.</t>
   </si>
   <si>
     <t>54632</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1973/54632/indc0033_1973.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1973/54632/indc0033_1973.pdf</t>
   </si>
   <si>
     <t>Indico à Mesa, seja oficiado ao Exmo. Sr. Prefeito, no sentido de que sejas colocado tartarugas e sinalização, na Avenida Municipal, na altura da Rua N e em frente à Praça Pública, no Jardim Silveira.</t>
   </si>
   <si>
     <t>54633</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1973/54633/indc0034_1973.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1973/54633/indc0034_1973.pdf</t>
   </si>
   <si>
     <t>Requeiro à Mesa seja indicado ao Sr. Prefeito no sentido de estudar a possibilidade de liberar o estacionamento para veículos de passeio, na Rua Profº João da Mata e Luz, entre a Rua Santo Antônio e Campos Sales, no período das 18:00 às 6:00 horas, já que nesse período o trafego é de menor intensidade.</t>
   </si>
   <si>
     <t>54634</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1973/54634/indc0035_1973.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1973/54634/indc0035_1973.pdf</t>
   </si>
   <si>
     <t>Indico à Mesa, seja oficiado ao Sr. Chefe do Executivo, para que seja colocada iluminação pública, na Rua Espírito Santo, na Vila Boa Vista neste Município.</t>
   </si>
   <si>
     <t>54635</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1973/54635/indc0036_1973.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1973/54635/indc0036_1973.pdf</t>
   </si>
   <si>
     <t>Indico a Mesa, para que seja oficiado ao Exmo: Senhor Prefeito, para que, passe a motoniveladora na Rua 3, na vila barros e Rua São Paulo, no Engenho Novo, neste Município.</t>
   </si>
   <si>
     <t>54636</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1973/54636/indc0037_1973.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1973/54636/indc0037_1973.pdf</t>
   </si>
   <si>
     <t>Indico à Mesa, seja oficiado ao Senhor Prefeito Municipal, afim de que ele proíba o Top-Center Carapicuíba, localizado à Avenida Ruy Barbosa nº 1170,em Carapicuíba, de colocar cartazes nas paredes exteriores dos estabelecimentos comerciais e Casas particulares.</t>
   </si>
   <si>
     <t>54637</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1973/54637/indc0038_1973.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1973/54637/indc0038_1973.pdf</t>
   </si>
   <si>
     <t>Indico a Mesa, seja oficiado o Sr. Chefe do Executivo, para que tome providências, junto a São Paulo Light S/A, para que troque as lâmpadas das ruas: - Antonio Chaluppe e outras da Vila Boa Vista. Indico ainda, para que seja oficiado ao Sr. Prefeito, que tome providências, para uma melhor iluminação Do Largo São João Batista e arredores do Colégio Estadual de Barueri.</t>
   </si>
   <si>
     <t>54638</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1973/54638/indc0039_1973.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1973/54638/indc0039_1973.pdf</t>
   </si>
   <si>
     <t>Indico a Mesa, seja oficiado o Sr. Chefe do Executivo, para coibir os infratores, que de um tempo a esta parte, vem colocando cartazes nas paredes dos estabelecimentos comerciais e Casas, situadas nas ruas principais de Barueri.</t>
   </si>
   <si>
     <t>54639</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1973/54639/indc0040_1973.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1973/54639/indc0040_1973.pdf</t>
   </si>
   <si>
     <t>Indico a Mesa, seja oficiado ao Exmo. Sr. Prefeito Municipal, para que determine a Secretaria de obras da Municipalidade, com a máxima urgência, a execução de 2 (duas) valetas, uma em frente a praça pública do Jardim Silveira; outra na Avenida Municipal, na altura da Rua N, no mesmo Distrito.</t>
   </si>
   <si>
     <t>54640</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1973/54640/indc0041_1973.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1973/54640/indc0041_1973.pdf</t>
   </si>
   <si>
     <t>Indico à Mesa, seja oficiado ao Exmo. Senhor Prefeito Municipal, solicitando de S.Excia., a construção de um Mictório Público, no Cemitério Local.</t>
   </si>
   <si>
     <t>54641</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1973/54641/indc0042_1973.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1973/54641/indc0042_1973.pdf</t>
   </si>
   <si>
     <t>Indico a Mesa, seja oficiado ao Exmo. Sr. Prefeito Municipal, solicitando de S.Excia., para que interfira junto a Light- Serviços de Eletricidade S/A, para que troque as lâmpadas que encontram-se queimadas, no Distrito do Jardim Silveira, Avenida Municipal, Rua "N", Rua "D" e Avenida Anhanguera, como quem vai ao Jardim Silveira.</t>
   </si>
   <si>
     <t>54647</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1973/54647/indc0043_1973.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1973/54647/indc0043_1973.pdf</t>
   </si>
   <si>
     <t>Indico à Mesa, ouvido o Plenário, seja oficiado ao Chefe do Executivo a seguinte solicitação: seja formada uma comissão coma participação de representantes das instituições de nossa cidade, inclusive com elementos do legislativo, com a finalidade de planejar e executar os festejos em comemoração aos 25 anos de emancipação político-administrativa de Barueri que ocorrerá em março do próximo ano.</t>
   </si>
   <si>
     <t>54649</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1973/54649/indc0044_1973.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1973/54649/indc0044_1973.pdf</t>
   </si>
   <si>
     <t>Indico a Mesa, ouvido 0 Plenário, para que seja oficiado ao Senhor Prefeito Municipal, no sentido de que seja feita limpeza no córrego, que passa entre a Vila Militar e a Vila São Francisco.</t>
   </si>
   <si>
     <t>54674</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1973/54674/indc0045_1973.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1973/54674/indc0045_1973.pdf</t>
   </si>
   <si>
     <t>Indico a Mesa, ouvido o Plenário, para que seja oficiado ao Senhor Chefe do Executivo, no sentido de que seja colocada iluminação na Rua Padre Donizete - Vila São Francisco.</t>
   </si>
   <si>
     <t>54675</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1973/54675/indc0046_1973.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1973/54675/indc0046_1973.pdf</t>
   </si>
   <si>
     <t>Indico à Mesa, ouvido o Plenário, que se oficie ao Chefe do Executivo, sugerindo ao mesmo, que crie uma comissão mixta entre elementos do Executivo e Legislativo, (pessoas que disponham de algum tempo), com a finalidade de responder pelos assunto referentes às indústrias instaladas ou que venham a se instalar em nosso município, a exemplo do que acontece em outras localidades. Comissão esta que poderá contar com um técnico especializado (pago pela Prefeitura), ou na impossibilidade deste, ser assessorada por algum órgão técnico que possa organizar de maneira racional a instalação destas indústrias, estabelecendo, principalmente as condições a que se submeterão desde suas instalações, para evitar transtornos futuros que fatalmente virão, caso não se estabeleça esta inspeção, tendo como principal exemplo a poluição do ar, ruídos etc.</t>
   </si>
   <si>
     <t>54676</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1973/54676/indc0047_1973.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1973/54676/indc0047_1973.pdf</t>
   </si>
   <si>
     <t>Indico à Mesa, ouvido o Plenário, seja oficiado ao Chefe do Executivo, para que sejam tomadas providências no sentido de resolver, definitivamente o problema da passagem sob os trilhos da FEPASA que se agrava dia a dia e continua sendo o péssimo "Cartão de Visita" de Barueri.</t>
   </si>
   <si>
     <t>54677</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1973/54677/indc0048_1973.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1973/54677/indc0048_1973.pdf</t>
   </si>
   <si>
     <t>Indico a Mesa, ouvido o Plenário, para que sejam acertados o mais breve possível, o salário de nossas funcionárias, a exemplo do que já vem ocorrendo com seus congêneres do Executivo.</t>
   </si>
   <si>
     <t>54678</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1973/54678/indc0049_1973.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1973/54678/indc0049_1973.pdf</t>
   </si>
   <si>
     <t>Indico a Mesa, seja oficiado ao Exmo. Senhor Prefeito Municipal, para que determine a colocação de uma placa indicativa, da altura máxima de ambos os lados do pontilhão da FEPASA.</t>
   </si>
   <si>
     <t>54679</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1973/54679/indc0050_1973.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1973/54679/indc0050_1973.pdf</t>
   </si>
   <si>
     <t>Indico a Mesa seja oficiado o Sr. Chefe do Executivo para que envie a esta Casa, Projeto de Lei, instituindo concurso para os estudantes que apresentarem um melhor trabalho sobre a vida do município, visando a comemoração do Jubileu de Prata da Emancipação do nosso Município.</t>
   </si>
   <si>
     <t>54680</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1973/54680/indc0051_1973.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1973/54680/indc0051_1973.pdf</t>
   </si>
   <si>
     <t>Indico a Mesa, seja oficiado ao Sr. Chefe do Executivo, para que providencie uma placa indicativa com os dizeres "cuidado crianças", para ser colocada em frente ao Grupo Escolar Prof. Alexandrino Silveira Bueno, no distrito do Jardim Silveira.</t>
   </si>
   <si>
     <t>54681</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1973/54681/indc0052_1973.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1973/54681/indc0052_1973.pdf</t>
   </si>
   <si>
     <t>Indico a Mesa, seja oficiado ao Sr. Prefeito Municipal, para que determine a colocação de cascalhos, na Rua "N" no Distrito do Jardim Silveira, a qual em dias de chuva, fica intransitável.</t>
   </si>
   <si>
     <t>54682</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1973/54682/indc0053_1973.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1973/54682/indc0053_1973.pdf</t>
   </si>
   <si>
     <t>Indico a Mesa, seja oficiado ao Exmo. Sr. Prefeito Municipal, para que determine a passagem da motoniveladora nas ruas do Jardim Tupã, no Distrito do Jardim Silveira.</t>
   </si>
   <si>
     <t>54683</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1973/54683/indc0054_1973.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1973/54683/indc0054_1973.pdf</t>
   </si>
   <si>
     <t>Indico à Mesa, seja oficiado ao Senhor Chefe do Executivo, para que mande proceder à limpeza do córrego, localizado na divisa do Quartel DRAM- 2, do seu início (estrada de ferro), até a Rua Cinco, no Jardim Audir.</t>
   </si>
   <si>
     <t>54684</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1973/54684/indc0055_1973.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1973/54684/indc0055_1973.pdf</t>
   </si>
   <si>
     <t>Indico à Mesa, seja oficiado ao Exmo. Sr. Prefeito Municipal, solicitando para que interfira junto à Light - Serviços de Eletricidade S/A., para que troque as lâmpadas que se encontram queimadas nas ruas: Avenida Municipal, Rua N e Rua O, no Distrito do Jardim Silveira.</t>
   </si>
   <si>
     <t>54685</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1973/54685/indc0056_1973.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1973/54685/indc0056_1973.pdf</t>
   </si>
   <si>
     <t>Indico ao Chefe do Executivo ouvido o Plenário, sejam tomadas providências no sentido de melhorar a deplorável aparência e péssimo estado de conservação que apresenta o Jardim Mutinga.</t>
   </si>
   <si>
     <t>54686</t>
   </si>
   <si>
-    <t>https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1973/54686/indc0057_1973.pdf</t>
+    <t>http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1973/54686/indc0057_1973.pdf</t>
   </si>
   <si>
     <t>Indico a Mesa, seja oficiado o Sr. Chefe do Executivo para tomar providências no sentido de sinalizar todo o Município, para que assim torne-se praticável o nosso trânsito, que atualmente encontra-se em péssimas condições.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -2409,68 +2409,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1973/8279/pleo0001_1973.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1973/8282/pleo0002_1973.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1973/8284/pleo0003_1973.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1973/8285/pleo0004_1973.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1973/8286/pleo0005_1973.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1973/8288/pleo0006_1973.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1973/8290/pleo0007_1973.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1973/8291/pleo0008_1973.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1973/8293/pleo0009_1973.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1973/8294/pleo0010_1973.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1973/8299/pleo0011_1973.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1973/8301/pleo0012_1973.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1973/8303/pleo0013_1973.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1973/8310/pleo0014_1973.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1973/8320/pleo0015_1973.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1973/8323/pleo0016_1973.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1973/8356/pleo0026_1973.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1973/8358/pleo0027_1973.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1973/8360/pleo0028_1973.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1973/8368/pleo0029_1973.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1973/8369/pleo0030_1973.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1973/8371/pleo0031_1973.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1973/8373/pleo0032_1973.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1973/8374/pleo0033_1973.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1973/8375/pleo0034_1973.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1973/8376/pleo0035_1973.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1973/8377/pleo0036_1973.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1973/8378/pleo0037_1973.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1973/8379/pleo0038_1973.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1973/8384/pleo0039_1973.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1973/8395/pleo0040_1973.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1973/8398/pleo0041_1973.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1973/8408/pleo0042_1973.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1973/8414/pleo0043_1973.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1973/8421/pleo0044_1973.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1973/8422/pleo0045_1973.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1973/6635/pleo0046_1973.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1973/8428/pleo0047_1973.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1973/8434/pleo0048_1973.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1973/8436/pleo0049_1973.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1973/8439/pleo0050_1973.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1973/8441/pleo0051_1973.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1973/8445/pleo0052_1973.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1973/8456/pdle0001_1973.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1973/8457/pdle0002_1973.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1973/8459/pdle0003_1973.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1973/8464/pdle0004_1973.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1973/8466/pdle0005_1973.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1973/8467/pdle0006_1973.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1973/8468/pdle0007_1973.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1973/8469/pdle0008_1973.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1973/8470/pdle0009_1973.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1973/8477/pdle0010_1973.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1973/8450/prsl0001_1973.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1973/8453/prsl0002_1973.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1973/8292/pleo0008_1973_eplo0002_1973.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1973/8314/pleo0014_1973_eplo0003_1973.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1973/8322/pleo0015_1973_eplo0004_1973.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1973/8382/pleo0037_1973_eplo0001_1973.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1973/8380/pleo0038_1973_eplo0007_1973.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1973/8401/pleo0041_1973_eplo0001_1973.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1973/54687/reqt0001_1973.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1973/54688/reqt0003_1973.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1973/54689/reqt0004_1973.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1973/54698/reqt0005_1973.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1973/54699/reqt0006_1973.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1973/54700/reqt0008_1973.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1973/54701/reqt0010_1973.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1973/54702/reqt0011_1973.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1973/54703/reqt0012_1973.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1973/54704/reqt0013_1973.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1973/54705/reqt0014_1973.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1973/54706/reqt0015_1973.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1973/54707/reqt0016_1973.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1973/54708/reqt0017_1973.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1973/54709/reqt0018_1973.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1973/54710/reqt0019_1973.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1973/54711/reqt0020_1973.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1973/54712/reqt0021_1973.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1973/54714/reqt0022_1973.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1973/54715/reqt0023_1973.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1973/54716/reqt0024_1973.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1973/54717/reqt0025_1973.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1973/54718/reqt0026_1973.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1973/54719/reqt0028_1973.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1973/54720/reqt0029_1973.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1973/54721/reqt0030_1973.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1973/54722/reqt0031_1973.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1973/54723/reqt0032_1973.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1973/54724/reqt0033_1973.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1973/54725/reqt0034_1973.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1973/54741/reqt0035_1973.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1973/54742/reqt0036_1973.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1973/54743/reqt0037_1973.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1973/54744/reqt0038_1973.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1973/54745/reqt0039_1973.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1973/54746/reqt0041_1973.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1973/54747/reqt0042_1973.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1973/54750/reqt0043_1973.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1973/54764/reqt0045_1973.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1973/54765/reqt0047_1973.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1973/54766/reqt0049_1973.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1973/54767/reqt0050_1973.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1973/54768/reqt0051_1973.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1973/54769/reqt0052_1973.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1973/54770/reqt0053_1973.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1973/54772/reqt0054_1973.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1973/54775/reqt0055_1973.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1973/54776/reqt0056_1973.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1973/54777/reqt0057_1973.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1973/54816/reqt0061_1973.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1973/54817/reqt0062_1973.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1973/54819/reqt0063_1973.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1973/54886/reqt0064_1973.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1973/54887/reqt0066_1973.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1973/54888/reqt0067_1973.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1973/54889/reqt0068_1973.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1973/54890/reqt0069_1973.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1973/54891/reqt0070_1973.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1973/54892/reqt0071_1973.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1973/54893/reqt0072_1973.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1973/54894/reqt0073_1973.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1973/54895/reqt0074_1973.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1973/54896/reqt0075_1973.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1973/54897/reqt0076_1973.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1973/54898/reqt0077_1973.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1973/54899/reqt0078_1973.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1973/54900/reqt0111_1973.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1973/54901/reqt0112_1973.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1973/54902/reqt0115_1973.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1973/54601/indc0002_1973.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1973/54602/indc0003_1973.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1973/54603/indc0004_1973.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1973/54604/indc0005_1973.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1973/54605/indc0006_1973.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1973/54606/indc0007_1973.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1973/54607/indc0008_1973.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1973/54608/indc0009_1973.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1973/54609/indc0010_1973.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1973/54610/indc0011_1973.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1973/54611/indc0012_1973.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1973/54612/indc0013_1973.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1973/54613/indc0014_1973.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1973/54614/indc0015_1973.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1973/54615/indc0016_1973.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1973/54616/indc0017_1973.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1973/54617/indc0018_1973.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1973/54618/indc0019_1973.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1973/54619/indc0020_1973.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1973/54620/indc0021_1973.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1973/54621/indc0022_1973.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1973/54622/indc0023_1973.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1973/54623/indc0024_1973.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1973/54624/indc0025_1973.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1973/54625/indc0026_1973.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1973/54626/indc0027_1973.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1973/54627/indc0028_1973.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1973/54628/indc0029_1973.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1973/54629/indc0030_1973.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1973/54630/indc0031_1973.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1973/54631/indc0032_1973.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1973/54632/indc0033_1973.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1973/54633/indc0034_1973.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1973/54634/indc0035_1973.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1973/54635/indc0036_1973.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1973/54636/indc0037_1973.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1973/54637/indc0038_1973.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1973/54638/indc0039_1973.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1973/54639/indc0040_1973.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1973/54640/indc0041_1973.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1973/54641/indc0042_1973.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1973/54647/indc0043_1973.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1973/54649/indc0044_1973.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1973/54674/indc0045_1973.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1973/54675/indc0046_1973.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1973/54676/indc0047_1973.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1973/54677/indc0048_1973.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1973/54678/indc0049_1973.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1973/54679/indc0050_1973.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1973/54680/indc0051_1973.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1973/54681/indc0052_1973.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1973/54682/indc0053_1973.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1973/54683/indc0054_1973.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1973/54684/indc0055_1973.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1973/54685/indc0056_1973.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1973/54686/indc0057_1973.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1973/8279/pleo0001_1973.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1973/8282/pleo0002_1973.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1973/8284/pleo0003_1973.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1973/8285/pleo0004_1973.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1973/8286/pleo0005_1973.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1973/8288/pleo0006_1973.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1973/8290/pleo0007_1973.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1973/8291/pleo0008_1973.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1973/8293/pleo0009_1973.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1973/8294/pleo0010_1973.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1973/8299/pleo0011_1973.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1973/8301/pleo0012_1973.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1973/8303/pleo0013_1973.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1973/8310/pleo0014_1973.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1973/8320/pleo0015_1973.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1973/8323/pleo0016_1973.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1973/8356/pleo0026_1973.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1973/8358/pleo0027_1973.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1973/8360/pleo0028_1973.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1973/8368/pleo0029_1973.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1973/8369/pleo0030_1973.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1973/8371/pleo0031_1973.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1973/8373/pleo0032_1973.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1973/8374/pleo0033_1973.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1973/8375/pleo0034_1973.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1973/8376/pleo0035_1973.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1973/8377/pleo0036_1973.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1973/8378/pleo0037_1973.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1973/8379/pleo0038_1973.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1973/8384/pleo0039_1973.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1973/8395/pleo0040_1973.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1973/8398/pleo0041_1973.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1973/8408/pleo0042_1973.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1973/8414/pleo0043_1973.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1973/8421/pleo0044_1973.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1973/8422/pleo0045_1973.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1973/6635/pleo0046_1973.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1973/8428/pleo0047_1973.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1973/8434/pleo0048_1973.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1973/8436/pleo0049_1973.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1973/8439/pleo0050_1973.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1973/8441/pleo0051_1973.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1973/8445/pleo0052_1973.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1973/8456/pdle0001_1973.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1973/8457/pdle0002_1973.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1973/8459/pdle0003_1973.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1973/8464/pdle0004_1973.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1973/8466/pdle0005_1973.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1973/8467/pdle0006_1973.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1973/8468/pdle0007_1973.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1973/8469/pdle0008_1973.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1973/8470/pdle0009_1973.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1973/8477/pdle0010_1973.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1973/8450/prsl0001_1973.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1973/8453/prsl0002_1973.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1973/8292/pleo0008_1973_eplo0002_1973.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1973/8314/pleo0014_1973_eplo0003_1973.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1973/8322/pleo0015_1973_eplo0004_1973.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1973/8382/pleo0037_1973_eplo0001_1973.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1973/8380/pleo0038_1973_eplo0007_1973.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1973/8401/pleo0041_1973_eplo0001_1973.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1973/54687/reqt0001_1973.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1973/54688/reqt0003_1973.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1973/54689/reqt0004_1973.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1973/54698/reqt0005_1973.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1973/54699/reqt0006_1973.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1973/54700/reqt0008_1973.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1973/54701/reqt0010_1973.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1973/54702/reqt0011_1973.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1973/54703/reqt0012_1973.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1973/54704/reqt0013_1973.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1973/54705/reqt0014_1973.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1973/54706/reqt0015_1973.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1973/54707/reqt0016_1973.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1973/54708/reqt0017_1973.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1973/54709/reqt0018_1973.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1973/54710/reqt0019_1973.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1973/54711/reqt0020_1973.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1973/54712/reqt0021_1973.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1973/54714/reqt0022_1973.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1973/54715/reqt0023_1973.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1973/54716/reqt0024_1973.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1973/54717/reqt0025_1973.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1973/54718/reqt0026_1973.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1973/54719/reqt0028_1973.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1973/54720/reqt0029_1973.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1973/54721/reqt0030_1973.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1973/54722/reqt0031_1973.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1973/54723/reqt0032_1973.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1973/54724/reqt0033_1973.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1973/54725/reqt0034_1973.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1973/54741/reqt0035_1973.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1973/54742/reqt0036_1973.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1973/54743/reqt0037_1973.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1973/54744/reqt0038_1973.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1973/54745/reqt0039_1973.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1973/54746/reqt0041_1973.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1973/54747/reqt0042_1973.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1973/54750/reqt0043_1973.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1973/54764/reqt0045_1973.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1973/54765/reqt0047_1973.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1973/54766/reqt0049_1973.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1973/54767/reqt0050_1973.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1973/54768/reqt0051_1973.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1973/54769/reqt0052_1973.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1973/54770/reqt0053_1973.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1973/54772/reqt0054_1973.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1973/54775/reqt0055_1973.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1973/54776/reqt0056_1973.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1973/54777/reqt0057_1973.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1973/54816/reqt0061_1973.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1973/54817/reqt0062_1973.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1973/54819/reqt0063_1973.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1973/54886/reqt0064_1973.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1973/54887/reqt0066_1973.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1973/54888/reqt0067_1973.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1973/54889/reqt0068_1973.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1973/54890/reqt0069_1973.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1973/54891/reqt0070_1973.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1973/54892/reqt0071_1973.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1973/54893/reqt0072_1973.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1973/54894/reqt0073_1973.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1973/54895/reqt0074_1973.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1973/54896/reqt0075_1973.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1973/54897/reqt0076_1973.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1973/54898/reqt0077_1973.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1973/54899/reqt0078_1973.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1973/54900/reqt0111_1973.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1973/54901/reqt0112_1973.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1973/54902/reqt0115_1973.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1973/54601/indc0002_1973.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1973/54602/indc0003_1973.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1973/54603/indc0004_1973.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1973/54604/indc0005_1973.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1973/54605/indc0006_1973.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1973/54606/indc0007_1973.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1973/54607/indc0008_1973.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1973/54608/indc0009_1973.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1973/54609/indc0010_1973.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1973/54610/indc0011_1973.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1973/54611/indc0012_1973.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1973/54612/indc0013_1973.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1973/54613/indc0014_1973.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1973/54614/indc0015_1973.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1973/54615/indc0016_1973.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1973/54616/indc0017_1973.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1973/54617/indc0018_1973.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1973/54618/indc0019_1973.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1973/54619/indc0020_1973.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1973/54620/indc0021_1973.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1973/54621/indc0022_1973.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1973/54622/indc0023_1973.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1973/54623/indc0024_1973.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1973/54624/indc0025_1973.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1973/54625/indc0026_1973.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1973/54626/indc0027_1973.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1973/54627/indc0028_1973.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1973/54628/indc0029_1973.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1973/54629/indc0030_1973.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1973/54630/indc0031_1973.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1973/54631/indc0032_1973.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1973/54632/indc0033_1973.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1973/54633/indc0034_1973.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1973/54634/indc0035_1973.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1973/54635/indc0036_1973.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1973/54636/indc0037_1973.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1973/54637/indc0038_1973.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1973/54638/indc0039_1973.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1973/54639/indc0040_1973.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1973/54640/indc0041_1973.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1973/54641/indc0042_1973.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1973/54647/indc0043_1973.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1973/54649/indc0044_1973.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1973/54674/indc0045_1973.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1973/54675/indc0046_1973.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1973/54676/indc0047_1973.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1973/54677/indc0048_1973.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1973/54678/indc0049_1973.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1973/54679/indc0050_1973.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1973/54680/indc0051_1973.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1973/54681/indc0052_1973.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1973/54682/indc0053_1973.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1973/54683/indc0054_1973.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1973/54684/indc0055_1973.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1973/54685/indc0056_1973.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barueri.sp.leg.br/media/sapl/public/materialegislativa/1973/54686/indc0057_1973.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H196"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="6" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="23.140625" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="101.7109375" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="100.85546875" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>